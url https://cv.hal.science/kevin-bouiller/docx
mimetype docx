--- v0 (2026-03-07)
+++ v1 (2026-04-17)
@@ -338,18532 +338,18544 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05501498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guidelines for Lyme borreliosis: treatment</w:t>
+                <w:t xml:space="preserve">Combination of ertapenem and penicillin M or cefazolin in the treatment of methicillin-susceptible Staphylococcus aureus bacteremia: multicenter case series</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Raffetin</w:t>
+                <w:t xml:space="preserve">Louis Bohard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">France Roblot</w:t>
+                <w:t xml:space="preserve">Yohan N’guyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Lenormand</w:t>
+                <w:t xml:space="preserve">Pierre Danneels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Hansmann</w:t>
+                <w:t xml:space="preserve">Guillaume Martin-Blondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Baux</w:t>
+                <w:t xml:space="preserve">Abdeljalil Zeggay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Infectious Diseases Now</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 55 (8S), pp.105204. </w:t>
+              <w:t xml:space="preserve">, 2026, 56 (3), pp.105259. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.idnow.2025.105204⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.idnow.2026.105259⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05425680v1</w:t>
+                <w:t xml:space="preserve">hal-05560386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methicillin-Resistant Staphylococcus aureus Bacteremia Relapses Show Diverse Genomic Profiles but Convergence in Bacteremia-Associated Genes</w:t>
+                <w:t xml:space="preserve">Clinical characteristics, management and outcomes of enterococcal infective endocarditis: an ancillary study from the ESC-EORP EURO-ENDO registry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brooke Talbot</w:t>
+                <w:t xml:space="preserve">Mary Philip</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natasia Jacko</w:t>
+                <w:t xml:space="preserve">Robinson Gravier Dumonceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katrina Hofstetter</w:t>
+                <w:t xml:space="preserve">Rodolfo Citro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tara Alahakoon</w:t>
+                <w:t xml:space="preserve">Bernard Cosyns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Bouiller</w:t>
+                <w:t xml:space="preserve">Erwan Donal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Infectious Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">European Heart Journal. Quality of Care and Clinical Outcomes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, pp.qcaf145. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/infdis/jiaf352⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/ehjqcco/qcaf145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05230413v1</w:t>
+                <w:t xml:space="preserve">hal-05391236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urine flow cytometry in older adults urinary tract infection diagnosis: is it time to reevaluate thresholds for men and women?</w:t>
+                <w:t xml:space="preserve">Comparing clinical, microbiological and genetic definitions of relapse in patients with subsequent episodes of MRSA bone and joint infection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Biguenet</w:t>
+                <w:t xml:space="preserve">Kevin Bouiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisa Champy</w:t>
+                <w:t xml:space="preserve">Eleonora Cella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Gilis</w:t>
+                <w:t xml:space="preserve">Natasia Jacko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Houssein Gbaguidi-Haore</w:t>
+                <w:t xml:space="preserve">Maeve Hiehle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Patry</w:t>
+                <w:t xml:space="preserve">Taj Azarian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Geriatrics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 25 (1), pp.417. </w:t>
+              <w:t xml:space="preserve">Clinical Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12877-025-06063-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/cid/ciaf448⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05230414v1</w:t>
+                <w:t xml:space="preserve">hal-05230408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">sST2 is a key outcome biomarker in COVID-19: insights from discovery randomized trial</w:t>
+                <w:t xml:space="preserve">Residual Symptoms and Quality of Life After Treated Lyme Neuroborreliosis: Case-Control Study (QoLYME)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Smadja</w:t>
+                <w:t xml:space="preserve">Julie Foret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Massonnaud</w:t>
+                <w:t xml:space="preserve">Anne-Julie Paren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Philippe</w:t>
+                <w:t xml:space="preserve">Souheil Zayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickael Rosa</w:t>
+                <w:t xml:space="preserve">Catherine Chirouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Luneau</w:t>
+                <w:t xml:space="preserve">Vincent Gendrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 15 (1), pp.14348. </w:t>
+              <w:t xml:space="preserve">Open Forum Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 12 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-025-95122-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/ofid/ofaf042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05049977v1</w:t>
+                <w:t xml:space="preserve">hal-05097711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of antibiotic prescribing for the treatment of male community-acquired urinary tract infections using reimbursement data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Methicillin-Resistant Staphylococcus aureus Bacteremia Relapses Show Diverse Genomic Profiles but Convergence in Bacteremia-Associated Genes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brooke Talbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natasia Jacko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katrina Hofstetter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tara Alahakoon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Biguenet</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Kevin Bouiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 20 (7), pp.e0327197. </w:t>
+              <w:t xml:space="preserve">Journal of Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0327197⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/infdis/jiaf352⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05230410v1</w:t>
+                <w:t xml:space="preserve">hal-05230413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinical Characteristics, Management and Outcomes of Enterococcal Infective Endocarditis: An Ancillary Study from the ESC-EORP EURO-ENDO Registry</w:t>
+                <w:t xml:space="preserve">Evaluation of antibiotic prescribing for the treatment of male community-acquired urinary tract infections using reimbursement data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mary Philip</w:t>
+                <w:t xml:space="preserve">Adrien Biguenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robinson Gravier Dumonceau</w:t>
+                <w:t xml:space="preserve">Céline Slekovec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodolfo Citro</w:t>
+                <w:t xml:space="preserve">Kévin Bouiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Cosyns</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Xavier Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Heart Journal. Quality of Care and Clinical Outcomes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ehjqcco/qcaf145⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 20 (7), pp.e0327197. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0327197⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05391236v1</w:t>
+                <w:t xml:space="preserve">hal-05230410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing clinical, microbiological and genetic definitions of relapse in patients with subsequent episodes of MRSA bone and joint infection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kevin Bouiller</w:t>
+                <w:t xml:space="preserve">sST2 is a key outcome biomarker in COVID-19: insights from discovery randomized trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Smadja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eleonora Cella</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Natasia Jacko</w:t>
+                <w:t xml:space="preserve">Clément Massonnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maeve Hiehle</w:t>
+                <w:t xml:space="preserve">Aurélien Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taj Azarian</w:t>
+                <w:t xml:space="preserve">Mickael Rosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Luneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/cid/ciaf448⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (1), pp.14348. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-025-95122-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05230408v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05049977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Residual Symptoms and Quality of Life After Treated Lyme Neuroborreliosis: Case-Control Study (QoLYME)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julie Foret</w:t>
+                <w:t xml:space="preserve">Urine flow cytometry in older adults urinary tract infection diagnosis: is it time to reevaluate thresholds for men and women?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Biguenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Julie Paren</w:t>
+                <w:t xml:space="preserve">Elisa Champy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Souheil Zayet</w:t>
+                <w:t xml:space="preserve">Marine Gilis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Chirouze</w:t>
+                <w:t xml:space="preserve">Houssein Gbaguidi-Haore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Gendrin</w:t>
+                <w:t xml:space="preserve">Isabelle Patry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Forum Infectious Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 12 (2), </w:t>
+              <w:t xml:space="preserve">BMC Geriatrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25 (1), pp.417. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/ofid/ofaf042⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12877-025-06063-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05097711v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05230414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of antibiotic prescribing for the treatment of male community-acquired urinary tract infections using reimbursement data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Guidelines for Lyme borreliosis: Diagnostic strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Jaulhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Biguenet</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Kevin Bouiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Lenormand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Baux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Sevestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0327197⟩</w:t>
+              <w:t xml:space="preserve">Infectious Diseases Now</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 55 (8), pp.105203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.idnow.2025.105203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05318258v1</w:t>
+                <w:t xml:space="preserve">hal-05474322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guidelines for Lyme borreliosis: Diagnostic strategies</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluation of antibiotic prescribing for the treatment of male community-acquired urinary tract infections using reimbursement data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Biguenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Slekovec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Bouiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infectious Diseases Now</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.idnow.2025.105203⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 20 (7), pp.e0327197. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0327197⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05474322v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05318258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increased incidence of diabetes in people living with HIV treated with first‐line integrase strand transfer inhibitors: A French multicentre retrospective study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Ursenbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Sireyjol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Delpierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Duvivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Hocqueloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HIV Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 26 (1), pp.166-172. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/hiv.13698⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05125019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single- versus multiple-sampling strategy for blood cultures in the diagnosis of infective endocarditis: the prospective multicenter UniEndo study</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Short CIAFU recommendations on the screening and management of asymptomatic bacteriuria in immunocompromised patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corentine Alauzet</w:t>
+                <w:t xml:space="preserve">Constance Le Goux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Bouiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Selton-Suty</w:t>
+                <w:t xml:space="preserve">Aurélien Dinh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nelly Agrinier</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Albert Sotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/cid/ciaf163⟩</w:t>
+              <w:t xml:space="preserve">The French Journal of Urology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 35 (9), pp.102941. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fjurol.2025.102941⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05033711v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05230411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short CIAFU recommendations on the screening and management of asymptomatic bacteriuria in immunocompromised patients</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Single- versus multiple-sampling strategy for blood cultures in the diagnosis of infective endocarditis: the prospective multicenter UniEndo study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Dinh</w:t>
+                <w:t xml:space="preserve">François Goehringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Albert Sotto</w:t>
+                <w:t xml:space="preserve">Marc Soudant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Vallée</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Corentine Alauzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Selton-Suty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Agrinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The French Journal of Urology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fjurol.2025.102941⟩</w:t>
+              <w:t xml:space="preserve">Clinical Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.ciaf163. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/cid/ciaf163⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05230411v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05033711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">At-admission prediction of mortality and pulmonary embolism in an international cohort of hospitalised patients with COVID-19 using statistical and machine learning methods</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Guidelines for Lyme borreliosis: treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giri Shan Rajahram</w:t>
+                <w:t xml:space="preserve">Alice Raffetin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbara Wanjiru Citarella</w:t>
+                <w:t xml:space="preserve">France Roblot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Lenormand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kalaiarasu Peariasamy</w:t>
+                <w:t xml:space="preserve">Yves Hansmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Baux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 14 (1), pp.16387. </w:t>
+              <w:t xml:space="preserve">Infectious Diseases Now</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 55 (8S), pp.105204. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-024-63212-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.idnow.2025.105204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04831133v2</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05425680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urinary tract infection after flexible ureterorenoscopy for urolithiasis in patients with positive treated preoperative urinalysis</w:t>
+                <w:t xml:space="preserve">Drastic Reduction in Time to Controlled Viral Load in People With Human Immunodeficiency Virus in France, 2009–2019: A Longitudinal Cohort Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeanne Simon</w:t>
+                <w:t xml:space="preserve">Lise Cuzin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Kleinclauss</w:t>
+                <w:t xml:space="preserve">Adeline Morisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éric Chabannes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kevin Bouiller</w:t>
+                <w:t xml:space="preserve">Clotilde Allavena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Frontczak</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">France Lert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Pugliese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Urolithiasis -Springer-</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00240-024-01546-7⟩</w:t>
+              <w:t xml:space="preserve">Clinical Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 78 (1), pp.111-117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/cid/ciad530⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05097722v1</w:t>
+                <w:t xml:space="preserve">hal-04942676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">French healthcare students and antibiotics: are they ready to promote their appropriate use?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Linezolid in enterococcal urinary tract infection: a multicentre study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Anxionnat</w:t>
+                <w:t xml:space="preserve">Léa Malinowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souheil Zayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Mouillet</w:t>
+                <w:t xml:space="preserve">Myriam Chiaruzzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Ferreira</w:t>
+                <w:t xml:space="preserve">Guillaume Baronnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JAC-Antimicrobial Resistance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 6 (1), pp.dlad147. </w:t>
+              <w:t xml:space="preserve">European Journal of Clinical Microbiology and Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 43 (11), pp.2107-2115. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jacamr/dlad147⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10096-024-04923-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04426745v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05029383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characteristics and outcomes of COVID-19 patients admitted to hospital with and without respiratory symptoms</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sex differences in post-acute neurological sequelae of SARS-CoV-2 and symptom resolution in adults after coronavirus disease 2019 hospitalization: an international multi-centre prospective observational study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christiana Kartsonaki</w:t>
+                <w:t xml:space="preserve">Sung-Min Cho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elsa D Ibáñez-Prada</w:t>
+                <w:t xml:space="preserve">Lavienraj Premraj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bronner P Gonçalves</w:t>
+                <w:t xml:space="preserve">Denise Battaglini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joaquin Baruch</w:t>
+                <w:t xml:space="preserve">Jonathon Paul Fanning</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Suen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heliyon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.heliyon.2024.e29591⟩</w:t>
+              <w:t xml:space="preserve">Brain Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 6 (2), pp.44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/braincomms/fcae036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04702019v1</w:t>
+                <w:t xml:space="preserve">hal-04831170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factors associated with foreign body infection in methicillin-resistant Staphylococcus aureus bacteremia</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characteristics and outcomes of COVID-19 patients admitted to hospital with and without respiratory symptoms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timothy Read</w:t>
+                <w:t xml:space="preserve">Barbara Wanjiru Citarella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiana Kartsonaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa D Ibáñez-Prada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bronner P Gonçalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joaquin Baruch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2024.1335867⟩</w:t>
+              <w:t xml:space="preserve">Heliyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10, pp.e29591. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.heliyon.2024.e29591⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05097723v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04702019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cardiac Adverse Events and Remdesivir in Hospitalized Patients with Coronavirus Disease 2019 (COVID-19): A Post Hoc Safety Analysis of the Randomized DisCoVeRy Trial</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vida Terzić</w:t>
+                <w:t xml:space="preserve">Characteristics and outcomes of COVID-19 patients admitted to hospital with and without respiratory symptoms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Wanjiru Citarella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiana Kartsonaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Ibáñez-Prada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bronner Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joe Miantezila Basilua</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Drifa Belhadi</w:t>
+                <w:t xml:space="preserve">Joaquin Baruch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/cid/ciae170⟩</w:t>
+              <w:t xml:space="preserve">Heliyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10 (10), pp.e29591. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.heliyon.2024.e29591⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04529469v2</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04831141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characteristics and outcomes of COVID-19 patients admitted to hospital with and without respiratory symptoms</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cardiac Adverse Events and Remdesivir in Hospitalized Patients with Coronavirus Disease 2019 (COVID-19): A Post Hoc Safety Analysis of the Randomized DisCoVeRy Trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elsa Ibáñez-Prada</w:t>
+                <w:t xml:space="preserve">Vida Terzić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bronner Gonçalves</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Joaquin Baruch</w:t>
+                <w:t xml:space="preserve">Joe Miantezila Basilua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Billard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie de Gastines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Drifa Belhadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heliyon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.heliyon.2024.e29591⟩</w:t>
+              <w:t xml:space="preserve">Clinical Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/cid/ciae170⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04831141v1</w:t>
+                <w:t xml:space="preserve">hal-04529469v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linezolid in enterococcal urinary tract infection: a multicentre study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Baronnet</w:t>
+                <w:t xml:space="preserve">Factors associated with foreign body infection in methicillin-resistant Staphylococcus aureus bacteremia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Bouiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natasia Jacko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Shumaker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brooke Talbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy Read</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Clinical Microbiology and Infectious Diseases</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2024.1335867⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10096-024-04923-7⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05029383v1</w:t>
+                <w:t xml:space="preserve">hal-05097723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sex differences in post-acute neurological sequelae of SARS-CoV-2 and symptom resolution in adults after coronavirus disease 2019 hospitalization: an international multi-centre prospective observational study</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characteristics of patients consulted for suspected Lyme neuroborreliosis in an endemic area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathon Paul Fanning</w:t>
+                <w:t xml:space="preserve">Hélène Frahier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacky Suen</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Timothée Klopfenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Chirouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Bouiller</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/braincomms/fcae036⟩</w:t>
+              <w:t xml:space="preserve">Ticks and Tick-borne Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (5), pp.102353. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ttbdis.2024.102353⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04831170v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05097720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drastic Reduction in Time to Controlled Viral Load in People With Human Immunodeficiency Virus in France, 2009–2019: A Longitudinal Cohort Study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+                <w:t xml:space="preserve">Epidemiological impact of Neisseria gonorrhoeae and Chlamydia trachomatis screening in men having sex with men: a modelling study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Flaig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Hocqueloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Palich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Cuzin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">France Lert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascal Pugliese</w:t>
+                <w:t xml:space="preserve">Olivier Robineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/cid/ciad530⟩</w:t>
+              <w:t xml:space="preserve">Sexually Transmitted Infections</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 100 (6), pp.349-355. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/sextrans-2023-056103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04942676v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04948727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characteristics of patients consulted for suspected Lyme neuroborreliosis in an endemic area</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Correction: Rare predicted loss-of-function variants of type I IFN immunity genes are associated with life-threatening COVID-19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Matuozzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Frahier</w:t>
+                <w:t xml:space="preserve">Estelle Talouarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timothée Klopfenstein</w:t>
+                <w:t xml:space="preserve">Astrid Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Sophie Brunel</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Peng Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Manry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ticks and Tick-borne Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ttbdis.2024.102353⟩</w:t>
+              <w:t xml:space="preserve">Genome Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (1), pp.6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13073-023-01278-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05097720v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04888426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction: Rare predicted loss-of-function variants of type I IFN immunity genes are associated with life-threatening COVID-19</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Acyclovir treatment of varicella-zoster virus meningeal infections and acute kidney injury: a multicentre case series study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Talouarn</w:t>
+                <w:t xml:space="preserve">Myriam Contamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Astrid Marchal</w:t>
+                <w:t xml:space="preserve">Florence Ader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peng Zhang</w:t>
+                <w:t xml:space="preserve">Quentin Lepiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeremy Manry</w:t>
+                <w:t xml:space="preserve">Benoit Martha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joséphine Cagnon-Chapalain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13073-023-01278-0⟩</w:t>
+              <w:t xml:space="preserve">Infectious diseases (London, England)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 56 (10), pp.842-850. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/23744235.2024.2355989⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04888426v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05097713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epidemiological impact of Neisseria gonorrhoeae and Chlamydia trachomatis screening in men having sex with men: a modelling study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Hocqueloux</w:t>
+                <w:t xml:space="preserve">The effects of switching from ceftriaxone to cefotaxime on the occurrence of third-generation cephalosporin-resistant Enterobacterales: A stepped-wedge cluster randomized trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Bouiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssein Gbaguidi-Haore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Palich</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lise Cuzin</w:t>
+                <w:t xml:space="preserve">Didier Hocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Robineau</w:t>
+                <w:t xml:space="preserve">Thomas Crépin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Wendling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sexually Transmitted Infections</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/sextrans-2023-056103⟩</w:t>
+              <w:t xml:space="preserve">Infectious Diseases Now</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 54 (1), pp.104806. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.idnow.2023.104806⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04948727v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04426815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acyclovir treatment of varicella-zoster virus meningeal infections and acute kidney injury: a multicentre case series study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">At-admission prediction of mortality and pulmonary embolism in an international cohort of hospitalised patients with COVID-19 using statistical and machine learning methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Ader</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Quentin Lepiller</w:t>
+                <w:t xml:space="preserve">Munib Mesinovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Martha</w:t>
+                <w:t xml:space="preserve">Xin Ci Wong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joséphine Cagnon-Chapalain</w:t>
+                <w:t xml:space="preserve">Giri Shan Rajahram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Wanjiru Citarella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kalaiarasu Peariasamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infectious diseases (London, England)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/23744235.2024.2355989⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (1), pp.16387. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-024-63212-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05097713v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04831133v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effects of switching from ceftriaxone to cefotaxime on the occurrence of third-generation cephalosporin-resistant Enterobacterales: A stepped-wedge cluster randomized trial</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Urinary tract infection after flexible ureterorenoscopy for urolithiasis in patients with positive treated preoperative urinalysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Kleinclauss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Chabannes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Bouiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Frontczak</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infectious Diseases Now</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.idnow.2023.104806⟩</w:t>
+              <w:t xml:space="preserve">Urolithiasis -Springer-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 52 (1), pp.45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00240-024-01546-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04426815v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05097722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epidemiology and risk factors for febrile ureteral stent-associated urinary tract infections: A prospective observational cohort study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">François Kleinclauss</w:t>
+                <w:t xml:space="preserve">French healthcare students and antibiotics: are they ready to promote their appropriate use?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Slekovec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Lepiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Anxionnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Mouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Infection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jinf.2023.04.021⟩</w:t>
+              <w:t xml:space="preserve">JAC-Antimicrobial Resistance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 6 (1), pp.dlad147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jacamr/dlad147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04235515v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04426745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thrombotic and hemorrhagic complications of COVID-19 in adults hospitalized in high-income countries compared with those in adults hospitalized in low- and middle-income countries in an international registry</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Description of an outbreak of hemorrhagic fever with renal syndrome in the southern Jura Mountains, France, in 2021</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dorothea Rosenberger</w:t>
+                <w:t xml:space="preserve">A Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Greusard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jm Reynes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Grenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Bamoulid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research and Practice in Thrombosis and Haemostasis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rpth.2023.102142⟩</w:t>
+              <w:t xml:space="preserve">Infectious Diseases Now</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 53 (4), pp.104639. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.idnow.2022.12.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04338492v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04082359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inborn errors of OAS–RNase L in SARS-CoV-2–related multisystem inflammatory syndrome in children</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Beihua Dong</w:t>
+                <w:t xml:space="preserve">Low-level viral loads and virological failure in the integrase strand transfer era</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Cuzin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Aquino</w:t>
+                <w:t xml:space="preserve">Philippe Flandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Allavena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Palich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Duvivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 379 (6632), pp.eabo3627. </w:t>
+              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 78 (4), pp.1111-1116. </w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/science.abo3627⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jac/dkad056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04089777v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04028835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is blood lymphocyte count a prognostic biomarker in Staphylococcus aureus bacteremia?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Blot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdeljalil Zeggay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdeljalil Zeggay</w:t>
+                <w:t xml:space="preserve">Ludwig Serge Aho Glélé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludwig Serge Aho Glélé</w:t>
+                <w:t xml:space="preserve">Caroline Laborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Le-Moing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Investigative Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 70 (7), pp.1549-1552. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1136/jim-2022-002356⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04529756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-level viral loads and virological failure in the integrase strand transfer era</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Staphylococcus aureus Genomic Analysis and Outcomes in Patients with Bone and Joint Infections: A Systematic Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Bouiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael David</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jac/dkad056⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24 (4), pp.3234. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms24043234⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04028835v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05097744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Staphylococcus aureus Genomic Analysis and Outcomes in Patients with Bone and Joint Infections: A Systematic Review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kevin Bouiller</w:t>
+                <w:t xml:space="preserve">Genome Analysis of Methicillin-Resistant and Methicillin-Susceptible Staphylococcus aureus ST398 Strains Isolated from Patients with Invasive Infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdeljallil Zeggay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael David</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alban Atchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Valot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Hocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms24043234⟩</w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (6), pp.1446. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms11061446⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05097744v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04157672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome Analysis of Methicillin-Resistant and Methicillin-Susceptible Staphylococcus aureus ST398 Strains Isolated from Patients with Invasive Infection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdeljallil Zeggay</w:t>
+                <w:t xml:space="preserve">Characteristics and outcomes of an international cohort of 600 000 hospitalized patients with COVID-19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiana Kartsonaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alban Atchon</w:t>
+                <w:t xml:space="preserve">J Kenneth Baillie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Valot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Xavier Bertrand</w:t>
+                <w:t xml:space="preserve">Noelia García Barrio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joaquín Baruch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abigail Beane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/microorganisms11061446⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 52 (2), pp.355-376. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ije/dyad012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04157672v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04164628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Description of an outbreak of hemorrhagic fever with renal syndrome in the southern Jura Mountains, France, in 2021</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Positive intrathecal anti-Borrelia antibody synthesis: what are the implications for clinical practice? Clinical features and outcomes of 138 patients in a French multicenter cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jm Reynes</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J Bamoulid</w:t>
+                <w:t xml:space="preserve">Pauline Naudion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Raffetin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souheil Zayet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Klopfenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Baux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infectious Diseases Now</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.idnow.2022.12.004⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Clinical Microbiology and Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 42 (4), pp.441-452. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10096-023-04574-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04082359v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04574317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characteristics and outcomes of an international cohort of 600 000 hospitalized patients with COVID-19</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Abigail Beane</w:t>
+                <w:t xml:space="preserve">Long-term neurological symptoms after acute COVID-19 illness requiring hospitalization in adult patients: insights from the ISARIC-COVID-19 follow-up study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Battaglini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole White</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lavienraj Premraj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Wanjiru Citarella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Merson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Epidemiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ije/dyad012⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 271 (1), pp.79-86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00415-023-12133-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04164628v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04399136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term neurological symptoms after acute COVID-19 illness requiring hospitalization in adult patients: insights from the ISARIC-COVID-19 follow-up study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laura Merson</w:t>
+                <w:t xml:space="preserve">Association of Country Income Level With the Characteristics and Outcomes of Critically Ill Patients Hospitalized With Acute Kidney Injury and COVID-19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Wainstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Spyrison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danyang Dai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moji Ghadimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Chávez-Iñiguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00415-023-12133-y⟩</w:t>
+              <w:t xml:space="preserve">Kidney International Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 8 (8), pp.1514-1530. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ekir.2023.05.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04399136v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04338529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Positive intrathecal anti-Borrelia antibody synthesis: what are the implications for clinical practice? Clinical features and outcomes of 138 patients in a French multicenter cohort study</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characteristics and outcomes of cerebrospinal fluid shunt and drain-associated infections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Baux</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Abdeljalil Zeggay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Patry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Chirouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Bouiller</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Clinical Microbiology and Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10096-023-04574-0⟩</w:t>
+              <w:t xml:space="preserve">Infectious Diseases Now</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 53 (3), pp.104665. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.idnow.2023.104665⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04574317v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05097748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association of Country Income Level With the Characteristics and Outcomes of Critically Ill Patients Hospitalized With Acute Kidney Injury and COVID-19</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Doravirine plus lamivudine two-drug regimen as maintenance antiretroviral therapy in people living with HIV: a French observational study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Perfezou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Hall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina Wainstein</w:t>
+                <w:t xml:space="preserve">Jean-Charles Duthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicholas Spyrison</w:t>
+                <w:t xml:space="preserve">Basma Abdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danyang Dai</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Chávez-Iñiguez</w:t>
+                <w:t xml:space="preserve">Sophie Seang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kidney International Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ekir.2023.05.015⟩</w:t>
+              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 78 (8), pp.1929-1933. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jac/dkad185⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04338529v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04341611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characteristics and outcomes of cerebrospinal fluid shunt and drain-associated infections</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Implementation of Recommendations on the Use of Corticosteroids in Severe COVID-19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Camirand-Lemyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Merson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bharath Kumar Tirupakuzhi Vijayaraghavan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aidan Burrell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Wanjiru Citarella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infectious Diseases Now</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.idnow.2023.104665⟩</w:t>
+              <w:t xml:space="preserve">JAMA Network Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 6 (12), pp.e2346502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1001/jamanetworkopen.2023.46502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05097748v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04372873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation of Recommendations on the Use of Corticosteroids in Severe COVID-19</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Predictors of embolism and death in left-sided infective endocarditis: the European Society of Cardiology EURObservational Research Programme European Infective Endocarditis registry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bharath Kumar Tirupakuzhi Vijayaraghavan</w:t>
+                <w:t xml:space="preserve">Antonia Sambola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aidan Burrell</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Barbara Wanjiru Citarella</w:t>
+                <w:t xml:space="preserve">Jordi Lozano-Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Boersma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Olmos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ternacle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JAMA Network Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1001/jamanetworkopen.2023.46502⟩</w:t>
+              <w:t xml:space="preserve">European Heart Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/eurheartj/ehad507⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04372873v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04187500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictors of embolism and death in left-sided infective endocarditis: the European Society of Cardiology EURObservational Research Programme European Infective Endocarditis registry</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julien Ternacle</w:t>
+                <w:t xml:space="preserve">Rare predicted loss-of-function variants of type I IFN immunity genes are associated with life-threatening COVID-19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Matuozzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Talouarn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peng Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Manry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Heart Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/eurheartj/ehad507⟩</w:t>
+              <w:t xml:space="preserve">Genome Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (1), pp.22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13073-023-01173-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04187500v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04425905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rare predicted loss-of-function variants of type I IFN immunity genes are associated with life-threatening COVID-19</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jeremy Manry</w:t>
+                <w:t xml:space="preserve">Thrombotic and hemorrhagic complications of COVID-19 in adults hospitalized in high-income countries compared with those in adults hospitalized in low- and middle-income countries in an international registry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Griffee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Bozza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Felipe Reyes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Devin Eddington</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothea Rosenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13073-023-01173-8⟩</w:t>
+              <w:t xml:space="preserve">Research and Practice in Thrombosis and Haemostasis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 7 (5), pp.102142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rpth.2023.102142⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04425905v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04338492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doravirine plus lamivudine two-drug regimen as maintenance antiretroviral therapy in people living with HIV: a French observational study</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Epidemiology and risk factors for febrile ureteral stent-associated urinary tract infections: A prospective observational cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Charles Duthe</w:t>
+                <w:t xml:space="preserve">Benoit Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Basma Abdi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Seang</w:t>
+                <w:t xml:space="preserve">Maxime Lecheneaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssein Gbaguidi-Haore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Chirouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Kleinclauss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jac/dkad185⟩</w:t>
+              <w:t xml:space="preserve">Journal of Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 87 (1), pp.12-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jinf.2023.04.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04341611v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04235515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ISARIC-COVID-19 dataset: A Prospective, Standardized, Global Dataset of Patients Hospitalized with COVID-19</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inborn errors of OAS–RNase L in SARS-CoV-2–related multisystem inflammatory syndrome in children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danyel Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Abbas</w:t>
+                <w:t xml:space="preserve">Jérémie Le Pen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sheryl Ann Abdukahil</w:t>
+                <w:t xml:space="preserve">Ahmad Yatim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nurul Najmee Abdulkadir</w:t>
+                <w:t xml:space="preserve">Beihua Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ryuzo Abe</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Abel</w:t>
+                <w:t xml:space="preserve">Yann Aquino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Data </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41597-022-01534-9⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 379 (6632), pp.eabo3627. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.abo3627⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03830494v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04089777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infective endocarditis in pregnant women without intravenous drug use: a multicentre retrospective case series</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Third of patients have gustatory dysfunction 9 months after SARS-CoV-2 infection: the ANOSVID study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Klopfenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Can Tipirdamaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gendrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Escolà-Vergé</w:t>
+                <w:t xml:space="preserve">Molka Osman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pau Rello</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Fréderic Rouleau</w:t>
+                <w:t xml:space="preserve">Julien Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jac/dkac258⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 119, pp.114-116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijid.2022.03.053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03777460v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05097764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The risk of COVID-19 death is much greater and age dependent with type I IFN autoantibodies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The association between macrovascular complications and intensive care admission, invasive mechanical ventilation, and mortality in people with diabetes hospitalized for coronavirus disease-2019 (COVID-19)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gemma Llauradó</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Vlacho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Wargny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Manry</w:t>
+                <w:t xml:space="preserve">Yue Ruan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Bastard</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jérémie Rosain</w:t>
+                <w:t xml:space="preserve">Josep Franch-Nadal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.2200413119⟩</w:t>
+              <w:t xml:space="preserve">Cardiovascular Diabetology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 21 (1), pp.216. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12933-022-01657-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03856619v2</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03822575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remdesivir for the Treatment of Hospitalised Patients with COVID-19 (DisCoVeRy): A Randomised, Controlled, Open-Label Trial</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florence Ader</w:t>
+                <w:t xml:space="preserve">Socio-Economic Variations Determine the Clinical Presentation, Aetiology and Outcome of Infective Endocarditis: a Prospective Cohort Study from the ESC-EORP EURO-ENDO (European Infective Endocarditis) Registry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shantanu Sengupta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Prendergast</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maude Bouscambert-Duchamp</w:t>
+                <w:t xml:space="preserve">Shumaila Furnaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maya Hites</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Julien Poissy</w:t>
+                <w:t xml:space="preserve">Ricardo Ronderos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SSRN Electronic Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2139/ssrn.3854628⟩</w:t>
+              <w:t xml:space="preserve">European Heart Journal. Quality of Care and Clinical Outcomes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9 (1), pp.85-96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ehjqcco/qcac012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04119314v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03663789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dolutegravir-based dual maintenance regimens combined with lamivudine/emtricitabine or rilpivirine: risk of virological failure in a real-life setting</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Romain Palich</w:t>
+                <w:t xml:space="preserve">Respiratory support in patients with severe COVID-19 in the International Severe Acute Respiratory and Emerging Infection (ISARIC) COVID-19 study: a prospective, multinational, observational study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Felipe Reyes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srinivas Murthy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esteban Garcia-Gallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Merson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Ibáñez-Prada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jac/dkab367⟩</w:t>
+              <w:t xml:space="preserve">Critical Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 26 (1), pp.276. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13054-022-04155-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03640621v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03932306v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Socio-Economic Variations Determine the Clinical Presentation, Aetiology and Outcome of Infective Endocarditis: a Prospective Cohort Study from the ESC-EORP EURO-ENDO (European Infective Endocarditis) Registry</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ricardo Ronderos</w:t>
+                <w:t xml:space="preserve">Final results of the DisCoVeRy trial of remdesivir for patients admitted to hospital with COVID-19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Ader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maude Bouscambert-Duchamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya Hites</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Peiffer-Smadja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France Mentré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Heart Journal. Quality of Care and Clinical Outcomes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ehjqcco/qcac012⟩</w:t>
+              <w:t xml:space="preserve">The Lancet Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (6), pp.764-765. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1473-3099(22)00295-X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03663789v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03738604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The association between macrovascular complications and intensive care admission, invasive mechanical ventilation, and mortality in people with diabetes hospitalized for coronavirus disease-2019 (COVID-19)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Josep Franch-Nadal</w:t>
+                <w:t xml:space="preserve">Efficacy and Safety of Oral Fosfomycin-Trometamol in Male Urinary Tract Infections with Multidrug-Resistant Enterobacterales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Bouiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souheil Zayet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Emile Lalloz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Potron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gendrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cardiovascular Diabetology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12933-022-01657-8⟩</w:t>
+              <w:t xml:space="preserve">Antibiotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (2), pp.198. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/antibiotics11020198⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03822575v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04225981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prognosis and factors associated with disseminated nocardiosis: a ten-year multicenter study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Catherine Chirouze</w:t>
+                <w:t xml:space="preserve">Progressive multifocal leukoencephalopathy in patients with immunovirological control and at least 6 months of combination antiretroviral therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Dalla-Pozza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Hentzien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Allavena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Doe de Maindreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Bouiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Infection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jinf.2022.05.029⟩</w:t>
+              <w:t xml:space="preserve">AIDS. Official journal of the international AIDS Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 36 (4), pp.539-549. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/QAD.0000000000003145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04300115v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03767919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prevalence and Characteristics of Sleep Apnea in Intensive Care Unit Survivors After SARS-CoV-2 Pneumonia</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Aurelia Meurisse</w:t>
+                <w:t xml:space="preserve">Persistent Coronavirus Disease 2019 (COVID-19) in an Immunocompromised Host Treated by Severe Acute Respiratory Syndrome Coronavirus 2 (SARS-CoV-2)-Specific Monoclonal Antibodies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Péré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Veyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Berceanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Daguindau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature and Science of Sleep</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2147/NSS.S377946⟩</w:t>
+              <w:t xml:space="preserve">Clinical Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 74 (9), pp.1706-1707. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/cid/ciab868⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05097752v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04147999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role and Perception of Clinical Microbiology and Infectious Diseases Trainees During the COVID-19 Crisis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Epidemiology and risk factors of nasal carriage of Staphylococcus aureus CC398 in two distinct cohorts in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Bouiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Ivana Antunović</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdeljalil Zeggay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssein Gbaguidi-Haore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Hocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Chirouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Future Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2217/fmb-2021-0129⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, pp.1068420. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2022.1068420⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05097767v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03932879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epidemiology and risk factors of nasal carriage of Staphylococcus aureus CC398 in two distinct cohorts in France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Association Between Early Antibiotic Therapy and In-Hospital Mortality Among Older Patients With SARS-CoV-2 Pneumonia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Putot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Bouiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Catherine Chirouze</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Laborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Gilis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Fèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2022.1068420⟩</w:t>
+              <w:t xml:space="preserve">Journals of Gerontology Series A: Biological Sciences and Medical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gerona/glab209⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03932879v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03364207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association Between Early Antibiotic Therapy and In-Hospital Mortality Among Older Patients With SARS-CoV-2 Pneumonia</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Prognosis and factors associated with disseminated nocardiosis: a ten-year multicenter study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Soueges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Bouiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Amélie Fèvre</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Botelho-Nevers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Gagneux-Brunon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Chirouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journals of Gerontology Series A: Biological Sciences and Medical Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gerona/glab209⟩</w:t>
+              <w:t xml:space="preserve">Journal of Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 85 (2), pp.130-136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jinf.2022.05.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03364207v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04300115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacy and Safety of Oral Fosfomycin-Trometamol in Male Urinary Tract Infections with Multidrug-Resistant Enterobacterales</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vincent Gendrin</w:t>
+                <w:t xml:space="preserve">Prevalence and Characteristics of Sleep Apnea in Intensive Care Unit Survivors After SARS-CoV-2 Pneumonia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Traore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Eberst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fréderic Claudé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelia Meurisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antibiotics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/antibiotics11020198⟩</w:t>
+              <w:t xml:space="preserve">Nature and Science of Sleep</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (4), pp.2213-2225. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2147/NSS.S377946⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04225981v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05097752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Respiratory support in patients with severe COVID-19 in the International Severe Acute Respiratory and Emerging Infection (ISARIC) COVID-19 study: a prospective, multinational, observational study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Elsa Ibáñez-Prada</w:t>
+                <w:t xml:space="preserve">Role and Perception of Clinical Microbiology and Infectious Diseases Trainees During the COVID-19 Crisis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Bouiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Peiffer-Smadja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muge Cevik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katharina Last</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivana Antunović</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Care</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13054-022-04155-1⟩</w:t>
+              <w:t xml:space="preserve">Future Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 17 (6), pp.411-416. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2217/fmb-2021-0129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03932306v2</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05097767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Persistent Coronavirus Disease 2019 (COVID-19) in an Immunocompromised Host Treated by Severe Acute Respiratory Syndrome Coronavirus 2 (SARS-CoV-2)-Specific Monoclonal Antibodies</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Perception and knowledge of pharmacists on Lyme borreliosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ava Bares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Chirouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Bouiller</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/cid/ciab868⟩</w:t>
+              <w:t xml:space="preserve">Ticks and Tick-borne Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (4), pp.101956. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ttbdis.2022.101956⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04147999v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05097760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Progressive multifocal leukoencephalopathy in patients with immunovirological control and at least 6 months of combination antiretroviral therapy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Kévin Bouiller</w:t>
+                <w:t xml:space="preserve">Olfactory dysfunction in COVID‐19, new insights from a cohort of 353 patients: The ANOSVID study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Molka Osman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Bouiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Can Tipirdamaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gendrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIDS. Official journal of the international AIDS Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/QAD.0000000000003145⟩</w:t>
+              <w:t xml:space="preserve">Journal of Medical Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 94 (10), pp.4762-4775. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jmv.27918⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03767919v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05097756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Final results of the DisCoVeRy trial of remdesivir for patients admitted to hospital with COVID-19</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">France Mentré</w:t>
+                <w:t xml:space="preserve">Correction to: Surgery and outcome of infective endocarditis in octogenarians: prospective data from the ESC EORP EURO-ENDO registry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michal Pazdernik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Iung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bulent Mutlu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Alla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Riezebos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S1473-3099(22)00295-X⟩</w:t>
+              <w:t xml:space="preserve">Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 50 (5), pp.1203-1204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s15010-022-01883-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03738604v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04127873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Third of patients have gustatory dysfunction 9 months after SARS-CoV-2 infection: the ANOSVID study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julien Mercier</w:t>
+                <w:t xml:space="preserve">No increased risk of Kaposi sarcoma relapse in patients with controlled HIV‐1 infection after switching protease inhibitor‐based antiretroviral therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rébecca Lajaunie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Cuzin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Palich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Makinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Firouzé Bani‐sadr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijid.2022.03.053⟩</w:t>
+              <w:t xml:space="preserve">HIV Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23 (3), pp.301-306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/hiv.13168⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05097764v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03651227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perception and knowledge of pharmacists on Lyme borreliosis</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Result of one-year, prospective follow-up of intensive care unit survivors after SARS-CoV-2 pneumonia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Eberst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fréderic Claudé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelia Meurisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Roux-Claudé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ticks and Tick-borne Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ttbdis.2022.101956⟩</w:t>
+              <w:t xml:space="preserve">Annals of Intensive Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (1), pp.23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13613-022-00997-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05097760v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05097768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olfactory dysfunction in COVID‐19, new insights from a cohort of 353 patients: The ANOSVID study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Factors Associated with Late Microbiological Documentation of Prosthetic Joint Infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Bohard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Patry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Sergent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Mercier</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Vincent Gendrin</w:t>
+                <w:t xml:space="preserve">Grégoire Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Virology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jmv.27918⟩</w:t>
+              <w:t xml:space="preserve">Future Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 17 (14), pp.1115-1124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2217/fmb-2021-0310⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05097756v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05097754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Result of one-year, prospective follow-up of intensive care unit survivors after SARS-CoV-2 pneumonia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Premorbid aspirin use is not associated with lower mortality in older inpatients with SARS-CoV-2 pneumonia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Sullerot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Bouiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Laborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Gilis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Eberst</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Pauline Roux-Claudé</w:t>
+                <w:t xml:space="preserve">Amélie Fèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Intensive Care</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13613-022-00997-8⟩</w:t>
+              <w:t xml:space="preserve">GeroScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 44 (2), pp.573-583. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11357-021-00499-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05097768v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04066290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction to: Surgery and outcome of infective endocarditis in octogenarians: prospective data from the ESC EORP EURO-ENDO registry</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Robert Riezebos</w:t>
+                <w:t xml:space="preserve">Remdesivir plus standard of care versus standard of care alone for the treatment of patients admitted to hospital with COVID-19 (DisCoVeRy): a phase 3, randomised, controlled, open-label trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Ader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maude Bouscambert-Duchamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya Hites</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Peiffer-Smadja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Poissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s15010-022-01883-y⟩</w:t>
+              <w:t xml:space="preserve">The Lancet Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (2), pp.209-221. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1473-3099(21)00485-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04127873v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03812289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Final results of the DisCoVeRy trial of remdesivir for patients admitted to hospital with COVID-19</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">France Mentré</w:t>
+                <w:t xml:space="preserve">ISARIC-COVID-19 dataset: A Prospective, Standardized, Global Dataset of Patients Hospitalized with COVID-19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Abbas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheryl Ann Abdukahil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nurul Najmee Abdulkadir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryuzo Abe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Abel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S1473-3099(22)00295-X⟩</w:t>
+              <w:t xml:space="preserve">Scientific Data </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9 (1), pp.454. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41597-022-01534-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04311400v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03830494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">No increased risk of Kaposi sarcoma relapse in patients with controlled HIV‐1 infection after switching protease inhibitor‐based antiretroviral therapy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Firouzé Bani‐sadr</w:t>
+                <w:t xml:space="preserve">Remdesivir for the Treatment of Hospitalised Patients with COVID-19 (DisCoVeRy): A Randomised, Controlled, Open-Label Trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Ader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maude Bouscambert-Duchamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya Hites</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Peiffer-Smadja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Poissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HIV Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/hiv.13168⟩</w:t>
+              <w:t xml:space="preserve">SSRN Electronic Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.209-221. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2139/ssrn.3854628⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03651227v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04119314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factors Associated with Late Microbiological Documentation of Prosthetic Joint Infection</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Joël Leroy</w:t>
+                <w:t xml:space="preserve">Dolutegravir-based dual maintenance regimens combined with lamivudine/emtricitabine or rilpivirine: risk of virological failure in a real-life setting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Deschanvres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Reynes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Lamaury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Palich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Future Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2217/fmb-2021-0310⟩</w:t>
+              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 77 (1), pp.196-204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jac/dkab367⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05097754v1</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03640621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Premorbid aspirin use is not associated with lower mortality in older inpatients with SARS-CoV-2 pneumonia</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Amélie Fèvre</w:t>
+                <w:t xml:space="preserve">Infective endocarditis in pregnant women without intravenous drug use: a multicentre retrospective case series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Escolà-Vergé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pau Rello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Declerck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dubée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fréderic Rouleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GeroScience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11357-021-00499-8⟩</w:t>
+              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 77 (10), pp.2701-2705. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jac/dkac258⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04066290v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03777460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remdesivir plus standard of care versus standard of care alone for the treatment of patients admitted to hospital with COVID-19 (DisCoVeRy): a phase 3, randomised, controlled, open-label trial</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julien Poissy</w:t>
+                <w:t xml:space="preserve">The risk of COVID-19 death is much greater and age dependent with type I IFN autoantibodies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Manry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bastard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Gervais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Le Voyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Rosain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S1473-3099(21)00485-0⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 119 (21), pp.349-363. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2200413119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03812289v1</w:t>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03856619v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Post-COVID-19 Syndrome: Nine Months after SARS-CoV-2 Infection in a Cohort of 354 Patients: Data from the First Wave of COVID-19 in Nord Franche-Comté Hospital, France</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julien Mercier</w:t>
+                <w:t xml:space="preserve">Electrostatic wipes as simple and reliable methods for influenza virus airborne detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Marty-Quinternet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Puget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Debernardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Magy-Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/microorganisms9081719⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hospital Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 108, pp.15-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhin.2020.10.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03364379v1</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03361206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COVID-19 patients display distinct SARS-CoV-2 specific T-cell responses according to disease severity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Eberst</w:t>
+                <w:t xml:space="preserve">SARS‐CoV‐2 respiratory viral loads and association with clinical and biological features</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Biguenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Bouiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Marty-Quinternet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Chirouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Infection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jinf.2020.08.036⟩</w:t>
+              <w:t xml:space="preserve">Journal of Medical Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 93 (3), pp.1761-1765. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jmv.26489⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03361189v1</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03363730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recommendations of the AFU Infectious Diseases Committee on the prevention, diagnosis and treatment of infections of endo-ureteral equipment</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Tourret-Arnaud</w:t>
+                <w:t xml:space="preserve">The role of infectious disease trainees during the first wave of the COVID-19 pandemic: A national survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Bouiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaud Catho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Le Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Hentzien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progrès en Urologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Infectious Diseases Now</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 51 (2), pp.215-217. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.idnow.2020.12.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.purol.2021.02.005⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03364411v1</w:t>
+                <w:t xml:space="preserve">hal-03364244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling SARS-CoV-2 viral kinetics and association with mortality in hospitalized patients from the French COVID cohort</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ilka Engelmann</w:t>
+                <w:t xml:space="preserve">The value of open-source clinical science in pandemic response: lessons from ISARIC [Comment]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Abbas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheryl Ann Abdukahil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nurul Najmee Abdulkadir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryuzo Abe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Abel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.2017962118⟩</w:t>
+              <w:t xml:space="preserve">The Lancet Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (12), pp.1623-1624. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1473-3099(21)00565-X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03364267v1</w:t>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-04098113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COVID-19 outcomes in patients with inflammatory rheumatic and musculoskeletal diseases treated with rituximab: a cohort study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact on disease mortality of clinical, biological, and virological characteristics at hospital admission and overtime in COVID‐19 patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yazdan Yazdanpanah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Avouac</w:t>
+                <w:t xml:space="preserve">Alpha Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Drumez</w:t>
+                <w:t xml:space="preserve">Christelle Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Hachulla</w:t>
+                <w:t xml:space="preserve">Noémie Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaèle Seror</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Georgin-Lavialle</w:t>
+                <w:t xml:space="preserve">Soizic Le Mestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet Rheumatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S2665-9913(21)00059-X⟩</w:t>
+              <w:t xml:space="preserve">Journal of Medical Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 93 (4), pp.2149-2159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jmv.26601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03365306v1</w:t>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04121463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severe COVID-19 patients exhibit an ILC2 NKG2D+ population in their impaired ILC compartment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandra Gomez-Cadena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alejandra Gomez-Cadena</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Laurie Spehner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Kroemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Ben Khelil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Bouiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cellular and molecular immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 18 (2), pp.484-486. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41423-020-00596-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03363645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact on disease mortality of clinical, biological, and virological characteristics at hospital admission and overtime in COVID‐19 patients</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">COVID-19 outcomes in patients with inflammatory rheumatic and musculoskeletal diseases treated with rituximab: a cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alpha Diallo</w:t>
+                <w:t xml:space="preserve">Jérôme Avouac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Paul</w:t>
+                <w:t xml:space="preserve">Elodie Drumez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noémie Mercier</w:t>
+                <w:t xml:space="preserve">Eric Hachulla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soizic Le Mestre</w:t>
+                <w:t xml:space="preserve">Raphaèle Seror</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Georgin-Lavialle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Virology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jmv.26601⟩</w:t>
+              <w:t xml:space="preserve">The Lancet Rheumatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 3 (6), pp.e419-e426. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S2665-9913(21)00059-X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04121463v1</w:t>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03365306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The value of open-source clinical science in pandemic response: lessons from ISARIC [Comment]</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Abel</w:t>
+                <w:t xml:space="preserve">Older adults with SARS‐CoV‐2 infection: Utility of the clinical frailty scale to predict mortality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Gilis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ninon Chagrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Koeberle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Tannou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet Infectious Diseases</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Medical Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 93 (4), pp.2453-2460. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jmv.26766⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S1473-3099(21)00565-X⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">pasteur-04098113v1</w:t>
+                <w:t xml:space="preserve">hal-03363838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interest of Follow-Up Radiological Imaging in Patients with Pyogenic Vertebral Osteomyelitis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Daniel Wendling</w:t>
+                <w:t xml:space="preserve">Epidemiology and risk factors for ureteral stent-associated urinary tract infections in non-transplanted renal patients: a systematic review of the literature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Bey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Bouiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Le Goux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Pimpie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jcm10122690⟩</w:t>
+              <w:t xml:space="preserve">World Journal of Urology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 39 (10), pp.3845-3860. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00345-021-03693-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03363912v1</w:t>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04957538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An open-label randomized controlled trial of the effect of lopinavir/ritonavir, lopinavir/ritonavir plus IFN-β-1a and hydroxychloroquine in hospitalized patients with COVID-19</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Drifa Belhadi</w:t>
+                <w:t xml:space="preserve">Interest of Follow-Up Radiological Imaging in Patients with Pyogenic Vertebral Osteomyelitis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Hecquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Verhoeven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Prati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Wendling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cmi.2021.05.020⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (12), pp.2690. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jcm10122690⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04311708v1</w:t>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03363912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epidemiology and risk factors for ureteral stent-associated urinary tract infections in non-transplanted renal patients: a systematic review of the literature</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Romain Pimpie</w:t>
+                <w:t xml:space="preserve">An open-label randomized controlled trial of the effect of lopinavir/ritonavir, lopinavir/ritonavir plus IFN-β-1a and hydroxychloroquine in hospitalized patients with COVID-19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Ader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Peiffer-Smadja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Poissy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maude Bouscambert-Duchamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Drifa Belhadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Journal of Urology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00345-021-03693-7⟩</w:t>
+              <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 27 (12), pp.1826-1837. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cmi.2021.05.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04957538v1</w:t>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04311708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COVID-19 symptoms at hospital admission vary with age and sex: results from the ISARIC prospective multinational observational study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sheryl Ann Abdukahil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Ait Hssain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Ait Tamlihat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kazali Enagnon Alidjnou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Alexandre Antunes de Brito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Infection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 49 (5), pp.889-905. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s15010-021-01599-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03273644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Older adults with SARS‐CoV‐2 infection: Utility of the clinical frailty scale to predict mortality</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anne-Sophie Brunel</w:t>
+                <w:t xml:space="preserve">BNT162b2 Messenger RNA Vaccination Did Not Prevent an Outbreak of Severe Acute Respiratory Syndrome Coronavirus 2 Variant 501Y.V2 in an Elderly Nursing Home but Reduced Transmission and Disease Severity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Guilpain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Bouiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Chirouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melissa N'Debi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Virology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jmv.26766⟩</w:t>
+              <w:t xml:space="preserve">Clinical Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/cid/ciab446⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03363838v1</w:t>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03364251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrostatic wipes as simple and reliable methods for influenza virus airborne detection</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">N. Magy-Bertrand</w:t>
+                <w:t xml:space="preserve">Epidemiology and risk factors for ureteral stent-associated urinary tract infections in non-transplanted renal patients: a systematic review of the literature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Bey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Bouiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Le Goux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Pimpie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hospital Infection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhin.2020.10.030⟩</w:t>
+              <w:t xml:space="preserve">World Journal of Urology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00345-021-03693-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03361206v1</w:t>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03364919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of infectious disease trainees during the first wave of the COVID-19 pandemic: A national survey</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kevin Bouiller</w:t>
+                <w:t xml:space="preserve">Patients with history of covid-19 had more side effects after the first dose of covid-19 vaccine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Tissot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaud Catho</w:t>
+                <w:t xml:space="preserve">Fabienne Bozon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Le Maréchal</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Maxime Hentzien</w:t>
+                <w:t xml:space="preserve">Béatrice Rosolen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Chirouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infectious Diseases Now</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.idnow.2020.12.010⟩</w:t>
+              <w:t xml:space="preserve">Vaccine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 39 (36), pp.5087-5090. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.vaccine.2021.07.047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03364244v1</w:t>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03364254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SARS‐CoV‐2 respiratory viral loads and association with clinical and biological features</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kevin Bouiller</w:t>
+                <w:t xml:space="preserve">Methodological Quality Assessment with the AGREE II Scale and a Comparison of European and American Guidelines for the Treatment of Lyme Borreliosis: A Systematic Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Nguala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Baux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solène Marty-Quinternet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Catherine Chirouze</w:t>
+                <w:t xml:space="preserve">Solène Patrat-Delon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Saunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Schemoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Virology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jmv.26489⟩</w:t>
+              <w:t xml:space="preserve">Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (8), pp.972. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/pathogens10080972⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03363730v1</w:t>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03364192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BNT162b2 Messenger RNA Vaccination Did Not Prevent an Outbreak of Severe Acute Respiratory Syndrome Coronavirus 2 Variant 501Y.V2 in an Elderly Nursing Home but Reduced Transmission and Disease Severity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Melissa N'Debi</w:t>
+                <w:t xml:space="preserve">No barrier to care, yet disparities in the HIV care continuum in France: a nationwide population study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Cuzin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Allavena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Delpierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Huleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/cid/ciab446⟩</w:t>
+              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 76 (6), pp.1573-1579. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jac/dkab061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03364251v1</w:t>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03365008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epidemiology and risk factors for ureteral stent-associated urinary tract infections in non-transplanted renal patients: a systematic review of the literature</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Study of the SARS-CoV-2-specific immune T-cell responses in COVID-19-positive cancer patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Mansi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Spehner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Daguindau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Bouiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Romain Pimpie</w:t>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamadi Almotlak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Journal of Urology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00345-021-03693-7⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 150, pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejca.2021.03.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03364919v1</w:t>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03364202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patients with history of covid-19 had more side effects after the first dose of covid-19 vaccine</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Catherine Chirouze</w:t>
+                <w:t xml:space="preserve">Recommendations of the AFU Infectious Diseases Committee on the prevention, diagnosis and treatment of infections of endo-ureteral equipment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Bey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Bouiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Pimpie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Le Goux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Tourret-Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vaccine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.vaccine.2021.07.047⟩</w:t>
+              <w:t xml:space="preserve">Progrès en Urologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 31 (10), pp.557-575. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.purol.2021.02.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03364254v1</w:t>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03364411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the SARS-CoV-2-specific immune T-cell responses in COVID-19-positive cancer patients</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hamadi Almotlak</w:t>
+                <w:t xml:space="preserve">Post-COVID-19 Syndrome: Nine Months after SARS-CoV-2 Infection in a Cohort of 354 Patients: Data from the First Wave of COVID-19 in Nord Franche-Comté Hospital, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souheil Zayet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hajer Zahra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Can Tipirdamaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Cancer</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (8), pp.1719. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms9081719⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejca.2021.03.033⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03364202v1</w:t>
+                <w:t xml:space="preserve">hal-03364379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methodological Quality Assessment with the AGREE II Scale and a Comparison of European and American Guidelines for the Treatment of Lyme Borreliosis: A Systematic Review</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modeling SARS-CoV-2 viral kinetics and association with mortality in hospitalized patients from the French COVID cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Schemoul</w:t>
+                <w:t xml:space="preserve">Nadège Néant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lingas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Le Hingrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jade Ghosn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilka Engelmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pathogens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/pathogens10080972⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 118 (8), pp.e2017962118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2017962118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03364192v1</w:t>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03364267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">No barrier to care, yet disparities in the HIV care continuum in France: a nationwide population study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thomas Huleux</w:t>
+                <w:t xml:space="preserve">COVID-19 patients display distinct SARS-CoV-2 specific T-cell responses according to disease severity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Kroemer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Spehner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Vettoretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Bouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Eberst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jac/dkab061⟩</w:t>
+              <w:t xml:space="preserve">Journal of Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 82 (2), pp.282-327. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jinf.2020.08.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId491" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03365008v1</w:t>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03361189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Re: ‘Microbiological epidemiology depending on time to occurrence of prosthetic joint infection’ by Triffault-Fillit et al.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Human Infection of Methicillin-Susceptible Staphylococcus aureus CC398: A Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Bouiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Hocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Chirouze</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cmi.2019.08.012⟩</w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (11), pp.1737. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms8111737⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId495" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02545557v1</w:t>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03037830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictive factors of poor outcomes in the COVID-19 epidemic: Consider the inflammatory response</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Unconventional diagnostic tests for Lyme borreliosis: a systematic review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Raffetin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Razanamahery</w:t>
+                <w:t xml:space="preserve">A. Saunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Malinowski</w:t>
+                <w:t xml:space="preserve">K. Bouiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Humbert</w:t>
+                <w:t xml:space="preserve">P. Caraux-Paz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.S. Brunel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Q. Lepiller</w:t>
+                <w:t xml:space="preserve">C. Eldin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine et Maladies Infectieuses (1971-2020)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.medmal.2020.04.016⟩</w:t>
+              <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 26 (1), pp.51-59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cmi.2019.06.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId502" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03068250v1</w:t>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02559165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incidence of diabetes in HIV-infected patients treated with first-line integrase strand transfer inhibitors: a French multicentre retrospective study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Axel Ursenbach</w:t>
+                <w:t xml:space="preserve">Number, type and cost of microbiological tests during HIV Pre-Exposure Prophylaxis: The experience of a French hospital</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Morgat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Bouiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Max</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Amandine Gagneux-Brunon</w:t>
+                <w:t xml:space="preserve">J.B. Vuillemenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Puget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Marty-Quinternet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jac/dkaa330⟩</w:t>
+              <w:t xml:space="preserve">Médecine et Maladies Infectieuses (1971-2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.medmal.2020.10.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId509" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03253490v1</w:t>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03064676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HHV8 inflammatory cytokine syndrome mimicking septic shock</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId519" w:history="1">
+                <w:t xml:space="preserve">Unconventional diagnostic tests for Lyme borreliosis: a systematic review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Raffetin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Saunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Bouiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Caraux-Paz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Eldin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine et Maladies Infectieuses (1971-2020)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.medmal.2019.09.003⟩</w:t>
+              <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 26 (1), pp.51-59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cmi.2019.06.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId514" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02559034v1</w:t>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04311778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Number, type and cost of microbiological tests during HIV Pre-Exposure Prophylaxis: The experience of a French hospital</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId519" w:history="1">
+                <w:t xml:space="preserve">HHV8 inflammatory cytokine syndrome mimicking septic shock</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Winiszewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Daguindau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chaignat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Piton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Bouiller</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S. Marty-Quinternet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médecine et Maladies Infectieuses (1971-2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.medmal.2020.10.017⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 50 (3), pp.300-302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.medmal.2019.09.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId521" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03064676v1</w:t>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02559034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unconventional diagnostic tests for Lyme borreliosis: a systematic review</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId519" w:history="1">
+                <w:t xml:space="preserve">COVID-19 as a cause of immune thrombocytopenia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Razanamahery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Payet-Revest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Bouiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId528" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chirouze</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cmi.2019.06.033⟩</w:t>
+              <w:t xml:space="preserve">Médecine et Maladies Infectieuses (1971-2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 50 (5), pp.459-460. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.medmal.2020.05.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId525" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04311778v1</w:t>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03066366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epidemiology and risk factors of Staphylococcus aureus CC398 bone and joint infections</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Utility of CT scan in patients with initial negative PCR for SARS-CoV2: a report of three cases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Bouiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Payet-Revest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Mareshal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12879-020-05098-0⟩</w:t>
+              <w:t xml:space="preserve">Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 48 (6), pp.945-948. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s15010-020-01467-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId531" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03040589v1</w:t>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03068371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perceptions of French healthcare students of vaccines and the impact of conducting an intervention in health promotion</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Mazué</w:t>
+                <w:t xml:space="preserve">Kaposi sarcoma among people living with HIV in the French DAT ’ AIDS cohort between 2010 and 2015</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Poizot-Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Obry-Roguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Duvivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Lions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Huleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vaccine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.vaccine.2020.08.036⟩</w:t>
+              <w:t xml:space="preserve">Journal of the European Academy of Dermatology and Venereology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 34 (5), pp.1065 - 1073. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jdv.16204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId534" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03045632v1</w:t>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03198175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COVID-19 as a cause of immune thrombocytopenia</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Razanamahery</w:t>
+                <w:t xml:space="preserve">Severity of COVID-19 and survival in patients with rheumatic and inflammatory diseases: data from the French RMD COVID-19 cohort of 694 patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Aeschlimann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Ait-Abdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-David Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Payet-Revest</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Didier Alcais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Allanore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine et Maladies Infectieuses (1971-2020)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.medmal.2020.05.003⟩</w:t>
+              <w:t xml:space="preserve">Annals of the Rheumatic Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.annrheumdis-2020-218310. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/annrheumdis-2020-218310⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId538" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03066366v1</w:t>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03105409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utility of CT scan in patients with initial negative PCR for SARS-CoV2: a report of three cases</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Humbert</w:t>
+                <w:t xml:space="preserve">Epidemiology and risk factors of Staphylococcus aureus CC398 bone and joint infections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Bouiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Hocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Payet-Revest</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marlene Sauget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Chirouze</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s15010-020-01467-8⟩</w:t>
+              <w:t xml:space="preserve">BMC Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20 (1), pp.384. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12879-020-05098-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId541" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03068371v1</w:t>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03040589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Severity of COVID-19 and survival in patients with rheumatic and inflammatory diseases: data from the French RMD COVID-19 cohort of 694 patients</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Perceptions of French healthcare students of vaccines and the impact of conducting an intervention in health promotion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Lepiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Bouiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Slekovec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Millot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Aeschlimann</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Yannick Allanore</w:t>
+                <w:t xml:space="preserve">Nathalie Mazué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of the Rheumatic Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/annrheumdis-2020-218310⟩</w:t>
+              <w:t xml:space="preserve">Vaccine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 38 (43), pp.6794-6799. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.vaccine.2020.08.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId546" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03105409v1</w:t>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03045632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kaposi sarcoma among people living with HIV in the French DAT ’ AIDS cohort between 2010 and 2015</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">T. Huleux</w:t>
+                <w:t xml:space="preserve">Spread of clonal linezolid-resistant Staphylococcus epidermidis in an intensive care unit associated with linezolid exposure.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Bouiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dejan Ilic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Henry Wicky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Cholley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Chirouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Academy of Dermatology and Venereology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jdv.16204⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Clinical Microbiology and Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10096-020-03842-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId553" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03198175v1</w:t>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02540788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unconventional diagnostic tests for Lyme borreliosis: a systematic review</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Eldin</w:t>
+                <w:t xml:space="preserve">COVID-19 outbreak: organisation of a geriatric assessment and coordination unit. A French example</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Koeberle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Tannou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Bouiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Becoulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Outrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cmi.2019.06.033⟩</w:t>
+              <w:t xml:space="preserve">Age and Ageing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 49 (4), pp.516-522. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ageing/afaa092⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId560" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02559165v1</w:t>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03066225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human Infection of Methicillin-Susceptible Staphylococcus aureus CC398: A Review</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Clinical recurrences of COVID-19 symptoms after recovery: Viral relapse, reinfection or inflammatory rebound?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Gousseff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Penot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Gallay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Batisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Benech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/microorganisms8111737⟩</w:t>
+              <w:t xml:space="preserve">Journal of Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 81 (5), pp.816-846. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jinf.2020.06.073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId561" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03037830v1</w:t>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03080302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinical recurrences of COVID-19 symptoms after recovery: Viral relapse, reinfection or inflammatory rebound?</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vitiligo under anti–programmed cell death-1 therapy is associated with increased survival in melanoma patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Batisse</w:t>
+                <w:t xml:space="preserve">Charlée Nardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Benech</w:t>
+                <w:t xml:space="preserve">Anne Jeand'Heur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Bouiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Blanche Valnet-Rabier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Dresco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Infection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jinf.2020.06.073⟩</w:t>
+              <w:t xml:space="preserve">Journal of The American Academy of Dermatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 82 (3), pp.770-772. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaad.2019.11.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId563" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03080302v1</w:t>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02559044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spread of clonal linezolid-resistant Staphylococcus epidermidis in an intensive care unit associated with linezolid exposure.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sacroiliitis in a patient with Rosai-Dorfman disease: new bone location or overlap with axial spondylarthritis?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Cholley</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Catherine Chirouze</w:t>
+                <w:t xml:space="preserve">Jerome Razanamahery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Dresco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Francois Emile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Verhoeven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Paiule Algros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Clinical Microbiology and Infectious Diseases</w:t>
+              <w:t xml:space="preserve">Rheumatology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId574" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10096-020-03842-7⟩</w:t>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/rheumatology/kez675⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId570" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02540788v1</w:t>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02559066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COVID-19 outbreak: organisation of a geriatric assessment and coordination unit. A French example</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experience abroad and participation in ESCMID educational activities: results from a survey among French infectious diseases specialists in training</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justin Outrey</w:t>
+                <w:t xml:space="preserve">G. Catho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Peiffer-Smadja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Osei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Le Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Age and Ageing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ageing/afaa092⟩</w:t>
+              <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 26 (3), pp.388-390. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cmi.2019.10.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId575" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03066225v1</w:t>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02561902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vitiligo under anti–programmed cell death-1 therapy is associated with increased survival in melanoma patients</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Flora Dresco</w:t>
+                <w:t xml:space="preserve">Elevated D-dimers and lack of anticoagulation predict PE in severe COVID-19 patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Mouhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId586" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Besutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Bouiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId587" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Grillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Monnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The American Academy of Dermatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jaad.2019.11.017⟩</w:t>
+              <w:t xml:space="preserve">European Respiratory Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 56 (4), pp.2001811. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1183/13993003.01811-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId580" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02559044v1</w:t>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03494876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does type of immunosupression influence the course of Covid-19 infection?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Razanamahery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Soumagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.S. Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Lepiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Infection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 81 (2), pp.e132-e135. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jinf.2020.05.075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03056831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sacroiliitis in a patient with Rosai-Dorfman disease: new bone location or overlap with axial spondylarthritis?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Frank Verhoeven</w:t>
+                <w:t xml:space="preserve">Predictive factors of poor outcomes in the COVID-19 epidemic: Consider the inflammatory response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Razanamahery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId596" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Malinowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Paiule Algros</w:t>
+                <w:t xml:space="preserve">A.S. Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Lepiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rheumatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/rheumatology/kez675⟩</w:t>
+              <w:t xml:space="preserve">Médecine et Maladies Infectieuses (1971-2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 50 (7), pp.625-627. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId597" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.medmal.2020.04.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId589" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02559066v1</w:t>
+            <w:hyperlink r:id="rId595" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03068250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experience abroad and participation in ESCMID educational activities: results from a survey among French infectious diseases specialists in training</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Re: ‘Microbiological epidemiology depending on time to occurrence of prosthetic joint infection’ by Triffault-Fillit et al.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Le Maréchal</w:t>
+                <w:t xml:space="preserve">L. Bohard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId600" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivania Patry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId601" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Sergent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId602" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chirouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 26 (3), pp.388-390. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cmi.2019.10.026⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 26 (2), pp.260-261. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId603" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cmi.2019.08.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId594" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02561902v1</w:t>
+            <w:hyperlink r:id="rId598" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02545557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId601" w:history="1">
+            <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elevated D-dimers and lack of anticoagulation predict PE in severe COVID-19 patients</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Franck Grillet</w:t>
+                <w:t xml:space="preserve">Incidence of diabetes in HIV-infected patients treated with first-line integrase strand transfer inhibitors: a French multicentre retrospective study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Ursenbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Monnin</w:t>
+                <w:t xml:space="preserve">Vincent Max</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId606" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId607" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Firouzé Bani-Sadr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Gagneux-Brunon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Respiratory Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1183/13993003.01811-2020⟩</w:t>
+              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 75 (11), pp.3344-3348. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId608" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jac/dkaa330⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId601" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03494876v1</w:t>
+            <w:hyperlink r:id="rId604" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03253490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId607" w:history="1">
+            <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increasing incidence of bloodstream infections due to Staphylococcus aureus clonal complex 398 in a French hospital between 2010 and 2017</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Missed opportunities of HIV pre-exposure prophylaxis in France: a retrospective analysis in the French DAT’AIDS cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Chagrot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascal Cholley</w:t>
+                <w:t xml:space="preserve">C. Lions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId611" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Cabras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId612" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Cotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId613" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Huleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId614" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gagneux-Brugnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Clinical Microbiology and Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10096-019-03653-5⟩</w:t>
+              <w:t xml:space="preserve">BMC Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (1), pp.278. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId615" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12879-019-3915-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId607" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02315676v1</w:t>
+            <w:hyperlink r:id="rId609" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02202222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId612" w:history="1">
+            <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erratum à « Borréliose de Lyme et autres maladies vectorielles à tiques. Recommandations des sociétés savantes françaises » [Med. Mal. Infect. 49 (2019) 296–317]</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Risk factors and clinical characteristics of patients with nosocomial influenza A infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Naudion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Lepiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Bouiller</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine et Maladies Infectieuses (1971-2020)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 49 (7), pp.558-559. </w:t>
+              <w:t xml:space="preserve">Journal of Medical Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.medmal.2019.08.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jmv.25652⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId612" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02549125v1</w:t>
+            <w:hyperlink r:id="rId616" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02559053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacy and survival of biologic agents in psoriasis: a practical real-life 12-year experience in a French dermatology department</w:t>
+                <w:t xml:space="preserve">Lyme borreliosis and other tick-borne diseases. Guidelines from the French scientific societies (II). Biological diagnosis, treatment, persistent symptoms after documented or suspected Lyme borreliosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Roche</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kévin Bouiller</w:t>
+                <w:t xml:space="preserve">B. Jaulhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Saunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eve Puzenat</w:t>
+                <w:t xml:space="preserve">E. Caumes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Bouiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Deveza</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Blandine Roche</w:t>
+                <w:t xml:space="preserve">J.F. Gehanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dermatological Treatment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09546634.2018.1480746⟩</w:t>
+              <w:t xml:space="preserve">Médecine et Maladies Infectieuses (1971-2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 49 (5), pp.335-346. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId622" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.medmal.2019.05.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02559200v1</w:t>
+                <w:t xml:space="preserve">hal-02181643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId624" w:history="1">
+            <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consultation for Presumed Lyme Borreliosis: The Need for Multidisciplinary Management</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Review of European and American guidelines for the diagnosis of Lyme borreliosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId624" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Eldin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Raffetin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Bouiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Hansmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France Roblot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/cid/ciy994⟩</w:t>
+              <w:t xml:space="preserve">Médecine et Maladies Infectieuses (1971-2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 49 (2), pp.121-132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId625" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.medmal.2018.11.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId624" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02548836v1</w:t>
+            <w:hyperlink r:id="rId623" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02559190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId627" w:history="1">
+            <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lyme borreliosis and other tick-borne diseases. Guidelines from the French Scientific Societies (I) prevention, epidemiology, diagnosis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Large-vessel vasculitis diagnosed between 50 and 60 years: Case-control study based on 183 cases and 183 controls aged over 60 years</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId627" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Delaval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Figoni</w:t>
+                <w:t xml:space="preserve">Aurélie Daumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Chirouze</w:t>
+                <w:t xml:space="preserve">Maxime Samson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y Hansmann</w:t>
+                <w:t xml:space="preserve">Mikael Ebbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Lemogne</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">V Hentgen</w:t>
+                <w:t xml:space="preserve">Hubert de Boysson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine et Maladies Infectieuses (1971-2020)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.medmal.2019.04.381⟩</w:t>
+              <w:t xml:space="preserve">Autoimmunity Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 18 (7), pp.714-720. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId632" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.autrev.2019.05.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId627" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02153620v1</w:t>
+            <w:hyperlink r:id="rId626" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02561905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId634" w:history="1">
+            <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large-vessel vasculitis diagnosed between 50 and 60 years: Case-control study based on 183 cases and 183 controls aged over 60 years</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lyme borreliosis and other tick-borne diseases. Guidelines from the French Scientific Societies (I) prevention, epidemiology, diagnosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId634" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Figoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Delaval</w:t>
+                <w:t xml:space="preserve">C Chirouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Daumas</w:t>
+                <w:t xml:space="preserve">Y Hansmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Samson</w:t>
+                <w:t xml:space="preserve">C Lemogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mikael Ebbo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hubert de Boysson</w:t>
+                <w:t xml:space="preserve">V Hentgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Autoimmunity Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.autrev.2019.05.008⟩</w:t>
+              <w:t xml:space="preserve">Médecine et Maladies Infectieuses (1971-2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 49 (5), pp.318-334. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId639" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.medmal.2019.04.381⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId634" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02561905v1</w:t>
+            <w:hyperlink r:id="rId633" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02153620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId641" w:history="1">
+            <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk factors and clinical characteristics of patients with nosocomial influenza A infection</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Efficacy and survival of biologic agents in psoriasis: a practical real-life 12-year experience in a French dermatology department</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId641" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Bouiller</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId642" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Puzenat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId643" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Deveza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId644" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Virology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jmv.25652⟩</w:t>
+              <w:t xml:space="preserve">Journal of Dermatological Treatment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 30 (6), pp.540-544. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId645" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09546634.2018.1480746⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId641" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02559053v1</w:t>
+            <w:hyperlink r:id="rId640" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02559200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId643" w:history="1">
+            <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lyme borreliosis and other tick-borne diseases. Guidelines from the French scientific societies (II). Biological diagnosis, treatment, persistent symptoms after documented or suspected Lyme borreliosis</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId519" w:history="1">
+                <w:t xml:space="preserve">Erratum à « Borréliose de Lyme et autres maladies vectorielles à tiques. Recommandations des sociétés savantes françaises » [Med. Mal. Infect. 49 (2019) 296–317]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId647" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Gocko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId648" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lenormand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId649" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lemogne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Bouiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId646" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J.F. Gehanno</w:t>
+            <w:hyperlink r:id="rId650" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-F. Gehanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médecine et Maladies Infectieuses (1971-2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 49 (5), pp.335-346. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.medmal.2019.05.001⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 49 (7), pp.558-559. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId651" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.medmal.2019.08.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId643" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02181643v1</w:t>
+            <w:hyperlink r:id="rId646" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02549125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId648" w:history="1">
+            <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review of European and American guidelines for the diagnosis of Lyme borreliosis</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Consultation for Presumed Lyme Borreliosis: The Need for Multidisciplinary Management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Bouiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId653" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Klopfenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Chirouze</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine et Maladies Infectieuses (1971-2020)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.medmal.2018.11.011⟩</w:t>
+              <w:t xml:space="preserve">Clinical Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 68 (11), pp.1974-1974. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId654" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/cid/ciy994⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId648" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02559190v1</w:t>
+            <w:hyperlink r:id="rId652" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02548836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId651" w:history="1">
+            <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Missed opportunities of HIV pre-exposure prophylaxis in France: a retrospective analysis in the French DAT’AIDS cohort</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Gagneux-Brugnon</w:t>
+                <w:t xml:space="preserve">Integrase strand transfer inhibitors and neuropsychiatric adverse events in a large prospective cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Cuzin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Pugliese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId656" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Katlama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId607" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Firouzé Bani-Sadr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId657" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Ferry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Infectious Diseases</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 74 (3), pp.754-760. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId658" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jac/dky497⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12879-019-3915-5⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02202222v1</w:t>
+                <w:t xml:space="preserve">hal-02559224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId656" w:history="1">
+            <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional signs in patients consulting for presumed Lyme borreliosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId657" w:history="1">
+            <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Voitey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Bouiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chirouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId658" w:history="1">
+            <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId659" w:history="1">
+            <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bozon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médecine et Maladies Infectieuses (1971-2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId660" w:history="1">
+            <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.medmal.2019.10.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId656" w:history="1">
+            <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02545537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId661" w:history="1">
+            <w:hyperlink r:id="rId664" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrase strand transfer inhibitors and neuropsychiatric adverse events in a large prospective cohort</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId512" w:history="1">
+                <w:t xml:space="preserve">Higher rates of HBsAg clearance with tenofovir-containing therapy in HBV/HIV co-infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId665" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gantner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Allavena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Firouzé Bani-Sadr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId663" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Tristan Ferry</w:t>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Huleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14 (4), pp.e0215464. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId666" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0215464⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId664" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jac/dky497⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02559224v1</w:t>
+                <w:t xml:space="preserve">hal-02110275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId665" w:history="1">
+            <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyme borreliosis: evidence-based data useful for primary care</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId666" w:history="1">
+            <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gocko Xavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId667" w:history="1">
+            <w:hyperlink r:id="rId669" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Partouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId668" w:history="1">
+            <w:hyperlink r:id="rId670" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Lemogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId669" w:history="1">
+            <w:hyperlink r:id="rId671" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Lenormand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Bouiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Exercer. La revue francophone de médecine générale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId665" w:history="1">
+            <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03498780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId670" w:history="1">
+            <w:hyperlink r:id="rId672" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Higher rates of HBsAg clearance with tenofovir-containing therapy in HBV/HIV co-infection</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thomas Huleux</w:t>
+                <w:t xml:space="preserve">Lyme borreliosis and other tick-borne diseases. Guidelines from the French scientific societies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId673" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X Gocko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId674" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Lenormand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId637" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Lemogne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId675" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Bouiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId676" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-F Gehanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Médecine et Maladies Infectieuses (1971-2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 49 (5), pp.296-317. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId677" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.medmal.2019.05.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId672" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0215464⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02110275v1</w:t>
+                <w:t xml:space="preserve">hal-02179385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId673" w:history="1">
+            <w:hyperlink r:id="rId678" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lyme borreliosis and other tick-borne diseases. Guidelines from the French scientific societies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J-F Gehanno</w:t>
+                <w:t xml:space="preserve">Increasing incidence of bloodstream infections due to Staphylococcus aureus clonal complex 398 in a French hospital between 2010 and 2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId679" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Sauget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Bouiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId680" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId681" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Chagrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Cholley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine et Maladies Infectieuses (1971-2020)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Clinical Microbiology and Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId682" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10096-019-03653-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId678" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.medmal.2019.05.006⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02179385v1</w:t>
+                <w:t xml:space="preserve">hal-02315676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId679" w:history="1">
+            <w:hyperlink r:id="rId683" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cardiac Shock Revealing Systemic Lupus Erythematosus</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">[Acute soft-tissue infection (abscess, whitlow, phlegmon of tendon sheaths)].</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Bouiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId684" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Menu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId685" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Menez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Chirouze</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Circulation. Heart failure</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue du Praticien (La)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 68 (5), pp.e181-e188</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId679" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02559196v1</w:t>
+            <w:hyperlink r:id="rId683" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02545460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId683" w:history="1">
+            <w:hyperlink r:id="rId686" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Which non-carbapenem antibiotics are active against extended-spectrum β-lactamase-producing Enterobacteriaceae?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">No effect of vancomycin MIC ≥ 1.5 mg/L on treatment outcome in methicillin-susceptible Staphylococcus aureus bacteraemia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Bouiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Laborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId687" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Ludwig Aho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Hocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId688" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Pechinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Antimicrobial Agents</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 52 (1), pp.100-103. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2018, 51 (5), pp.721 - 726. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId689" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijantimicag.2017.12.028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId690" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId686" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijantimicag.2018.03.014⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01812635v1</w:t>
+                <w:t xml:space="preserve">hal-01812627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId687" w:history="1">
+            <w:hyperlink r:id="rId691" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hepatitis C virus incidence in HIV-infected and in preexposure prophylaxis (PrEP)-using men having sex with men</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId688" w:history="1">
+            <w:hyperlink r:id="rId692" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Cua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Reynes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId689" w:history="1">
+            <w:hyperlink r:id="rId693" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Raffi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Liver International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Epub ahead of print. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId690" w:history="1">
+            <w:hyperlink r:id="rId694" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/liv.13922⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId687" w:history="1">
+            <w:hyperlink r:id="rId691" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-01869902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId691" w:history="1">
+            <w:hyperlink r:id="rId695" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">No effect of vancomycin MIC ≥ 1.5 mg/L on treatment outcome in methicillin-susceptible Staphylococcus aureus bacteraemia</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Cardiac Shock Revealing Systemic Lupus Erythematosus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Bouiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">André Pechinot</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Naudion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId696" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helder Gil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId697" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Meaux-Ruault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Antimicrobial Agents</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijantimicag.2017.12.028⟩</w:t>
+              <w:t xml:space="preserve">Circulation. Heart failure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11 (7), pp.e005159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId698" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/CIRCHEARTFAILURE.118.005159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId691" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01812627v1</w:t>
+            <w:hyperlink r:id="rId695" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02559196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId695" w:history="1">
+            <w:hyperlink r:id="rId699" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Acute soft-tissue infection (abscess, whitlow, phlegmon of tendon sheaths)].</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Which non-carbapenem antibiotics are active against extended-spectrum β-lactamase-producing Enterobacteriaceae?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId700" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bouxom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId701" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Bouiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId696" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Catherine Chirouze</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Hocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue du Praticien (La)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Antimicrobial Agents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 52 (1), pp.100-103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId702" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijantimicag.2018.03.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId695" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02545460v1</w:t>
+            <w:hyperlink r:id="rId699" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01812635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId698" w:history="1">
+            <w:hyperlink r:id="rId703" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Candidose chronique disséminée chez une femme de 85 ans dénutrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId699" w:history="1">
+            <w:hyperlink r:id="rId704" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Tannou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId700" w:history="1">
+            <w:hyperlink r:id="rId705" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Koeberle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Bouiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId701" w:history="1">
+            <w:hyperlink r:id="rId706" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId702" w:history="1">
+            <w:hyperlink r:id="rId707" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.-P. Bellanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médecine et Maladies Infectieuses (1971-2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 47 (5), pp.361-363. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId708" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.medmal.2017.04.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId703" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId698" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02531237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId704" w:history="1">
+            <w:hyperlink r:id="rId709" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association between Pseudomonas aeruginosa positive water samples and healthcare-associated cases: nine-year study at one university hospital</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId684" w:history="1">
+            <w:hyperlink r:id="rId700" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bouxom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId685" w:history="1">
+            <w:hyperlink r:id="rId701" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Bouiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Hocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hospital Infection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 96 (3), pp.238 - 243. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId705" w:history="1">
+            <w:hyperlink r:id="rId710" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jhin.2016.12.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId706" w:history="1">
+            <w:hyperlink r:id="rId711" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId704" w:history="1">
+            <w:hyperlink r:id="rId709" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01863884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId707" w:history="1">
+            <w:hyperlink r:id="rId712" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clonal complex 398 methicillin-susceptible Staphylococcus aureus bloodstream infections are associated with high mortality.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId676" w:history="1">
+            <w:hyperlink r:id="rId675" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K Bouiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId708" w:history="1">
+            <w:hyperlink r:id="rId713" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Gbaguidi-Haore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId709" w:history="1">
+            <w:hyperlink r:id="rId714" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Hocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId710" w:history="1">
+            <w:hyperlink r:id="rId715" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Cholley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId711" w:history="1">
+            <w:hyperlink r:id="rId716" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId707" w:history="1">
+            <w:hyperlink r:id="rId712" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01306032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId712" w:history="1">
+            <w:hyperlink r:id="rId717" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PADS 1-04 - Absence d’association entre CMI à la vancomycine et mortalité dans les bactériémies à Staphylococcus aureus.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Bouiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId713" w:history="1">
+            <w:hyperlink r:id="rId718" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Laborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId714" w:history="1">
+            <w:hyperlink r:id="rId719" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId715" w:history="1">
+            <w:hyperlink r:id="rId720" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Piroth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chirouze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médecine et Maladies Infectieuses (1971-2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 46 (4), pp.89. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId716" w:history="1">
+            <w:hyperlink r:id="rId721" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0399-077X(16)30475-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId722" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId717" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId712" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02552439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18873,156 +18885,168 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId718" w:history="1">
+            <w:hyperlink r:id="rId723" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent exposure to linezolid is strongly associated with the isolation of linezolid-resistant coagulase-negative staphylococci in patients with related infection or colonisation: a case–control study in an intensive care unit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Bouiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId719" w:history="1">
+            <w:hyperlink r:id="rId724" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId720" w:history="1">
+            <w:hyperlink r:id="rId725" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bruyère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId721" w:history="1">
+            <w:hyperlink r:id="rId726" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Toitot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId722" w:history="1">
+            <w:hyperlink r:id="rId727" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Prin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017, pp.693 - 694. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId728" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijantimicag.2017.08.026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId729" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId723" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId718" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01660831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -19032,519 +19056,519 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId724" w:history="1">
+            <w:hyperlink r:id="rId730" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La tige Avenir® non cimentée recouverte d'hydroxyapatite en milieu septique dans la reprise de prothèse totale de hanche infectée : à propos de 40 cas</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId725" w:history="1">
+                <w:t xml:space="preserve">The uncemented Avenir® stem covered with hydroxyapatite in a septic environment in the revision of infected total hip arthroplasty : a report on 40 cases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId731" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId726" w:history="1">
+            <w:hyperlink r:id="rId732" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zouhair Aouzal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId727" w:history="1">
+            <w:hyperlink r:id="rId733" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Pauline Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Bouiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId724" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03769915v1</w:t>
+            <w:hyperlink r:id="rId730" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03769914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId728" w:history="1">
+            <w:hyperlink r:id="rId734" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The uncemented Avenir® stem covered with hydroxyapatite in a septic environment in the revision of infected total hip arthroplasty : a report on 40 cases</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId725" w:history="1">
+                <w:t xml:space="preserve">La tige Avenir® non cimentée recouverte d'hydroxyapatite en milieu septique dans la reprise de prothèse totale de hanche infectée : à propos de 40 cas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId731" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId726" w:history="1">
+            <w:hyperlink r:id="rId732" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zouhair Aouzal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId727" w:history="1">
+            <w:hyperlink r:id="rId733" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Pauline Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Bouiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId728" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03769914v1</w:t>
+            <w:hyperlink r:id="rId734" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03769915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId729" w:history="1">
+            <w:hyperlink r:id="rId735" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remdesivir for the treatment of hospitalised patients with COVID-19: final results from the DisCoVeRy randomised, controlled, open-label trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Ader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maude Bouscambert-Duchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Hites</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Peiffer-Smadja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Poissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId729" w:history="1">
+            <w:hyperlink r:id="rId735" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04117589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId730" w:history="1">
+            <w:hyperlink r:id="rId736" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antiviral drugs in hospitalized patients with COVID-19 - the DisCoVeRy trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Ader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Peiffer-Smadja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Poissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maude Bouscambert-Duchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drifa Belhadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId730" w:history="1">
+            <w:hyperlink r:id="rId736" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04118710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId731"/>
+      <w:footerReference w:type="default" r:id="rId737"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -19612,51 +19636,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="57D04B7E"/>
+    <w:nsid w:val="A08F811A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -19843,51 +19867,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/kevin-bouiller" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2177-4318" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501498v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Pedro Cidade" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Silvio Taccone" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Felipe Reyes" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Merson" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lef&#232;vre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40635-026-00864-x" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425680v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Raffetin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Roblot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lenormand" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Hansmann" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Baux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idnow.2025.105204" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230413v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brooke Talbot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasia Jacko" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrina Hofstetter" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara Alahakoon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bouiller" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jiaf352" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230414v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Biguenet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Champy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gilis" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssein Gbaguidi-Haore" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Patry" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12877-025-06063-9" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05049977v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Smadja" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Massonnaud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Philippe" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Rosa" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Luneau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-95122-7" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230410v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Slekovec" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Bouiller" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bertrand" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0327197" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05391236v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Philip" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robinson Gravier Dumonceau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo Citro" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cosyns" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Donal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ehjqcco/qcaf145" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230408v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Cella" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeve Hiehle" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taj Azarian" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciaf448" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097711v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Foret" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Julie Paren" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souheil Zayet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chirouze" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gendrin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ofid/ofaf042" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318258v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05474322v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Jaulhac" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Sevestre" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idnow.2025.105203" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05125019v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Ursenbach" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Sireyjol" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Delpierre" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Duvivier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hocqueloux" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/hiv.13698" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033711v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Goehringer" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Soudant" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentine Alauzet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Selton-Suty" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Agrinier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciaf163" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230411v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Le Goux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Dinh" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Sotto" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vall&#233;e" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fjurol.2025.102941" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831133v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Munib Mesinovic" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Ci Wong" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giri Shan Rajahram" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Wanjiru Citarella" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalaiarasu Peariasamy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-63212-7" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097722v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Simon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Kleinclauss" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Chabannes" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Frontczak" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00240-024-01546-7" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426745v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lepiller" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Anxionnat" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mouillet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ferreira" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jacamr/dlad147" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702019v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiana Kartsonaki" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa D Ib&#225;&#241;ez-Prada" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bronner P Gon&#231;alves" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Baruch" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2024.e29591" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097723v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Shumaker" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Read" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2024.1335867" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04529469v2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vida Terzi&#263;" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Miantezila Basilua" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Billard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie de Gastines" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drifa Belhadi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciae170" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831141v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Ib&#225;&#241;ez-Prada" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bronner Gon&#231;alves" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029383v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Malinowski" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Chiaruzzi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Baronnet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10096-024-04923-7" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831170v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sung-Min Cho" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavienraj Premraj" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Battaglini" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathon Paul Fanning" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Suen" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/braincomms/fcae036" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942676v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Cuzin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Morisot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Allavena" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Lert" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pugliese" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciad530" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097720v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Frahier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Klopfenstein" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Brunel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ttbdis.2024.102353" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888426v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Matuozzo" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Talouarn" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Marchal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Zhang" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Manry" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13073-023-01278-0" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948727v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Flaig" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Palich" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Robineau" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/sextrans-2023-056103" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097713v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Contamine" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ader" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Martha" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Cagnon-Chapalain" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23744235.2024.2355989" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426815v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Hocquet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cr&#233;pin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Wendling" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idnow.2023.104806" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235515v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bailly" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lecheneaut" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinf.2023.04.021" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04338492v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Griffee" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bozza" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devin Eddington" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothea Rosenberger" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rpth.2023.102142" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04089777v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danyel Lee" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Le Pen" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Yatim" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beihua Dong" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Aquino" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abo3627" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529756v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Blot" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeljalil Zeggay" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludwig Serge Aho Gl&#233;l&#233;" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Laborde" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le-Moing" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jim-2022-002356" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028835v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Flandre" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkad056" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097744v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael David" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24043234" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157672v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeljallil Zeggay" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Atchon" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Valot" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms11061446" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082359v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Brun" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Greusard" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Reynes" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Grenier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bamoulid" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idnow.2022.12.004" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04164628v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Kenneth Baillie" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelia Garc&#237;a Barrio" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaqu&#237;n Baruch" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigail Beane" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ije/dyad012" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399136v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole White" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00415-023-12133-y" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574317v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Naudion" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10096-023-04574-0" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04338529v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Wainstein" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Spyrison" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danyang Dai" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moji Ghadimi" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Ch&#225;vez-I&#241;iguez" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ekir.2023.05.015" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097748v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idnow.2023.104665" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372873v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Camirand-Lemyre" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bharath Kumar Tirupakuzhi Vijayaraghavan" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aidan Burrell" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamanetworkopen.2023.46502" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04187500v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Sambola" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Lozano-Torres" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Boersma" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Olmos" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ternacle" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurheartj/ehad507" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04425905v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13073-023-01173-8" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04341611v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Perfezou" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Hall" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Duthe" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basma Abdi" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Seang" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkad185" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03830494v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Abbas" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheryl Ann Abdukahil" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nurul Najmee Abdulkadir" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryuzo Abe" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Abel" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-022-01534-9" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03777460v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Escol&#224;-Verg&#233;" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pau Rello" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Declerck" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dub&#233;e" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Rouleau" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkac258" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856619v2" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Manry" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bastard" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Gervais" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Le Voyer" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Rosain" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2200413119" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04119314v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Bouscambert-Duchamp" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Hites" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Peiffer-Smadja" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Poissy" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.3854628" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640621v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Deschanvres" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Reynes" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lamaury" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rey" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkab367" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03663789v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shantanu Sengupta" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Prendergast" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Laroche" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shumaila Furnaz" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Ronderos" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ehjqcco/qcac012" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822575v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Llaurad&#243;" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Vlacho" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Wargny" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Ruan" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Franch-Nadal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12933-022-01657-8" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04300115v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Soueges" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Botelho-Nevers" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Gagneux-Brunon" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinf.2022.05.029" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097752v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Traore" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Eberst" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Claud&#233;" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Laurent" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Meurisse" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/NSS.S377946" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097767v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muge Cevik" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Last" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Antunovi&#263;" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/fmb-2021-0129" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932879v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.1068420" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364207v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Putot" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie F&#232;vre" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gerona/glab209" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04225981v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Emile Lalloz" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Potron" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics11020198" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03932306v2" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srinivas Murthy" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Garcia-Gallo" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-022-04155-1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147999v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene P&#233;r&#233;" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Veyer" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Berceanu" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Daguindau" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciab868" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03767919v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dalla-Pozza" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Hentzien" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Doe de Maindreville" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/QAD.0000000000003145" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738604v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Mentr&#233;" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1473-3099(22)00295-X" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097764v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Can Tipirdamaz" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Molka Osman" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mercier" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijid.2022.03.053" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097760v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ava Bares" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ttbdis.2022.101956" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097756v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmv.27918" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097768v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Roux-Claud&#233;" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-022-00997-8" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04127873v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Pazdernik" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Iung" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bulent Mutlu" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Alla" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Riezebos" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s15010-022-01883-y" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311400v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03651227v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;becca Lajaunie" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Makinson" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firouz&#233; Bani&#8208;sadr" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/hiv.13168" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097754v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bohard" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Sergent" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Leclerc" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Leroy" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/fmb-2021-0310" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066290v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Sullerot" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11357-021-00499-8" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03812289v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1473-3099(21)00485-0" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364379v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Zahra" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Royer" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9081719" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361189v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Kroemer" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Spehner" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Vettoretti" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bouard" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinf.2020.08.036" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364411v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bey" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pimpie" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tourret-Arnaud" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.purol.2021.02.005" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364267v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge N&#233;ant" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lingas" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Le Hingrat" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Ghosn" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilka Engelmann" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2017962118" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365306v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Avouac" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Drumez" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hachulla" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#232;le Seror" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Georgin-Lavialle" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2665-9913(21)00059-X" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363645v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Gomez-Cadena" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Ben Khelil" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41423-020-00596-2" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04121463v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazdan Yazdanpanah" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alpha Diallo" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Paul" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Mercier" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Le Mestre" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmv.26601" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04098113v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1473-3099(21)00565-X" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363912v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hecquet" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Verhoeven" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Aubry" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Prati" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm10122690" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311708v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2021.05.020" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957538v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00345-021-03693-7" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03273644v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ait Hssain" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Ait Tamlihat" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazali Enagnon Alidjnou" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Alexandre Antunes de Brito" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s15010-021-01599-5" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363838v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Chagrot" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Koeberle" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Tannou" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmv.26766" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361206v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marty-Quinternet" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Puget" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Debernardi" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Aubry" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Magy-Bertrand" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhin.2020.10.030" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364244v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaud Catho" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Le Mar&#233;chal" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gras" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idnow.2020.12.010" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363730v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Marty-Quinternet" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmv.26489" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364251v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Guilpain" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa N'Debi" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciab446" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364919v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364254v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Tissot" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Bozon" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Rosolen" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2021.07.047" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364202v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mansi" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamadi Almotlak" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejca.2021.03.033" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364192v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Nguala" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Patrat-Delon" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Saunier" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Schemoul" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens10080972" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365008v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cotte" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Huleux" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkab061" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545557v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bohard" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivania Patry" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sergent" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leroy" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chirouze" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2019.08.012" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068250v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Razanamahery" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Malinowski" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Humbert" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Brunel" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Lepiller" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medmal.2020.04.016" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03253490v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Max" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Maurel" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firouz&#233; Bani-Sadr" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkaa330" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559034v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Winiszewski" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Daguindau" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chaignat" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Piton" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bouiller" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medmal.2019.09.003" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064676v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Morgat" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Vuillemenot" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medmal.2020.10.017" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311778v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Raffetin" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Saunier" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Caraux-Paz" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Eldin" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2019.06.033" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040589v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene Sauget" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12879-020-05098-0" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045632v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Millot" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mazu&#233;" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2020.08.036" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066366v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Payet-Revest" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medmal.2020.05.003" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068371v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Humbert" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Payet-Revest" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Mareshal" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s15010-020-01467-8" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03105409v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Aeschlimann" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Ait-Abdallah" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-David Albert" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Alcais" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Allanore" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2020-218310" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03198175v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Poizot&#8208;martin" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Obry&#8208;roguet" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Duvivier" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lions" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Huleux" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jdv.16204" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559165v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03037830v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8111737" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080302v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gousseff" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Penot" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gallay" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Batisse" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Benech" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinf.2020.06.073" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540788v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dejan Ilic" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Henry Wicky" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cholley" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10096-020-03842-7" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066225v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Koeberle" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Becoulet" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Outrey" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ageing/afaa092" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559044v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#233;e Nardin" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jeand'Heur" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Blanche Valnet-Rabier" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Dresco" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaad.2019.11.017" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056831v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Soumagne" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinf.2020.05.075" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559066v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Razanamahery" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Emile" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Paiule Algros" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rheumatology/kez675" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561902v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Catho" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Peiffer-Smadja" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gras" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Osei" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Mar&#233;chal" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2019.10.026" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494876v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Mouhat" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Besutti" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Grillet" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Monnin" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.01811-2020" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315676v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Sauget" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Richard" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Chagrot" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10096-019-03653-5" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549125v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Gocko" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lenormand" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lemogne" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Gehanno" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medmal.2019.08.006" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559200v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Roche" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Puzenat" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Deveza" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Roche" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09546634.2018.1480746" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548836v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Klopfenstein" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciy994" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02153620v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Figoni" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Chirouze" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Hansmann" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lemogne" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Hentgen" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medmal.2019.04.381" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561905v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Delaval" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Daumas" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Samson" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Ebbo" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert de Boysson" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autrev.2019.05.008" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559053v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmv.25652" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02181643v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jaulhac" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Caumes" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Gehanno" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medmal.2019.05.001" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559190v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Eldin" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medmal.2018.11.011" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02202222v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cabras" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cotte" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gagneux-Brugnon" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12879-019-3915-5" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545537v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Voitey" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fournier" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bozon" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medmal.2019.10.011" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559224v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Katlama" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Ferry" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dky497" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498780v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gocko Xavier" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Partouche" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Lemogne" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Lenormand" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02110275v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gantner" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0215464" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02179385v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Gocko" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lenormand" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Bouiller" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F Gehanno" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medmal.2019.05.006" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559196v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helder Gil" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Meaux-Ruault" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCHEARTFAILURE.118.005159" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812635v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bouxom" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fournier" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijantimicag.2018.03.014" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01869902v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cua" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Raffi" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/liv.13922" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812627v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Ludwig Aho" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Pechinot" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijantimicag.2017.12.028" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545460v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Menu" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Menez" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531237v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tannou" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Koeberle" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Moreau" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-P. Bellanger" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medmal.2017.04.004" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863884v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhin.2016.12.007" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NBVS8DTM-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306032v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Gbaguidi-Haore" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Hocquet" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Cholley" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Bertrand" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552439v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laborde" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Bertrand" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Piroth" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0399-077X(16)30475-9" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7CZXRXSB-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01660831v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bador" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bruy&#232;re" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Toitot" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Prin" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijantimicag.2017.08.026" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769915v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Mangin" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhair Aouzal" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pauline Sergent" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769914v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04117589v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04118710v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/kevin-bouiller" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2177-4318" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501498v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Pedro Cidade" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Silvio Taccone" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Felipe Reyes" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Merson" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lef&#232;vre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40635-026-00864-x" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560386v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bohard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan N&#8217;guyen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Danneels" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin-Blondel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeljalil Zeggay" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idnow.2026.105259" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05391236v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Philip" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robinson Gravier Dumonceau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo Citro" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cosyns" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Donal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ehjqcco/qcaf145" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230408v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bouiller" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Cella" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasia Jacko" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeve Hiehle" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taj Azarian" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciaf448" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097711v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Foret" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Julie Paren" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souheil Zayet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chirouze" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gendrin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ofid/ofaf042" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230413v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brooke Talbot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrina Hofstetter" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara Alahakoon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jiaf352" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230410v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Biguenet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Slekovec" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Bouiller" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bertrand" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0327197" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05049977v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Smadja" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Massonnaud" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Philippe" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Rosa" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Luneau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-95122-7" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230414v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Champy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gilis" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssein Gbaguidi-Haore" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Patry" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12877-025-06063-9" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05474322v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Jaulhac" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lenormand" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Baux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Sevestre" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idnow.2025.105203" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318258v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05125019v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Ursenbach" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Sireyjol" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Delpierre" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Duvivier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hocqueloux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/hiv.13698" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230411v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Le Goux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Dinh" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Sotto" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vall&#233;e" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fjurol.2025.102941" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033711v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Goehringer" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Soudant" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentine Alauzet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Selton-Suty" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Agrinier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciaf163" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425680v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Raffetin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Roblot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Hansmann" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idnow.2025.105204" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942676v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Cuzin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Morisot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Allavena" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Lert" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pugliese" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciad530" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029383v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Malinowski" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Chiaruzzi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Baronnet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10096-024-04923-7" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831170v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sung-Min Cho" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavienraj Premraj" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Battaglini" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathon Paul Fanning" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Suen" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/braincomms/fcae036" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702019v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Wanjiru Citarella" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiana Kartsonaki" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa D Ib&#225;&#241;ez-Prada" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bronner P Gon&#231;alves" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Baruch" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2024.e29591" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831141v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Ib&#225;&#241;ez-Prada" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bronner Gon&#231;alves" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04529469v2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vida Terzi&#263;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Miantezila Basilua" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Billard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie de Gastines" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drifa Belhadi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciae170" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097723v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Shumaker" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Read" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2024.1335867" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097720v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Frahier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Klopfenstein" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Brunel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ttbdis.2024.102353" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948727v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Flaig" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Palich" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Robineau" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/sextrans-2023-056103" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888426v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Matuozzo" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Talouarn" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Marchal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Zhang" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Manry" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13073-023-01278-0" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097713v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Contamine" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ader" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lepiller" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Martha" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Cagnon-Chapalain" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23744235.2024.2355989" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426815v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Hocquet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cr&#233;pin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Wendling" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idnow.2023.104806" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831133v2" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Munib Mesinovic" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Ci Wong" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giri Shan Rajahram" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalaiarasu Peariasamy" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-63212-7" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097722v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Simon" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Kleinclauss" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Chabannes" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Frontczak" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00240-024-01546-7" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426745v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Anxionnat" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mouillet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ferreira" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jacamr/dlad147" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082359v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Brun" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Greusard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Reynes" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Grenier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bamoulid" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idnow.2022.12.004" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028835v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Flandre" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkad056" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529756v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Blot" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludwig Serge Aho Gl&#233;l&#233;" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Laborde" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le-Moing" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jim-2022-002356" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097744v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael David" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24043234" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157672v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeljallil Zeggay" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Atchon" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Valot" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms11061446" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04164628v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Kenneth Baillie" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelia Garc&#237;a Barrio" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaqu&#237;n Baruch" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigail Beane" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ije/dyad012" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574317v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Naudion" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10096-023-04574-0" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399136v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole White" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00415-023-12133-y" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04338529v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Wainstein" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Spyrison" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danyang Dai" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moji Ghadimi" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Ch&#225;vez-I&#241;iguez" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ekir.2023.05.015" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097748v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idnow.2023.104665" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04341611v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Perfezou" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Hall" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Duthe" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basma Abdi" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Seang" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkad185" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372873v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Camirand-Lemyre" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bharath Kumar Tirupakuzhi Vijayaraghavan" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aidan Burrell" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamanetworkopen.2023.46502" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04187500v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Sambola" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Lozano-Torres" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Boersma" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Olmos" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ternacle" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurheartj/ehad507" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04425905v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13073-023-01173-8" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04338492v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Griffee" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bozza" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devin Eddington" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothea Rosenberger" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rpth.2023.102142" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235515v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bailly" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lecheneaut" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinf.2023.04.021" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04089777v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danyel Lee" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Le Pen" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Yatim" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beihua Dong" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Aquino" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abo3627" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097764v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Can Tipirdamaz" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Molka Osman" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mercier" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijid.2022.03.053" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822575v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Llaurad&#243;" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Vlacho" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Wargny" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Ruan" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Franch-Nadal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12933-022-01657-8" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03663789v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shantanu Sengupta" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Prendergast" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Laroche" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shumaila Furnaz" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Ronderos" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ehjqcco/qcac012" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03932306v2" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srinivas Murthy" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Garcia-Gallo" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-022-04155-1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738604v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Bouscambert-Duchamp" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Hites" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Peiffer-Smadja" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Mentr&#233;" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1473-3099(22)00295-X" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04225981v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Emile Lalloz" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Potron" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics11020198" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03767919v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dalla-Pozza" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Hentzien" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Doe de Maindreville" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/QAD.0000000000003145" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147999v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene P&#233;r&#233;" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Veyer" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Berceanu" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Daguindau" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciab868" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932879v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.1068420" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364207v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Putot" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie F&#232;vre" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gerona/glab209" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04300115v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Soueges" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Botelho-Nevers" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Gagneux-Brunon" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinf.2022.05.029" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097752v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Traore" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Eberst" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Claud&#233;" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Laurent" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Meurisse" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/NSS.S377946" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097767v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muge Cevik" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Last" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Antunovi&#263;" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/fmb-2021-0129" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097760v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ava Bares" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ttbdis.2022.101956" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097756v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmv.27918" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04127873v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Pazdernik" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Iung" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bulent Mutlu" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Alla" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Riezebos" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s15010-022-01883-y" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03651227v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;becca Lajaunie" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Makinson" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firouz&#233; Bani&#8208;sadr" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/hiv.13168" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097768v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Roux-Claud&#233;" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-022-00997-8" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097754v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Sergent" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Leclerc" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Leroy" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/fmb-2021-0310" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066290v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Sullerot" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11357-021-00499-8" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03812289v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Poissy" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1473-3099(21)00485-0" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03830494v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Abbas" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheryl Ann Abdukahil" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nurul Najmee Abdulkadir" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryuzo Abe" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Abel" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-022-01534-9" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04119314v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.3854628" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640621v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Deschanvres" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Reynes" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lamaury" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rey" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkab367" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03777460v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Escol&#224;-Verg&#233;" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pau Rello" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Declerck" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dub&#233;e" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Rouleau" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkac258" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856619v2" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Manry" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bastard" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Gervais" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Le Voyer" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Rosain" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2200413119" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361206v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marty-Quinternet" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Puget" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Debernardi" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Aubry" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Magy-Bertrand" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhin.2020.10.030" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363730v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Marty-Quinternet" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmv.26489" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364244v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaud Catho" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Le Mar&#233;chal" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gras" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idnow.2020.12.010" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04098113v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1473-3099(21)00565-X" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04121463v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazdan Yazdanpanah" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alpha Diallo" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Paul" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Mercier" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Le Mestre" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmv.26601" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363645v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Gomez-Cadena" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Spehner" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Kroemer" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Ben Khelil" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41423-020-00596-2" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365306v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Avouac" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Drumez" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hachulla" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#232;le Seror" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Georgin-Lavialle" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2665-9913(21)00059-X" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363838v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Chagrot" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Koeberle" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Tannou" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmv.26766" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957538v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bey" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pimpie" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00345-021-03693-7" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363912v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hecquet" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Verhoeven" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Aubry" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Prati" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm10122690" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311708v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2021.05.020" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03273644v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ait Hssain" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Ait Tamlihat" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazali Enagnon Alidjnou" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Alexandre Antunes de Brito" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s15010-021-01599-5" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364251v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Guilpain" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa N'Debi" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciab446" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364919v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364254v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Tissot" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Bozon" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Rosolen" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2021.07.047" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364192v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Nguala" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Patrat-Delon" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Saunier" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Schemoul" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens10080972" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365008v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cotte" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Huleux" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkab061" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364202v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mansi" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamadi Almotlak" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejca.2021.03.033" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364411v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tourret-Arnaud" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.purol.2021.02.005" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364379v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Zahra" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Royer" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9081719" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364267v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge N&#233;ant" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lingas" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Le Hingrat" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Ghosn" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilka Engelmann" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2017962118" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361189v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Vettoretti" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bouard" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinf.2020.08.036" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03037830v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8111737" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559165v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Raffetin" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Saunier" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bouiller" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Caraux-Paz" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Eldin" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2019.06.033" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064676v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Morgat" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Vuillemenot" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medmal.2020.10.017" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311778v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559034v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Winiszewski" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Daguindau" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chaignat" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Piton" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medmal.2019.09.003" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066366v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Humbert" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Razanamahery" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Payet-Revest" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chirouze" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medmal.2020.05.003" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068371v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Humbert" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Payet-Revest" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Mareshal" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s15010-020-01467-8" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03198175v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Poizot-Martin" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Obry-Roguet" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lions" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jdv.16204" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03105409v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Aeschlimann" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Ait-Abdallah" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-David Albert" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Alcais" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Allanore" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2020-218310" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040589v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene Sauget" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12879-020-05098-0" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045632v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Millot" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mazu&#233;" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2020.08.036" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540788v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dejan Ilic" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Henry Wicky" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cholley" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10096-020-03842-7" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066225v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Koeberle" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Becoulet" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Outrey" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ageing/afaa092" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080302v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gousseff" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Penot" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gallay" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Batisse" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Benech" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinf.2020.06.073" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559044v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#233;e Nardin" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jeand'Heur" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Blanche Valnet-Rabier" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Dresco" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaad.2019.11.017" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559066v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Razanamahery" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Emile" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Paiule Algros" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rheumatology/kez675" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561902v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Catho" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Peiffer-Smadja" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gras" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Osei" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Mar&#233;chal" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2019.10.026" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494876v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Mouhat" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Besutti" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Grillet" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Monnin" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.01811-2020" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056831v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Soumagne" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Brunel" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Lepiller" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinf.2020.05.075" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068250v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Malinowski" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medmal.2020.04.016" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545557v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bohard" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivania Patry" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sergent" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leroy" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2019.08.012" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03253490v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Max" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Maurel" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firouz&#233; Bani-Sadr" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkaa330" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02202222v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lions" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cabras" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cotte" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Huleux" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gagneux-Brugnon" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12879-019-3915-5" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559053v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmv.25652" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02181643v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jaulhac" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Caumes" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Gehanno" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medmal.2019.05.001" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559190v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Eldin" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medmal.2018.11.011" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561905v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Delaval" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Daumas" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Samson" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Ebbo" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert de Boysson" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autrev.2019.05.008" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02153620v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Figoni" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Chirouze" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Hansmann" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lemogne" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Hentgen" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medmal.2019.04.381" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559200v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Roche" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Puzenat" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Deveza" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Roche" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09546634.2018.1480746" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549125v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Gocko" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lenormand" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lemogne" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Gehanno" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medmal.2019.08.006" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548836v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Klopfenstein" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciy994" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559224v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Katlama" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Ferry" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dky497" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545537v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Voitey" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fournier" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bozon" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medmal.2019.10.011" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02110275v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gantner" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0215464" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498780v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gocko Xavier" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Partouche" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Lemogne" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Lenormand" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02179385v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Gocko" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lenormand" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Bouiller" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F Gehanno" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medmal.2019.05.006" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315676v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Sauget" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Richard" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Chagrot" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10096-019-03653-5" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545460v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Menu" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Menez" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812627v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Ludwig Aho" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Pechinot" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijantimicag.2017.12.028" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JFDRCRFT-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01869902v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cua" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Raffi" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/liv.13922" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559196v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helder Gil" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Meaux-Ruault" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCHEARTFAILURE.118.005159" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812635v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bouxom" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fournier" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijantimicag.2018.03.014" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531237v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tannou" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Koeberle" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Moreau" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-P. Bellanger" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medmal.2017.04.004" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863884v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhin.2016.12.007" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NBVS8DTM-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306032v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Gbaguidi-Haore" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Hocquet" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Cholley" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Bertrand" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552439v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laborde" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Bertrand" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Piroth" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0399-077X(16)30475-9" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7CZXRXSB-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01660831v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bador" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bruy&#232;re" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Toitot" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Prin" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijantimicag.2017.08.026" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X12N5R3V-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769914v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Mangin" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhair Aouzal" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pauline Sergent" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769915v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04117589v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04118710v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>