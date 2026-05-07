--- v1 (2026-04-17)
+++ v2 (2026-05-07)
@@ -166,51 +166,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (141)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (139)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -874,442 +874,442 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05097711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methicillin-Resistant Staphylococcus aureus Bacteremia Relapses Show Diverse Genomic Profiles but Convergence in Bacteremia-Associated Genes</w:t>
+                <w:t xml:space="preserve">sST2 is a key outcome biomarker in COVID-19: insights from discovery randomized trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brooke Talbot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Natasia Jacko</w:t>
+                <w:t xml:space="preserve">David Smadja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katrina Hofstetter</w:t>
+                <w:t xml:space="preserve">Clément Massonnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tara Alahakoon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kevin Bouiller</w:t>
+                <w:t xml:space="preserve">Aurélien Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Rosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Luneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/infdis/jiaf352⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (1), pp.14348. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-025-95122-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05230413v1</w:t>
+                <w:t xml:space="preserve">hal-05049977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of antibiotic prescribing for the treatment of male community-acquired urinary tract infections using reimbursement data</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Methicillin-Resistant Staphylococcus aureus Bacteremia Relapses Show Diverse Genomic Profiles but Convergence in Bacteremia-Associated Genes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kévin Bouiller</w:t>
+                <w:t xml:space="preserve">Brooke Talbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natasia Jacko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Bertrand</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Katrina Hofstetter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tara Alahakoon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Bouiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0327197⟩</w:t>
+              <w:t xml:space="preserve">Journal of Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/infdis/jiaf352⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05230410v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05230413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">sST2 is a key outcome biomarker in COVID-19: insights from discovery randomized trial</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluation of antibiotic prescribing for the treatment of male community-acquired urinary tract infections using reimbursement data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Massonnaud</w:t>
+                <w:t xml:space="preserve">Adrien Biguenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Philippe</w:t>
+                <w:t xml:space="preserve">Céline Slekovec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickael Rosa</w:t>
+                <w:t xml:space="preserve">Kévin Bouiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Luneau</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Xavier Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 15 (1), pp.14348. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 20 (7), pp.e0327197. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-025-95122-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0327197⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05049977v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05230410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urine flow cytometry in older adults urinary tract infection diagnosis: is it time to reevaluate thresholds for men and women?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Biguenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Champy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1533,113 +1533,113 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of antibiotic prescribing for the treatment of male community-acquired urinary tract infections using reimbursement data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Biguenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Slekovec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Bouiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 20 (7), pp.e0327197. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0327197⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05318258v1</w:t>
@@ -2176,965 +2176,965 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05425680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drastic Reduction in Time to Controlled Viral Load in People With Human Immunodeficiency Virus in France, 2009–2019: A Longitudinal Cohort Study</w:t>
+                <w:t xml:space="preserve">Linezolid in enterococcal urinary tract infection: a multicentre study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lise Cuzin</w:t>
+                <w:t xml:space="preserve">Léa Malinowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souheil Zayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adeline Morisot</w:t>
+                <w:t xml:space="preserve">Myriam Chiaruzzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clotilde Allavena</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pascal Pugliese</w:t>
+                <w:t xml:space="preserve">Guillaume Baronnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/cid/ciad530⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Clinical Microbiology and Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 43 (11), pp.2107-2115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10096-024-04923-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04942676v1</w:t>
+                <w:t xml:space="preserve">hal-05029383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linezolid in enterococcal urinary tract infection: a multicentre study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sex differences in post-acute neurological sequelae of SARS-CoV-2 and symptom resolution in adults after coronavirus disease 2019 hospitalization: an international multi-centre prospective observational study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sung-Min Cho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lavienraj Premraj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Malinowski</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Souheil Zayet</w:t>
+                <w:t xml:space="preserve">Denise Battaglini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myriam Chiaruzzi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Lefèvre</w:t>
+                <w:t xml:space="preserve">Jonathon Paul Fanning</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Baronnet</w:t>
+                <w:t xml:space="preserve">Jacky Suen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Clinical Microbiology and Infectious Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 43 (11), pp.2107-2115. </w:t>
+              <w:t xml:space="preserve">Brain Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 6 (2), pp.44. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10096-024-04923-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/braincomms/fcae036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05029383v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04831170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sex differences in post-acute neurological sequelae of SARS-CoV-2 and symptom resolution in adults after coronavirus disease 2019 hospitalization: an international multi-centre prospective observational study</w:t>
+                <w:t xml:space="preserve">Drastic Reduction in Time to Controlled Viral Load in People With Human Immunodeficiency Virus in France, 2009–2019: A Longitudinal Cohort Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sung-Min Cho</w:t>
+                <w:t xml:space="preserve">Lise Cuzin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lavienraj Premraj</w:t>
+                <w:t xml:space="preserve">Adeline Morisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denise Battaglini</w:t>
+                <w:t xml:space="preserve">Clotilde Allavena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathon Paul Fanning</w:t>
+                <w:t xml:space="preserve">France Lert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacky Suen</w:t>
+                <w:t xml:space="preserve">Pascal Pugliese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 6 (2), pp.44. </w:t>
+              <w:t xml:space="preserve">Clinical Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 78 (1), pp.111-117. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/braincomms/fcae036⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/cid/ciad530⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04831170v1</w:t>
+                <w:t xml:space="preserve">hal-04942676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characteristics and outcomes of COVID-19 patients admitted to hospital with and without respiratory symptoms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Factors associated with foreign body infection in methicillin-resistant Staphylococcus aureus bacteremia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Bouiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natasia Jacko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbara Wanjiru Citarella</w:t>
+                <w:t xml:space="preserve">Margot Shumaker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brooke Talbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christiana Kartsonaki</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Joaquin Baruch</w:t>
+                <w:t xml:space="preserve">Timothy Read</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heliyon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.heliyon.2024.e29591⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2024.1335867⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04702019v1</w:t>
+                <w:t xml:space="preserve">hal-05097723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characteristics and outcomes of COVID-19 patients admitted to hospital with and without respiratory symptoms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Wanjiru Citarella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiana Kartsonaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa D Ibáñez-Prada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elsa Ibáñez-Prada</w:t>
+                <w:t xml:space="preserve">Bronner P Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joaquin Baruch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Heliyon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 10 (10), pp.e29591. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
+              <w:t xml:space="preserve">, 2024, 10, pp.e29591. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.heliyon.2024.e29591⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04831141v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04702019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cardiac Adverse Events and Remdesivir in Hospitalized Patients with Coronavirus Disease 2019 (COVID-19): A Post Hoc Safety Analysis of the Randomized DisCoVeRy Trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vida Terzić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joe Miantezila Basilua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie de Gastines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drifa Belhadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Infectious Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/cid/ciae170⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04529469v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factors associated with foreign body infection in methicillin-resistant Staphylococcus aureus bacteremia</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Brooke Talbot</w:t>
+                <w:t xml:space="preserve">Characteristics and outcomes of COVID-19 patients admitted to hospital with and without respiratory symptoms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Wanjiru Citarella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiana Kartsonaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timothy Read</w:t>
+                <w:t xml:space="preserve">Elsa Ibáñez-Prada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bronner Gonçalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joaquin Baruch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2024.1335867⟩</w:t>
+              <w:t xml:space="preserve">Heliyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10 (10), pp.e29591. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.heliyon.2024.e29591⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05097723v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04831141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characteristics of patients consulted for suspected Lyme neuroborreliosis in an endemic area</w:t>
               </w:r>
@@ -3289,51 +3289,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Hocqueloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Palich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Cuzin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Robineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3780,425 +3780,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04426815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">At-admission prediction of mortality and pulmonary embolism in an international cohort of hospitalised patients with COVID-19 using statistical and machine learning methods</w:t>
+                <w:t xml:space="preserve">Urinary tract infection after flexible ureterorenoscopy for urolithiasis in patients with positive treated preoperative urinalysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Munib Mesinovic</w:t>
+                <w:t xml:space="preserve">Jeanne Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xin Ci Wong</w:t>
+                <w:t xml:space="preserve">François Kleinclauss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giri Shan Rajahram</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Barbara Wanjiru Citarella</w:t>
+                <w:t xml:space="preserve">Éric Chabannes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Bouiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kalaiarasu Peariasamy</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alexandre Frontczak</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 14 (1), pp.16387. </w:t>
+              <w:t xml:space="preserve">Urolithiasis -Springer-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 52 (1), pp.45. </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-024-63212-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00240-024-01546-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04831133v2</w:t>
+                <w:t xml:space="preserve">hal-05097722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urinary tract infection after flexible ureterorenoscopy for urolithiasis in patients with positive treated preoperative urinalysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">French healthcare students and antibiotics: are they ready to promote their appropriate use?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Slekovec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Lepiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeanne Simon</w:t>
+                <w:t xml:space="preserve">Raphaël Anxionnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Kleinclauss</w:t>
+                <w:t xml:space="preserve">Sophie Mouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éric Chabannes</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">David Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Urolithiasis -Springer-</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00240-024-01546-7⟩</w:t>
+              <w:t xml:space="preserve">JAC-Antimicrobial Resistance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 6 (1), pp.dlad147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jacamr/dlad147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05097722v1</w:t>
+                <w:t xml:space="preserve">hal-04426745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">French healthcare students and antibiotics: are they ready to promote their appropriate use?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Quentin Lepiller</w:t>
+                <w:t xml:space="preserve">At-admission prediction of mortality and pulmonary embolism in an international cohort of hospitalised patients with COVID-19 using statistical and machine learning methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Munib Mesinovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Anxionnat</w:t>
+                <w:t xml:space="preserve">Xin Ci Wong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Mouillet</w:t>
+                <w:t xml:space="preserve">Giri Shan Rajahram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Wanjiru Citarella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Ferreira</w:t>
+                <w:t xml:space="preserve">Kalaiarasu Peariasamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JAC-Antimicrobial Resistance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 6 (1), pp.dlad147. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (1), pp.16387. </w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jacamr/dlad147⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-024-63212-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04426745v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04831133v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Description of an outbreak of hemorrhagic fever with renal syndrome in the southern Jura Mountains, France, in 2021</w:t>
               </w:r>
@@ -4312,684 +4312,684 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04082359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-level viral loads and virological failure in the integrase strand transfer era</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Is blood lymphocyte count a prognostic biomarker in Staphylococcus aureus bacteremia?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Flandre</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Claudine Duvivier</w:t>
+                <w:t xml:space="preserve">Mathieu Blot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdeljalil Zeggay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludwig Serge Aho Glélé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Laborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Le-Moing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jac/dkad056⟩</w:t>
+              <w:t xml:space="preserve">Journal of Investigative Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 70 (7), pp.1549-1552. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/jim-2022-002356⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04028835v1</w:t>
+                <w:t xml:space="preserve">hal-04529756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is blood lymphocyte count a prognostic biomarker in Staphylococcus aureus bacteremia?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Caroline Laborde</w:t>
+                <w:t xml:space="preserve">Low-level viral loads and virological failure in the integrase strand transfer era</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Cuzin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Le-Moing</w:t>
+                <w:t xml:space="preserve">Philippe Flandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Allavena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Palich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Duvivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Investigative Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 70 (7), pp.1549-1552. </w:t>
+              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 78 (4), pp.1111-1116. </w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/jim-2022-002356⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jac/dkad056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04529756v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04028835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Staphylococcus aureus Genomic Analysis and Outcomes in Patients with Bone and Joint Infections: A Systematic Review</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Socioeconomic variations determine the clinical presentation, aetiology, and outcome of infective endocarditis: a prospective cohort study from the ESC-EORP EURO-ENDO (European Infective Endocarditis) registry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael David</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Shantanu Sengupta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Prendergast</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shumaila Furnaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Ronderos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms24043234⟩</w:t>
+              <w:t xml:space="preserve">European Heart Journal. Quality of Care and Clinical Outcomes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9 (1), pp.85-96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ehjqcco/qcac012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05097744v1</w:t>
+                <w:t xml:space="preserve">hal-03663789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome Analysis of Methicillin-Resistant and Methicillin-Susceptible Staphylococcus aureus ST398 Strains Isolated from Patients with Invasive Infection</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Staphylococcus aureus Genomic Analysis and Outcomes in Patients with Bone and Joint Infections: A Systematic Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Bouiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael David</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24 (4), pp.3234. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms24043234⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/microorganisms11061446⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04157672v1</w:t>
+                <w:t xml:space="preserve">hal-05097744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characteristics and outcomes of an international cohort of 600 000 hospitalized patients with COVID-19</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genome Analysis of Methicillin-Resistant and Methicillin-Susceptible Staphylococcus aureus ST398 Strains Isolated from Patients with Invasive Infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joaquín Baruch</w:t>
+                <w:t xml:space="preserve">Abdeljallil Zeggay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abigail Beane</w:t>
+                <w:t xml:space="preserve">Alban Atchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Valot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Hocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Epidemiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ije/dyad012⟩</w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (6), pp.1446. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms11061446⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04164628v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04157672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Positive intrathecal anti-Borrelia antibody synthesis: what are the implications for clinical practice? Clinical features and outcomes of 138 patients in a French multicenter cohort study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Naudion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Raffetin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5024,863 +5024,863 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Baux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Clinical Microbiology and Infectious Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 42 (4), pp.441-452. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10096-023-04574-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04574317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-term neurological symptoms after acute COVID-19 illness requiring hospitalization in adult patients: insights from the ISARIC-COVID-19 follow-up study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Battaglini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole White</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lavienraj Premraj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Wanjiru Citarella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Merson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neurology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 271 (1), pp.79-86. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00415-023-12133-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04399136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association of Country Income Level With the Characteristics and Outcomes of Critically Ill Patients Hospitalized With Acute Kidney Injury and COVID-19</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marina Wainstein</w:t>
+                <w:t xml:space="preserve">Characteristics and outcomes of an international cohort of 600 000 hospitalized patients with COVID-19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiana Kartsonaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicholas Spyrison</w:t>
+                <w:t xml:space="preserve">J Kenneth Baillie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danyang Dai</w:t>
+                <w:t xml:space="preserve">Noelia García Barrio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moji Ghadimi</w:t>
+                <w:t xml:space="preserve">Joaquín Baruch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Chávez-Iñiguez</w:t>
+                <w:t xml:space="preserve">Abigail Beane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kidney International Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 8 (8), pp.1514-1530. </w:t>
+              <w:t xml:space="preserve">International Journal of Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 52 (2), pp.355-376. </w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ekir.2023.05.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/ije/dyad012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04338529v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04164628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characteristics and outcomes of cerebrospinal fluid shunt and drain-associated infections</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Association of Country Income Level With the Characteristics and Outcomes of Critically Ill Patients Hospitalized With Acute Kidney Injury and COVID-19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Wainstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Spyrison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danyang Dai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moji Ghadimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Chávez-Iñiguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infectious Diseases Now</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.idnow.2023.104665⟩</w:t>
+              <w:t xml:space="preserve">Kidney International Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 8 (8), pp.1514-1530. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ekir.2023.05.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05097748v1</w:t>
+                <w:t xml:space="preserve">hal-04338529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doravirine plus lamivudine two-drug regimen as maintenance antiretroviral therapy in people living with HIV: a French observational study</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characteristics and outcomes of cerebrospinal fluid shunt and drain-associated infections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdeljalil Zeggay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Patry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Chirouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Bouiller</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 78 (8), pp.1929-1933. </w:t>
+              <w:t xml:space="preserve">Infectious Diseases Now</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 53 (3), pp.104665. </w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jac/dkad185⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.idnow.2023.104665⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04341611v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05097748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation of Recommendations on the Use of Corticosteroids in Severe COVID-19</w:t>
+                <w:t xml:space="preserve">Doravirine plus lamivudine two-drug regimen as maintenance antiretroviral therapy in people living with HIV: a French observational study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Félix Camirand-Lemyre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laura Merson</w:t>
+                <w:t xml:space="preserve">Pascale Perfezou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bharath Kumar Tirupakuzhi Vijayaraghavan</w:t>
+                <w:t xml:space="preserve">Nolwenn Hall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aidan Burrell</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Barbara Wanjiru Citarella</w:t>
+                <w:t xml:space="preserve">Jean-Charles Duthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basma Abdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Seang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JAMA Network Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1001/jamanetworkopen.2023.46502⟩</w:t>
+              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 78 (8), pp.1929-1933. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jac/dkad185⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04372873v1</w:t>
+                <w:t xml:space="preserve">hal-04341611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictors of embolism and death in left-sided infective endocarditis: the European Society of Cardiology EURObservational Research Programme European Infective Endocarditis registry</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Implementation of Recommendations on the Use of Corticosteroids in Severe COVID-19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Boersma</w:t>
+                <w:t xml:space="preserve">Félix Camirand-Lemyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Merson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carmen Olmos</w:t>
+                <w:t xml:space="preserve">Bharath Kumar Tirupakuzhi Vijayaraghavan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Ternacle</w:t>
+                <w:t xml:space="preserve">Aidan Burrell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Wanjiru Citarella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Heart Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">JAMA Network Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 6 (12), pp.e2346502. </w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/eurheartj/ehad507⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1001/jamanetworkopen.2023.46502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04187500v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04372873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rare predicted loss-of-function variants of type I IFN immunity genes are associated with life-threatening COVID-19</w:t>
               </w:r>
@@ -5994,2171 +5994,2171 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04425905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thrombotic and hemorrhagic complications of COVID-19 in adults hospitalized in high-income countries compared with those in adults hospitalized in low- and middle-income countries in an international registry</w:t>
+                <w:t xml:space="preserve">Predictors of embolism and death in left-sided infective endocarditis: the European Society of Cardiology EURObservational Research Programme European Infective Endocarditis registry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthew Griffee</w:t>
+                <w:t xml:space="preserve">Antonia Sambola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Bozza</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Luis Felipe Reyes</w:t>
+                <w:t xml:space="preserve">Jordi Lozano-Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Devin Eddington</w:t>
+                <w:t xml:space="preserve">Eric Boersma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dorothea Rosenberger</w:t>
+                <w:t xml:space="preserve">Carmen Olmos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ternacle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research and Practice in Thrombosis and Haemostasis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rpth.2023.102142⟩</w:t>
+              <w:t xml:space="preserve">European Heart Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/eurheartj/ehad507⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04338492v1</w:t>
+                <w:t xml:space="preserve">hal-04187500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epidemiology and risk factors for febrile ureteral stent-associated urinary tract infections: A prospective observational cohort study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Inborn errors of OAS–RNase L in SARS-CoV-2–related multisystem inflammatory syndrome in children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Lecheneaut</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">François Kleinclauss</w:t>
+                <w:t xml:space="preserve">Danyel Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Le Pen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Yatim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beihua Dong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Aquino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Infection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jinf.2023.04.021⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 379 (6632), pp.eabo3627. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.abo3627⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04235515v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04089777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inborn errors of OAS–RNase L in SARS-CoV-2–related multisystem inflammatory syndrome in children</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Epidemiology and risk factors for febrile ureteral stent-associated urinary tract infections: A prospective observational cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Aquino</w:t>
+                <w:t xml:space="preserve">Benoit Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Lecheneaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssein Gbaguidi-Haore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Chirouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Kleinclauss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.abo3627⟩</w:t>
+              <w:t xml:space="preserve">Journal of Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 87 (1), pp.12-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jinf.2023.04.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04089777v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04235515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Third of patients have gustatory dysfunction 9 months after SARS-CoV-2 infection: the ANOSVID study</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thrombotic and hemorrhagic complications of COVID-19 in adults hospitalized in high-income countries compared with those in adults hospitalized in low- and middle-income countries in an international registry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molka Osman</w:t>
+                <w:t xml:space="preserve">Matthew Griffee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Mercier</w:t>
+                <w:t xml:space="preserve">Patricia Bozza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Felipe Reyes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Devin Eddington</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothea Rosenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijid.2022.03.053⟩</w:t>
+              <w:t xml:space="preserve">Research and Practice in Thrombosis and Haemostasis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 7 (5), pp.102142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rpth.2023.102142⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05097764v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04338492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The association between macrovascular complications and intensive care admission, invasive mechanical ventilation, and mortality in people with diabetes hospitalized for coronavirus disease-2019 (COVID-19)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bogdan Vlacho</w:t>
+                <w:t xml:space="preserve">Third of patients have gustatory dysfunction 9 months after SARS-CoV-2 infection: the ANOSVID study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Klopfenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Wargny</w:t>
+                <w:t xml:space="preserve">Can Tipirdamaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gendrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yue Ruan</w:t>
+                <w:t xml:space="preserve">Molka Osman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josep Franch-Nadal</w:t>
+                <w:t xml:space="preserve">Julien Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cardiovascular Diabetology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 21 (1), pp.216. </w:t>
+              <w:t xml:space="preserve">International Journal of Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 119, pp.114-116. </w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12933-022-01657-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijid.2022.03.053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03822575v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05097764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Socio-Economic Variations Determine the Clinical Presentation, Aetiology and Outcome of Infective Endocarditis: a Prospective Cohort Study from the ESC-EORP EURO-ENDO (European Infective Endocarditis) Registry</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ricardo Ronderos</w:t>
+                <w:t xml:space="preserve">Epidemiology and risk factors of nasal carriage of Staphylococcus aureus CC398 in two distinct cohorts in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Bouiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdeljalil Zeggay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssein Gbaguidi-Haore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Hocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Chirouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Heart Journal. Quality of Care and Clinical Outcomes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ehjqcco/qcac012⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, pp.1068420. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2022.1068420⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03663789v1</w:t>
+                <w:t xml:space="preserve">hal-03932879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Respiratory support in patients with severe COVID-19 in the International Severe Acute Respiratory and Emerging Infection (ISARIC) COVID-19 study: a prospective, multinational, observational study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Elsa Ibáñez-Prada</w:t>
+                <w:t xml:space="preserve">Association Between Early Antibiotic Therapy and In-Hospital Mortality Among Older Patients With SARS-CoV-2 Pneumonia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Putot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Bouiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Laborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Gilis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Fèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Care</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13054-022-04155-1⟩</w:t>
+              <w:t xml:space="preserve">Journals of Gerontology Series A: Biological Sciences and Medical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gerona/glab209⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03932306v2</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03364207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Final results of the DisCoVeRy trial of remdesivir for patients admitted to hospital with COVID-19</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">France Mentré</w:t>
+                <w:t xml:space="preserve">Prevalence and Characteristics of Sleep Apnea in Intensive Care Unit Survivors After SARS-CoV-2 Pneumonia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Traore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Eberst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fréderic Claudé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelia Meurisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S1473-3099(22)00295-X⟩</w:t>
+              <w:t xml:space="preserve">Nature and Science of Sleep</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (4), pp.2213-2225. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2147/NSS.S377946⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03738604v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05097752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacy and Safety of Oral Fosfomycin-Trometamol in Male Urinary Tract Infections with Multidrug-Resistant Enterobacterales</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vincent Gendrin</w:t>
+                <w:t xml:space="preserve">Role and Perception of Clinical Microbiology and Infectious Diseases Trainees During the COVID-19 Crisis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Bouiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Peiffer-Smadja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muge Cevik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katharina Last</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivana Antunović</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antibiotics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/antibiotics11020198⟩</w:t>
+              <w:t xml:space="preserve">Future Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 17 (6), pp.411-416. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2217/fmb-2021-0129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04225981v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05097767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Progressive multifocal leukoencephalopathy in patients with immunovirological control and at least 6 months of combination antiretroviral therapy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prognosis and factors associated with disseminated nocardiosis: a ten-year multicenter study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Soueges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Bouiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Botelho-Nevers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Dalla-Pozza</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Kévin Bouiller</w:t>
+                <w:t xml:space="preserve">Amandine Gagneux-Brunon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Chirouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIDS. Official journal of the international AIDS Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/QAD.0000000000003145⟩</w:t>
+              <w:t xml:space="preserve">Journal of Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 85 (2), pp.130-136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jinf.2022.05.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03767919v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04300115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Persistent Coronavirus Disease 2019 (COVID-19) in an Immunocompromised Host Treated by Severe Acute Respiratory Syndrome Coronavirus 2 (SARS-CoV-2)-Specific Monoclonal Antibodies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoit Bailly</w:t>
+                <w:t xml:space="preserve">The association between macrovascular complications and intensive care admission, invasive mechanical ventilation, and mortality in people with diabetes hospitalized for coronavirus disease-2019 (COVID-19)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gemma Llauradó</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Vlacho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helene Péré</w:t>
+                <w:t xml:space="preserve">Matthieu Wargny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Veyer</w:t>
+                <w:t xml:space="preserve">Yue Ruan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Berceanu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Etienne Daguindau</w:t>
+                <w:t xml:space="preserve">Josep Franch-Nadal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/cid/ciab868⟩</w:t>
+              <w:t xml:space="preserve">Cardiovascular Diabetology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 21 (1), pp.216. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12933-022-01657-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04147999v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03822575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epidemiology and risk factors of nasal carriage of Staphylococcus aureus CC398 in two distinct cohorts in France</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Catherine Chirouze</w:t>
+                <w:t xml:space="preserve">Efficacy and Safety of Oral Fosfomycin-Trometamol in Male Urinary Tract Infections with Multidrug-Resistant Enterobacterales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Bouiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souheil Zayet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Emile Lalloz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Potron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gendrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2022.1068420⟩</w:t>
+              <w:t xml:space="preserve">Antibiotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (2), pp.198. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/antibiotics11020198⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03932879v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04225981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association Between Early Antibiotic Therapy and In-Hospital Mortality Among Older Patients With SARS-CoV-2 Pneumonia</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Progressive multifocal leukoencephalopathy in patients with immunovirological control and at least 6 months of combination antiretroviral therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Fèvre</w:t>
+                <w:t xml:space="preserve">Paul Dalla-Pozza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Hentzien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Allavena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Doe de Maindreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Bouiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journals of Gerontology Series A: Biological Sciences and Medical Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gerona/glab209⟩</w:t>
+              <w:t xml:space="preserve">AIDS. Official journal of the international AIDS Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 36 (4), pp.539-549. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/QAD.0000000000003145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03364207v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03767919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prognosis and factors associated with disseminated nocardiosis: a ten-year multicenter study</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Botelho-Nevers</w:t>
+                <w:t xml:space="preserve">Final results of the DisCoVeRy trial of remdesivir for patients admitted to hospital with COVID-19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Ader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Gagneux-Brunon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Catherine Chirouze</w:t>
+                <w:t xml:space="preserve">Maude Bouscambert-Duchamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya Hites</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Peiffer-Smadja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France Mentré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Infection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jinf.2022.05.029⟩</w:t>
+              <w:t xml:space="preserve">The Lancet Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (6), pp.764-765. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1473-3099(22)00295-X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04300115v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03738604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prevalence and Characteristics of Sleep Apnea in Intensive Care Unit Survivors After SARS-CoV-2 Pneumonia</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Eberst</w:t>
+                <w:t xml:space="preserve">Respiratory support in patients with severe COVID-19 in the International Severe Acute Respiratory and Emerging Infection (ISARIC) COVID-19 study: a prospective, multinational, observational study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Felipe Reyes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fréderic Claudé</w:t>
+                <w:t xml:space="preserve">Srinivas Murthy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Laurent</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurelia Meurisse</w:t>
+                <w:t xml:space="preserve">Esteban Garcia-Gallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Merson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Ibáñez-Prada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature and Science of Sleep</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2147/NSS.S377946⟩</w:t>
+              <w:t xml:space="preserve">Critical Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 26 (1), pp.276. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13054-022-04155-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05097752v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03932306v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role and Perception of Clinical Microbiology and Infectious Diseases Trainees During the COVID-19 Crisis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathan Peiffer-Smadja</w:t>
+                <w:t xml:space="preserve">Persistent Coronavirus Disease 2019 (COVID-19) in an Immunocompromised Host Treated by Severe Acute Respiratory Syndrome Coronavirus 2 (SARS-CoV-2)-Specific Monoclonal Antibodies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Péré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muge Cevik</w:t>
+                <w:t xml:space="preserve">David Veyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katharina Last</w:t>
+                <w:t xml:space="preserve">Ana Berceanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivana Antunović</w:t>
+                <w:t xml:space="preserve">Etienne Daguindau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Future Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 17 (6), pp.411-416. </w:t>
+              <w:t xml:space="preserve">Clinical Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 74 (9), pp.1706-1707. </w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2217/fmb-2021-0129⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/cid/ciab868⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05097767v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04147999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perception and knowledge of pharmacists on Lyme borreliosis</w:t>
               </w:r>
@@ -8248,90 +8248,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olfactory dysfunction in COVID‐19, new insights from a cohort of 353 patients: The ANOSVID study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molka Osman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Bouiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can Tipirdamaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gendrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8376,1233 +8376,1237 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05097756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction to: Surgery and outcome of infective endocarditis in octogenarians: prospective data from the ESC EORP EURO-ENDO registry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Result of one-year, prospective follow-up of intensive care unit survivors after SARS-CoV-2 pneumonia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Eberst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fréderic Claudé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelia Meurisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michal Pazdernik</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Robert Riezebos</w:t>
+                <w:t xml:space="preserve">Pauline Roux-Claudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s15010-022-01883-y⟩</w:t>
+              <w:t xml:space="preserve">Annals of Intensive Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (1), pp.23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13613-022-00997-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04127873v1</w:t>
+                <w:t xml:space="preserve">hal-05097768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">No increased risk of Kaposi sarcoma relapse in patients with controlled HIV‐1 infection after switching protease inhibitor‐based antiretroviral therapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rébecca Lajaunie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Cuzin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Palich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Makinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Firouzé Bani‐sadr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HIV Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 23 (3), pp.301-306. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/hiv.13168⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-03651227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Result of one-year, prospective follow-up of intensive care unit survivors after SARS-CoV-2 pneumonia</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pauline Roux-Claudé</w:t>
+                <w:t xml:space="preserve">Factors Associated with Late Microbiological Documentation of Prosthetic Joint Infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Bohard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Patry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Sergent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Intensive Care</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13613-022-00997-8⟩</w:t>
+              <w:t xml:space="preserve">Future Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 17 (14), pp.1115-1124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2217/fmb-2021-0310⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05097768v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05097754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factors Associated with Late Microbiological Documentation of Prosthetic Joint Infection</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Joël Leroy</w:t>
+                <w:t xml:space="preserve">Premorbid aspirin use is not associated with lower mortality in older inpatients with SARS-CoV-2 pneumonia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Sullerot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Bouiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Laborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Gilis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Fèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Future Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2217/fmb-2021-0310⟩</w:t>
+              <w:t xml:space="preserve">GeroScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 44 (2), pp.573-583. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11357-021-00499-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05097754v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04066290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Premorbid aspirin use is not associated with lower mortality in older inpatients with SARS-CoV-2 pneumonia</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Amélie Fèvre</w:t>
+                <w:t xml:space="preserve">Remdesivir plus standard of care versus standard of care alone for the treatment of patients admitted to hospital with COVID-19 (DisCoVeRy): a phase 3, randomised, controlled, open-label trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Ader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maude Bouscambert-Duchamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya Hites</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Peiffer-Smadja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Poissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GeroScience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11357-021-00499-8⟩</w:t>
+              <w:t xml:space="preserve">The Lancet Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (2), pp.209-221. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1473-3099(21)00485-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04066290v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03812289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remdesivir plus standard of care versus standard of care alone for the treatment of patients admitted to hospital with COVID-19 (DisCoVeRy): a phase 3, randomised, controlled, open-label trial</w:t>
+                <w:t xml:space="preserve">Remdesivir for the Treatment of Hospitalised Patients with COVID-19 (DisCoVeRy): A Randomised, Controlled, Open-Label Trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Ader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maude Bouscambert-Duchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Hites</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Peiffer-Smadja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Poissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S1473-3099(21)00485-0⟩</w:t>
+              <w:t xml:space="preserve">SSRN Electronic Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.209-221. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2139/ssrn.3854628⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03812289v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04119314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ISARIC-COVID-19 dataset: A Prospective, Standardized, Global Dataset of Patients Hospitalized with COVID-19</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Abel</w:t>
+                <w:t xml:space="preserve">Dolutegravir-based dual maintenance regimens combined with lamivudine/emtricitabine or rilpivirine: risk of virological failure in a real-life setting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Deschanvres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Reynes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Lamaury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Palich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Data </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41597-022-01534-9⟩</w:t>
+              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 77 (1), pp.196-204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jac/dkab367⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03830494v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03640621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remdesivir for the Treatment of Hospitalised Patients with COVID-19 (DisCoVeRy): A Randomised, Controlled, Open-Label Trial</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julien Poissy</w:t>
+                <w:t xml:space="preserve">The risk of COVID-19 death is much greater and age dependent with type I IFN autoantibodies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Manry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bastard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Gervais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Le Voyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Rosain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SSRN Electronic Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2139/ssrn.3854628⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 119 (21), pp.349-363. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2200413119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04119314v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03856619v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dolutegravir-based dual maintenance regimens combined with lamivudine/emtricitabine or rilpivirine: risk of virological failure in a real-life setting</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ISARIC-COVID-19 dataset: A Prospective, Standardized, Global Dataset of Patients Hospitalized with COVID-19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Abbas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colin Deschanvres</w:t>
+                <w:t xml:space="preserve">Sheryl Ann Abdukahil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Reynes</w:t>
+                <w:t xml:space="preserve">Nurul Najmee Abdulkadir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Lamaury</w:t>
+                <w:t xml:space="preserve">Ryuzo Abe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Rey</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Romain Palich</w:t>
+                <w:t xml:space="preserve">Laurent Abel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 77 (1), pp.196-204. </w:t>
+              <w:t xml:space="preserve">Scientific Data </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9 (1), pp.454. </w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jac/dkab367⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41597-022-01534-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03640621v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03830494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infective endocarditis in pregnant women without intravenous drug use: a multicentre retrospective case series</w:t>
               </w:r>
@@ -9716,2171 +9720,2171 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03777460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The risk of COVID-19 death is much greater and age dependent with type I IFN autoantibodies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SARS‐CoV‐2 respiratory viral loads and association with clinical and biological features</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Biguenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Bouiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Manry</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jérémie Rosain</w:t>
+                <w:t xml:space="preserve">Solène Marty-Quinternet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Chirouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.2200413119⟩</w:t>
+              <w:t xml:space="preserve">Journal of Medical Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 93 (3), pp.1761-1765. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jmv.26489⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03856619v2</w:t>
+                <w:t xml:space="preserve">hal-03363730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrostatic wipes as simple and reliable methods for influenza virus airborne detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Marty-Quinternet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Puget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Debernardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Magy-Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hospital Infection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 108, pp.15-18. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jhin.2020.10.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03361206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SARS‐CoV‐2 respiratory viral loads and association with clinical and biological features</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The role of infectious disease trainees during the first wave of the COVID-19 pandemic: A national survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Bouiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Catherine Chirouze</w:t>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaud Catho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Le Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Hentzien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Virology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jmv.26489⟩</w:t>
+              <w:t xml:space="preserve">Infectious Diseases Now</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 51 (2), pp.215-217. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.idnow.2020.12.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03363730v1</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03364244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of infectious disease trainees during the first wave of the COVID-19 pandemic: A national survey</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kevin Bouiller</w:t>
+                <w:t xml:space="preserve">COVID-19 symptoms at hospital admission vary with age and sex: results from the ISARIC prospective multinational observational study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheryl Ann Abdukahil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Ait Hssain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes Ait Tamlihat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaud Catho</w:t>
+                <w:t xml:space="preserve">Kazali Enagnon Alidjnou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Le Maréchal</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Maxime Hentzien</w:t>
+                <w:t xml:space="preserve">Carlos Alexandre Antunes de Brito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infectious Diseases Now</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.idnow.2020.12.010⟩</w:t>
+              <w:t xml:space="preserve">Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 49 (5), pp.889-905. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s15010-021-01599-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03364244v1</w:t>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03273644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The value of open-source clinical science in pandemic response: lessons from ISARIC [Comment]</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Abel</w:t>
+                <w:t xml:space="preserve">Interest of Follow-Up Radiological Imaging in Patients with Pyogenic Vertebral Osteomyelitis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Hecquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Verhoeven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Prati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Wendling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S1473-3099(21)00565-X⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (12), pp.2690. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jcm10122690⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-04098113v1</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03363912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact on disease mortality of clinical, biological, and virological characteristics at hospital admission and overtime in COVID‐19 patients</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Soizic Le Mestre</w:t>
+                <w:t xml:space="preserve">An open-label randomized controlled trial of the effect of lopinavir/ritonavir, lopinavir/ritonavir plus IFN-β-1a and hydroxychloroquine in hospitalized patients with COVID-19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Ader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Peiffer-Smadja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Poissy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maude Bouscambert-Duchamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Drifa Belhadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Virology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jmv.26601⟩</w:t>
+              <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 27 (12), pp.1826-1837. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cmi.2021.05.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04121463v1</w:t>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04311708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severe COVID-19 patients exhibit an ILC2 NKG2D+ population in their impaired ILC compartment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandra Gomez-Cadena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Spehner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alejandra Gomez-Cadena</w:t>
+                <w:t xml:space="preserve">Marie Kroemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId423" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Ben Khelil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Bouiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cellular and molecular immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 18 (2), pp.484-486. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41423-020-00596-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03363645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COVID-19 outcomes in patients with inflammatory rheumatic and musculoskeletal diseases treated with rituximab: a cohort study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact on disease mortality of clinical, biological, and virological characteristics at hospital admission and overtime in COVID‐19 patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yazdan Yazdanpanah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alpha Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Avouac</w:t>
+                <w:t xml:space="preserve">Christelle Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Drumez</w:t>
+                <w:t xml:space="preserve">Noémie Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Hachulla</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sophie Georgin-Lavialle</w:t>
+                <w:t xml:space="preserve">Soizic Le Mestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet Rheumatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S2665-9913(21)00059-X⟩</w:t>
+              <w:t xml:space="preserve">Journal of Medical Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 93 (4), pp.2149-2159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jmv.26601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03365306v1</w:t>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04121463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Older adults with SARS‐CoV‐2 infection: Utility of the clinical frailty scale to predict mortality</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anne-Sophie Brunel</w:t>
+                <w:t xml:space="preserve">The value of open-source clinical science in pandemic response: lessons from ISARIC [Comment]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Abbas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheryl Ann Abdukahil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nurul Najmee Abdulkadir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryuzo Abe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Abel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Virology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jmv.26766⟩</w:t>
+              <w:t xml:space="preserve">The Lancet Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (12), pp.1623-1624. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1473-3099(21)00565-X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03363838v1</w:t>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-04098113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epidemiology and risk factors for ureteral stent-associated urinary tract infections in non-transplanted renal patients: a systematic review of the literature</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Romain Pimpie</w:t>
+                <w:t xml:space="preserve">COVID-19 outcomes in patients with inflammatory rheumatic and musculoskeletal diseases treated with rituximab: a cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Avouac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Drumez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Hachulla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaèle Seror</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Georgin-Lavialle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Journal of Urology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00345-021-03693-7⟩</w:t>
+              <w:t xml:space="preserve">The Lancet Rheumatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 3 (6), pp.e419-e426. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S2665-9913(21)00059-X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04957538v1</w:t>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03365306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interest of Follow-Up Radiological Imaging in Patients with Pyogenic Vertebral Osteomyelitis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Older adults with SARS‐CoV‐2 infection: Utility of the clinical frailty scale to predict mortality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Gilis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ninon Chagrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Koeberle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Hecquet</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Daniel Wendling</w:t>
+                <w:t xml:space="preserve">Thomas Tannou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jcm10122690⟩</w:t>
+              <w:t xml:space="preserve">Journal of Medical Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 93 (4), pp.2453-2460. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jmv.26766⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03363912v1</w:t>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03363838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An open-label randomized controlled trial of the effect of lopinavir/ritonavir, lopinavir/ritonavir plus IFN-β-1a and hydroxychloroquine in hospitalized patients with COVID-19</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Drifa Belhadi</w:t>
+                <w:t xml:space="preserve">BNT162b2 Messenger RNA Vaccination Did Not Prevent an Outbreak of Severe Acute Respiratory Syndrome Coronavirus 2 Variant 501Y.V2 in an Elderly Nursing Home but Reduced Transmission and Disease Severity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Guilpain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Bouiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Chirouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melissa N'Debi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cmi.2021.05.020⟩</w:t>
+              <w:t xml:space="preserve">Clinical Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/cid/ciab446⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04311708v1</w:t>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03364251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COVID-19 symptoms at hospital admission vary with age and sex: results from the ISARIC prospective multinational observational study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sheryl Ann Abdukahil</w:t>
+                <w:t xml:space="preserve">Epidemiology and risk factors for ureteral stent-associated urinary tract infections in non-transplanted renal patients: a systematic review of the literature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Bey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Bouiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Le Goux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Ait Hssain</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Carlos Alexandre Antunes de Brito</w:t>
+                <w:t xml:space="preserve">Romain Pimpie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s15010-021-01599-5⟩</w:t>
+              <w:t xml:space="preserve">World Journal of Urology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00345-021-03693-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03273644v1</w:t>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03364919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BNT162b2 Messenger RNA Vaccination Did Not Prevent an Outbreak of Severe Acute Respiratory Syndrome Coronavirus 2 Variant 501Y.V2 in an Elderly Nursing Home but Reduced Transmission and Disease Severity</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Kevin Bouiller</w:t>
+                <w:t xml:space="preserve">Patients with history of covid-19 had more side effects after the first dose of covid-19 vaccine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Tissot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Bozon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Rosolen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Chirouze</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Melissa N'Debi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/cid/ciab446⟩</w:t>
+              <w:t xml:space="preserve">Vaccine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 39 (36), pp.5087-5090. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.vaccine.2021.07.047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03364251v1</w:t>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03364254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epidemiology and risk factors for ureteral stent-associated urinary tract infections in non-transplanted renal patients: a systematic review of the literature</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elsa Bey</w:t>
+                <w:t xml:space="preserve">Study of the SARS-CoV-2-specific immune T-cell responses in COVID-19-positive cancer patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Mansi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Spehner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Daguindau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Bouiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Romain Pimpie</w:t>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamadi Almotlak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Journal of Urology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00345-021-03693-7⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 150, pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejca.2021.03.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03364919v1</w:t>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03364202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patients with history of covid-19 had more side effects after the first dose of covid-19 vaccine</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne-Sophie Brunel</w:t>
+                <w:t xml:space="preserve">No barrier to care, yet disparities in the HIV care continuum in France: a nationwide population study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Cuzin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Allavena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Bozon</w:t>
+                <w:t xml:space="preserve">Laurent Cotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Delpierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Rosolen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Catherine Chirouze</w:t>
+                <w:t xml:space="preserve">Thomas Huleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vaccine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 39 (36), pp.5087-5090. </w:t>
+              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 76 (6), pp.1573-1579. </w:t>
             </w:r>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.vaccine.2021.07.047⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jac/dkab061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03364254v1</w:t>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03365008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methodological Quality Assessment with the AGREE II Scale and a Comparison of European and American Guidelines for the Treatment of Lyme Borreliosis: A Systematic Review</w:t>
               </w:r>
@@ -11994,6888 +11998,6620 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03364192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">No barrier to care, yet disparities in the HIV care continuum in France: a nationwide population study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Clotilde Allavena</w:t>
+                <w:t xml:space="preserve">Post-COVID-19 Syndrome: Nine Months after SARS-CoV-2 Infection in a Cohort of 354 Patients: Data from the First Wave of COVID-19 in Nord Franche-Comté Hospital, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souheil Zayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Cotte</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cyrille Delpierre</w:t>
+                <w:t xml:space="preserve">Hajer Zahra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Huleux</w:t>
+                <w:t xml:space="preserve">Pierre-Yves Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Can Tipirdamaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 76 (6), pp.1573-1579. </w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (8), pp.1719. </w:t>
             </w:r>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jac/dkab061⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms9081719⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03365008v1</w:t>
+                <w:t xml:space="preserve">hal-03364379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the SARS-CoV-2-specific immune T-cell responses in COVID-19-positive cancer patients</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Recommendations of the AFU Infectious Diseases Committee on the prevention, diagnosis and treatment of infections of endo-ureteral equipment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Bey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Bouiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Pimpie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Le Goux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Mansi</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Hamadi Almotlak</w:t>
+                <w:t xml:space="preserve">J. Tourret-Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejca.2021.03.033⟩</w:t>
+              <w:t xml:space="preserve">Progrès en Urologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 31 (10), pp.557-575. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.purol.2021.02.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03364202v1</w:t>
+                <w:t xml:space="preserve">hal-03364411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recommendations of the AFU Infectious Diseases Committee on the prevention, diagnosis and treatment of infections of endo-ureteral equipment</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Constance Le Goux</w:t>
+                <w:t xml:space="preserve">COVID-19 patients display distinct SARS-CoV-2 specific T-cell responses according to disease severity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Kroemer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Spehner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Vettoretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Tourret-Arnaud</w:t>
+                <w:t xml:space="preserve">Adeline Bouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Eberst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progrès en Urologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 31 (10), pp.557-575. </w:t>
+              <w:t xml:space="preserve">Journal of Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 82 (2), pp.282-327. </w:t>
             </w:r>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.purol.2021.02.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jinf.2020.08.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03364411v1</w:t>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03361189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Post-COVID-19 Syndrome: Nine Months after SARS-CoV-2 Infection in a Cohort of 354 Patients: Data from the First Wave of COVID-19 in Nord Franche-Comté Hospital, France</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modeling SARS-CoV-2 viral kinetics and association with mortality in hospitalized patients from the French COVID cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hajer Zahra</w:t>
+                <w:t xml:space="preserve">Nadège Néant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Yves Royer</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Julien Mercier</w:t>
+                <w:t xml:space="preserve">Guillaume Lingas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Le Hingrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jade Ghosn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilka Engelmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/microorganisms9081719⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 118 (8), pp.e2017962118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2017962118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03364379v1</w:t>
+                <w:t xml:space="preserve">hal-03364267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling SARS-CoV-2 viral kinetics and association with mortality in hospitalized patients from the French COVID cohort</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Human Infection of Methicillin-Susceptible Staphylococcus aureus CC398: A Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Bouiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Hocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Chirouze</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.2017962118⟩</w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (11), pp.1737. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms8111737⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03364267v1</w:t>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03037830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COVID-19 patients display distinct SARS-CoV-2 specific T-cell responses according to disease severity</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurie Spehner</w:t>
+                <w:t xml:space="preserve">Unconventional diagnostic tests for Lyme borreliosis: a systematic review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Raffetin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Saunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Vettoretti</w:t>
+                <w:t xml:space="preserve">K. Bouiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adeline Bouard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Eberst</w:t>
+                <w:t xml:space="preserve">P. Caraux-Paz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Eldin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Infection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jinf.2020.08.036⟩</w:t>
+              <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 26 (1), pp.51-59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cmi.2019.06.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId495" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03361189v1</w:t>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02559165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human Infection of Methicillin-Susceptible Staphylococcus aureus CC398: A Review</w:t>
+                <w:t xml:space="preserve">Epidemiology and risk factors of Staphylococcus aureus CC398 bone and joint infections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Bouiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Hocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlene Sauget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bertrand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Didier Hocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Chirouze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BMC Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20 (1), pp.384. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12879-020-05098-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/microorganisms8111737⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03037830v1</w:t>
+                <w:t xml:space="preserve">hal-03040589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unconventional diagnostic tests for Lyme borreliosis: a systematic review</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Saunier</w:t>
+                <w:t xml:space="preserve">Perceptions of French healthcare students of vaccines and the impact of conducting an intervention in health promotion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Lepiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Bouiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Slekovec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Bouiller</w:t>
+                <w:t xml:space="preserve">Dominique Millot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Caraux-Paz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Eldin</w:t>
+                <w:t xml:space="preserve">Nathalie Mazué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cmi.2019.06.033⟩</w:t>
+              <w:t xml:space="preserve">Vaccine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 38 (43), pp.6794-6799. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.vaccine.2020.08.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId501" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02559165v1</w:t>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03045632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Number, type and cost of microbiological tests during HIV Pre-Exposure Prophylaxis: The experience of a French hospital</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Morgat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Bouiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Morgat</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">J.B. Vuillemenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Puget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Marty-Quinternet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médecine et Maladies Infectieuses (1971-2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.medmal.2020.10.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03064676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unconventional diagnostic tests for Lyme borreliosis: a systematic review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Raffetin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Saunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Bouiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Caraux-Paz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Eldin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 26 (1), pp.51-59. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cmi.2019.06.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04311778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HHV8 inflammatory cytokine syndrome mimicking septic shock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Winiszewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Winiszewski</w:t>
+                <w:t xml:space="preserve">E. Daguindau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Daguindau</w:t>
+                <w:t xml:space="preserve">C. Chaignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Chaignat</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Bouiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médecine et Maladies Infectieuses (1971-2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 50 (3), pp.300-302. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.medmal.2019.09.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02559034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COVID-19 as a cause of immune thrombocytopenia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Humbert</w:t>
+                <w:t xml:space="preserve">J. Razanamahery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Razanamahery</w:t>
+                <w:t xml:space="preserve">C. Payet-Revest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Bouiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId522" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chirouze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médecine et Maladies Infectieuses (1971-2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 50 (5), pp.459-460. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.medmal.2020.05.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03066366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utility of CT scan in patients with initial negative PCR for SARS-CoV2: a report of three cases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Bouiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Humbert</w:t>
+                <w:t xml:space="preserve">Camille Payet-Revest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId527" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Mareshal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Infection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 48 (6), pp.945-948. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s15010-020-01467-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03068371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kaposi sarcoma among people living with HIV in the French DAT ’ AIDS cohort between 2010 and 2015</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Severity of COVID-19 and survival in patients with rheumatic and inflammatory diseases: data from the French RMD COVID-19 cohort of 694 patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Aeschlimann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Poizot-Martin</w:t>
+                <w:t xml:space="preserve">Nassim Ait-Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Obry-Roguet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claudine Duvivier</w:t>
+                <w:t xml:space="preserve">Jean-David Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Lions</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Huleux</w:t>
+                <w:t xml:space="preserve">Didier Alcais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Allanore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Academy of Dermatology and Venereology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jdv.16204⟩</w:t>
+              <w:t xml:space="preserve">Annals of the Rheumatic Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.annrheumdis-2020-218310. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/annrheumdis-2020-218310⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId530" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03198175v1</w:t>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03105409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Severity of COVID-19 and survival in patients with rheumatic and inflammatory diseases: data from the French RMD COVID-19 cohort of 694 patients</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kaposi sarcoma among people living with HIV in the French DAT ’ AIDS cohort between 2010 and 2015</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nassim Ait-Abdallah</w:t>
+                <w:t xml:space="preserve">Isabelle Poizot-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-David Albert</w:t>
+                <w:t xml:space="preserve">Véronique Obry-Roguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Duvivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Alcais</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yannick Allanore</w:t>
+                <w:t xml:space="preserve">Caroline Lions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Huleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of the Rheumatic Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/annrheumdis-2020-218310⟩</w:t>
+              <w:t xml:space="preserve">Journal of the European Academy of Dermatology and Venereology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 34 (5), pp.1065 - 1073. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jdv.16204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId535" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03105409v1</w:t>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03198175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epidemiology and risk factors of Staphylococcus aureus CC398 bone and joint infections</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Didier Hocquet</w:t>
+                <w:t xml:space="preserve">COVID-19 outbreak: organisation of a geriatric assessment and coordination unit. A French example</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Koeberle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Tannou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Bouiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marlene Sauget</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nicolas Becoulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Outrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12879-020-05098-0⟩</w:t>
+              <w:t xml:space="preserve">Age and Ageing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 49 (4), pp.516-522. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ageing/afaa092⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId542" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03040589v1</w:t>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03066225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perceptions of French healthcare students of vaccines and the impact of conducting an intervention in health promotion</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Spread of clonal linezolid-resistant Staphylococcus epidermidis in an intensive care unit associated with linezolid exposure.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Bouiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Mazué</w:t>
+                <w:t xml:space="preserve">Dejan Ilic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Henry Wicky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Cholley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Chirouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vaccine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.vaccine.2020.08.036⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Clinical Microbiology and Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10096-020-03842-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId545" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03045632v1</w:t>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02540788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spread of clonal linezolid-resistant Staphylococcus epidermidis in an intensive care unit associated with linezolid exposure.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Clinical recurrences of COVID-19 symptoms after recovery: Viral relapse, reinfection or inflammatory rebound?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Cholley</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Catherine Chirouze</w:t>
+                <w:t xml:space="preserve">Marie Gousseff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Penot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Gallay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Batisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Benech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Clinical Microbiology and Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10096-020-03842-7⟩</w:t>
+              <w:t xml:space="preserve">Journal of Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 81 (5), pp.816-846. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jinf.2020.06.073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId549" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02540788v1</w:t>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03080302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COVID-19 outbreak: organisation of a geriatric assessment and coordination unit. A French example</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Vitiligo under anti–programmed cell death-1 therapy is associated with increased survival in melanoma patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlée Nardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Jeand'Heur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Bouiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId556" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Justin Outrey</w:t>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Blanche Valnet-Rabier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Dresco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Age and Ageing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of The American Academy of Dermatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 82 (3), pp.770-772. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaad.2019.11.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/ageing/afaa092⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03066225v1</w:t>
+                <w:t xml:space="preserve">hal-02559044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinical recurrences of COVID-19 symptoms after recovery: Viral relapse, reinfection or inflammatory rebound?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pauline Penot</w:t>
+                <w:t xml:space="preserve">Sacroiliitis in a patient with Rosai-Dorfman disease: new bone location or overlap with axial spondylarthritis?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Razanamahery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Gallay</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Benech</w:t>
+                <w:t xml:space="preserve">Flora Dresco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Francois Emile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Verhoeven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Paiule Algros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Infection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jinf.2020.06.073⟩</w:t>
+              <w:t xml:space="preserve">Rheumatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/rheumatology/kez675⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId559" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03080302v1</w:t>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02559066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vitiligo under anti–programmed cell death-1 therapy is associated with increased survival in melanoma patients</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experience abroad and participation in ESCMID educational activities: results from a survey among French infectious diseases specialists in training</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flora Dresco</w:t>
+                <w:t xml:space="preserve">G. Catho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Peiffer-Smadja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Osei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Le Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The American Academy of Dermatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jaad.2019.11.017⟩</w:t>
+              <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 26 (3), pp.388-390. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cmi.2019.10.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId566" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02559044v1</w:t>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02561902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sacroiliitis in a patient with Rosai-Dorfman disease: new bone location or overlap with axial spondylarthritis?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie Paiule Algros</w:t>
+                <w:t xml:space="preserve">Elevated D-dimers and lack of anticoagulation predict PE in severe COVID-19 patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Mouhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Besutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Bouiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Grillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Monnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rheumatology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Respiratory Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 56 (4), pp.2001811. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1183/13993003.01811-2020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/rheumatology/kez675⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02559066v1</w:t>
+                <w:t xml:space="preserve">hal-03494876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experience abroad and participation in ESCMID educational activities: results from a survey among French infectious diseases specialists in training</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Le Maréchal</w:t>
+                <w:t xml:space="preserve">Does type of immunosupression influence the course of Covid-19 infection?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Razanamahery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Soumagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.S. Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Lepiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cmi.2019.10.026⟩</w:t>
+              <w:t xml:space="preserve">Journal of Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 81 (2), pp.e132-e135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId586" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jinf.2020.05.075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId577" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02561902v1</w:t>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03056831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId584" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elevated D-dimers and lack of anticoagulation predict PE in severe COVID-19 patients</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Franck Grillet</w:t>
+                <w:t xml:space="preserve">Incidence of diabetes in HIV-infected patients treated with first-line integrase strand transfer inhibitors: a French multicentre retrospective study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Ursenbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Monnin</w:t>
+                <w:t xml:space="preserve">Vincent Max</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId590" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Firouzé Bani-Sadr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Gagneux-Brunon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Respiratory Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1183/13993003.01811-2020⟩</w:t>
+              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 75 (11), pp.3344-3348. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId591" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jac/dkaa330⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId584" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03494876v1</w:t>
+            <w:hyperlink r:id="rId587" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03253490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId590" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does type of immunosupression influence the course of Covid-19 infection?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId521" w:history="1">
+                <w:t xml:space="preserve">Predictive factors of poor outcomes in the COVID-19 epidemic: Consider the inflammatory response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Razanamahery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId591" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Malinowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId592" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.S. Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId593" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Lepiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Infection</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 81 (2), pp.e132-e135. </w:t>
+              <w:t xml:space="preserve">Médecine et Maladies Infectieuses (1971-2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 50 (7), pp.625-627. </w:t>
             </w:r>
             <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jinf.2020.05.075⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.medmal.2020.04.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId590" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03056831v1</w:t>
+            <w:hyperlink r:id="rId592" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03068250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictive factors of poor outcomes in the COVID-19 epidemic: Consider the inflammatory response</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Re: ‘Microbiological epidemiology depending on time to occurrence of prosthetic joint infection’ by Triffault-Fillit et al.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Malinowski</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Q. Lepiller</w:t>
+                <w:t xml:space="preserve">L. Bohard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId597" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivania Patry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId598" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Sergent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId599" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chirouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine et Maladies Infectieuses (1971-2020)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.medmal.2020.04.016⟩</w:t>
+              <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 26 (2), pp.260-261. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId600" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cmi.2019.08.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03068250v1</w:t>
+                <w:t xml:space="preserve">hal-02545557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId598" w:history="1">
+            <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Re: ‘Microbiological epidemiology depending on time to occurrence of prosthetic joint infection’ by Triffault-Fillit et al.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Review of European and American guidelines for the diagnosis of Lyme borreliosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Leroy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Chirouze</w:t>
+                <w:t xml:space="preserve">Carole Eldin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Raffetin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Bouiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Hansmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France Roblot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 26 (2), pp.260-261. </w:t>
+              <w:t xml:space="preserve">Médecine et Maladies Infectieuses (1971-2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 49 (2), pp.121-132. </w:t>
             </w:r>
             <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cmi.2019.08.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.medmal.2018.11.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId598" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02545557v1</w:t>
+            <w:hyperlink r:id="rId601" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02559190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incidence of diabetes in HIV-infected patients treated with first-line integrase strand transfer inhibitors: a French multicentre retrospective study</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Risk factors and clinical characteristics of patients with nosocomial influenza A infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Naudion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Lepiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Bouiller</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jac/dkaa330⟩</w:t>
+              <w:t xml:space="preserve">Journal of Medical Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId605" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jmv.25652⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03253490v1</w:t>
+                <w:t xml:space="preserve">hal-02559053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId609" w:history="1">
+            <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Missed opportunities of HIV pre-exposure prophylaxis in France: a retrospective analysis in the French DAT’AIDS cohort</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Gagneux-Brugnon</w:t>
+                <w:t xml:space="preserve">Lyme borreliosis and other tick-borne diseases. Guidelines from the French scientific societies (II). Biological diagnosis, treatment, persistent symptoms after documented or suspected Lyme borreliosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId607" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Jaulhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Saunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId608" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Caumes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Bouiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId609" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Gehanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12879-019-3915-5⟩</w:t>
+              <w:t xml:space="preserve">Médecine et Maladies Infectieuses (1971-2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 49 (5), pp.335-346. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId610" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.medmal.2019.05.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId609" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02202222v1</w:t>
+            <w:hyperlink r:id="rId606" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02181643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId616" w:history="1">
+            <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk factors and clinical characteristics of patients with nosocomial influenza A infection</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Missed opportunities of HIV pre-exposure prophylaxis in France: a retrospective analysis in the French DAT’AIDS cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId612" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId613" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Cabras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId614" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Cotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId615" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Huleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId616" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gagneux-Brugnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Virology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, </w:t>
+              <w:t xml:space="preserve">BMC Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (1), pp.278. </w:t>
             </w:r>
             <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jmv.25652⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12879-019-3915-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId616" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02559053v1</w:t>
+            <w:hyperlink r:id="rId611" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02202222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lyme borreliosis and other tick-borne diseases. Guidelines from the French scientific societies (II). Biological diagnosis, treatment, persistent symptoms after documented or suspected Lyme borreliosis</w:t>
+                <w:t xml:space="preserve">Efficacy and survival of biologic agents in psoriasis: a practical real-life 12-year experience in a French dermatology department</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Jaulhac</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Saunier</w:t>
+                <w:t xml:space="preserve">Hélène Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Bouiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Caumes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">K. Bouiller</w:t>
+                <w:t xml:space="preserve">Eve Puzenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.F. Gehanno</w:t>
+                <w:t xml:space="preserve">Elise Deveza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId622" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine et Maladies Infectieuses (1971-2020)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.medmal.2019.05.001⟩</w:t>
+              <w:t xml:space="preserve">Journal of Dermatological Treatment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 30 (6), pp.540-544. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId623" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09546634.2018.1480746⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02181643v1</w:t>
+                <w:t xml:space="preserve">hal-02559200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId623" w:history="1">
+            <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review of European and American guidelines for the diagnosis of Lyme borreliosis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">France Roblot</w:t>
+                <w:t xml:space="preserve">Lyme borreliosis and other tick-borne diseases. Guidelines from the French Scientific Societies (I) prevention, epidemiology, diagnosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId625" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Figoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId626" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Chirouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId627" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Hansmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId628" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Lemogne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId629" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Hentgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médecine et Maladies Infectieuses (1971-2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 49 (2), pp.121-132. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.medmal.2018.11.011⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 49 (5), pp.318-334. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId630" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.medmal.2019.04.381⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId623" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02559190v1</w:t>
+            <w:hyperlink r:id="rId624" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02153620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId626" w:history="1">
+            <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large-vessel vasculitis diagnosed between 50 and 60 years: Case-control study based on 183 cases and 183 controls aged over 60 years</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Consultation for Presumed Lyme Borreliosis: The Need for Multidisciplinary Management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Bouiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId632" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Klopfenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Chirouze</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Autoimmunity Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.autrev.2019.05.008⟩</w:t>
+              <w:t xml:space="preserve">Clinical Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 68 (11), pp.1974-1974. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId633" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/cid/ciy994⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId626" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02561905v1</w:t>
+            <w:hyperlink r:id="rId631" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02548836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId633" w:history="1">
+            <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lyme borreliosis and other tick-borne diseases. Guidelines from the French Scientific Societies (I) prevention, epidemiology, diagnosis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Erratum à « Borréliose de Lyme et autres maladies vectorielles à tiques. Recommandations des sociétés savantes françaises » [Med. Mal. Infect. 49 (2019) 296–317]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Chirouze</w:t>
+                <w:t xml:space="preserve">X. Gocko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y Hansmann</w:t>
+                <w:t xml:space="preserve">C. Lenormand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Lemogne</w:t>
+                <w:t xml:space="preserve">C. Lemogne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Bouiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V Hentgen</w:t>
+                <w:t xml:space="preserve">J.-F. Gehanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médecine et Maladies Infectieuses (1971-2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 49 (5), pp.318-334. </w:t>
+              <w:t xml:space="preserve">, 2019, 49 (7), pp.558-559. </w:t>
             </w:r>
             <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.medmal.2019.04.381⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.medmal.2019.08.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId633" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02153620v1</w:t>
+            <w:hyperlink r:id="rId634" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02549125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacy and survival of biologic agents in psoriasis: a practical real-life 12-year experience in a French dermatology department</w:t>
+                <w:t xml:space="preserve">Large-vessel vasculitis diagnosed between 50 and 60 years: Case-control study based on 183 cases and 183 controls aged over 60 years</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Roche</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kévin Bouiller</w:t>
+                <w:t xml:space="preserve">Laure Delaval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eve Puzenat</w:t>
+                <w:t xml:space="preserve">Aurélie Daumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Deveza</w:t>
+                <w:t xml:space="preserve">Maxime Samson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blandine Roche</w:t>
+                <w:t xml:space="preserve">Mikael Ebbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId645" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert de Boysson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dermatological Treatment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09546634.2018.1480746⟩</w:t>
+              <w:t xml:space="preserve">Autoimmunity Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 18 (7), pp.714-720. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId646" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.autrev.2019.05.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02559200v1</w:t>
+                <w:t xml:space="preserve">hal-02561905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId646" w:history="1">
+            <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erratum à « Borréliose de Lyme et autres maladies vectorielles à tiques. Recommandations des sociétés savantes françaises » [Med. Mal. Infect. 49 (2019) 296–317]</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Functional signs in patients consulting for presumed Lyme borreliosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Lenormand</w:t>
+                <w:t xml:space="preserve">M. Voitey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Bouiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chirouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Lemogne</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">K. Bouiller</w:t>
+                <w:t xml:space="preserve">D. Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-F. Gehanno</w:t>
+                <w:t xml:space="preserve">F. Bozon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médecine et Maladies Infectieuses (1971-2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 49 (7), pp.558-559. </w:t>
+              <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.medmal.2019.08.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.medmal.2019.10.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId646" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02549125v1</w:t>
+            <w:hyperlink r:id="rId647" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02545537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consultation for Presumed Lyme Borreliosis: The Need for Multidisciplinary Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kévin Bouiller</w:t>
+                <w:t xml:space="preserve">Integrase strand transfer inhibitors and neuropsychiatric adverse events in a large prospective cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Cuzin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Pugliese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Klopfenstein</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christine Katlama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId590" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Firouzé Bani-Sadr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId654" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Ferry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/cid/ciy994⟩</w:t>
+              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 74 (3), pp.754-760. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId655" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jac/dky497⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02548836v1</w:t>
+                <w:t xml:space="preserve">hal-02559224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId655" w:history="1">
+            <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrase strand transfer inhibitors and neuropsychiatric adverse events in a large prospective cohort</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lyme borreliosis: evidence-based data useful for primary care</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tristan Ferry</w:t>
+                <w:t xml:space="preserve">Gocko Xavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId658" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Partouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId659" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Lemogne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId660" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Lenormand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Bouiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve"> Exercer. La revue francophone de médecine générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId655" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02559224v1</w:t>
+            <w:hyperlink r:id="rId656" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03498780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId659" w:history="1">
+            <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional signs in patients consulting for presumed Lyme borreliosis</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Higher rates of HBsAg clearance with tenofovir-containing therapy in HBV/HIV co-infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Bozon</w:t>
+                <w:t xml:space="preserve">Pierre Gantner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Allavena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId590" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Firouzé Bani-Sadr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Huleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine et Maladies Infectieuses (1971-2020)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14 (4), pp.e0215464. </w:t>
             </w:r>
             <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.medmal.2019.10.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0215464⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId659" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02545537v1</w:t>
+            <w:hyperlink r:id="rId661" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02110275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId664" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Higher rates of HBsAg clearance with tenofovir-containing therapy in HBV/HIV co-infection</w:t>
+                <w:t xml:space="preserve">Lyme borreliosis and other tick-borne diseases. Guidelines from the French scientific societies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Gantner</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Thomas Huleux</w:t>
+                <w:t xml:space="preserve">X Gocko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId666" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Lenormand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId628" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Lemogne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId667" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Bouiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId668" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-F Gehanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0215464⟩</w:t>
+              <w:t xml:space="preserve">Médecine et Maladies Infectieuses (1971-2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 49 (5), pp.296-317. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId669" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.medmal.2019.05.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId664" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02110275v1</w:t>
+                <w:t xml:space="preserve">hal-02179385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId667" w:history="1">
+            <w:hyperlink r:id="rId670" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lyme borreliosis: evidence-based data useful for primary care</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Increasing incidence of bloodstream infections due to Staphylococcus aureus clonal complex 398 in a French hospital between 2010 and 2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId671" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cedric Lenormand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kevin Bouiller</w:t>
+                <w:t xml:space="preserve">Marlène Sauget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Bouiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId672" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId673" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Chagrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Cholley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Exercer. La revue francophone de médecine générale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Clinical Microbiology and Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId674" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10096-019-03653-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId667" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03498780v1</w:t>
+            <w:hyperlink r:id="rId670" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02315676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId672" w:history="1">
+            <w:hyperlink r:id="rId675" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lyme borreliosis and other tick-borne diseases. Guidelines from the French scientific societies</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">K Bouiller</w:t>
+                <w:t xml:space="preserve">[Acute soft-tissue infection (abscess, whitlow, phlegmon of tendon sheaths)].</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Bouiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId676" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J-F Gehanno</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gauthier Menu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId677" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Menez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Chirouze</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine et Maladies Infectieuses (1971-2020)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue du Praticien (La)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 68 (5), pp.e181-e188</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId672" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02179385v1</w:t>
+            <w:hyperlink r:id="rId675" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02545460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId678" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increasing incidence of bloodstream infections due to Staphylococcus aureus clonal complex 398 in a French hospital between 2010 and 2017</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">No effect of vancomycin MIC ≥ 1.5 mg/L on treatment outcome in methicillin-susceptible Staphylococcus aureus bacteraemia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Bouiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Laborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId679" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marlène Sauget</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kévin Bouiller</w:t>
+                <w:t xml:space="preserve">Serge Ludwig Aho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Hocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId680" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Richard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pascal Cholley</w:t>
+                <w:t xml:space="preserve">André Pechinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Clinical Microbiology and Infectious Diseases</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Antimicrobial Agents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 51 (5), pp.721 - 726. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId681" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijantimicag.2017.12.028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId682" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10096-019-03653-5⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId678" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02315676v1</w:t>
+                <w:t xml:space="preserve">hal-01812627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId683" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Acute soft-tissue infection (abscess, whitlow, phlegmon of tendon sheaths)].</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kévin Bouiller</w:t>
+                <w:t xml:space="preserve">Hepatitis C virus incidence in HIV-infected and in preexposure prophylaxis (PrEP)-using men having sex with men</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId684" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gauthier Menu</w:t>
+                <w:t xml:space="preserve">Eric Cua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Reynes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId685" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Menez</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">François Raffi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue du Praticien (La)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Liver International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Epub ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId686" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/liv.13922⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId683" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02545460v1</w:t>
+                <w:t xml:space="preserve">inserm-01869902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId686" w:history="1">
+            <w:hyperlink r:id="rId687" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">No effect of vancomycin MIC ≥ 1.5 mg/L on treatment outcome in methicillin-susceptible Staphylococcus aureus bacteraemia</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Cardiac Shock Revealing Systemic Lupus Erythematosus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Bouiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Didier Hocquet</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Naudion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId688" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Pechinot</w:t>
+                <w:t xml:space="preserve">Helder Gil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId689" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Meaux-Ruault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Antimicrobial Agents</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijantimicag.2017.12.028⟩</w:t>
+              <w:t xml:space="preserve">Circulation. Heart failure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11 (7), pp.e005159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId690" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/CIRCHEARTFAILURE.118.005159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId690" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01812627v1</w:t>
+            <w:hyperlink r:id="rId687" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02559196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId691" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hepatitis C virus incidence in HIV-infected and in preexposure prophylaxis (PrEP)-using men having sex with men</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Which non-carbapenem antibiotics are active against extended-spectrum β-lactamase-producing Enterobacteriaceae?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId692" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Cua</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jacques Reynes</w:t>
+                <w:t xml:space="preserve">Hélène Bouxom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId693" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Raffi</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Damien Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Bouiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Hocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Liver International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Epub ahead of print. </w:t>
+              <w:t xml:space="preserve">International Journal of Antimicrobial Agents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 52 (1), pp.100-103. </w:t>
             </w:r>
             <w:hyperlink r:id="rId694" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/liv.13922⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijantimicag.2018.03.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId691" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-01869902v1</w:t>
+                <w:t xml:space="preserve">hal-01812635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId695" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cardiac Shock Revealing Systemic Lupus Erythematosus</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Candidose chronique disséminée chez une femme de 85 ans dénutrie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId696" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helder Gil</w:t>
+                <w:t xml:space="preserve">T. Tannou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId697" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadine Meaux-Ruault</w:t>
+                <w:t xml:space="preserve">S. Koeberle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Bouiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId698" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId699" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.-P. Bellanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Circulation. Heart failure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1161/CIRCHEARTFAILURE.118.005159⟩</w:t>
+              <w:t xml:space="preserve">Médecine et Maladies Infectieuses (1971-2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 47 (5), pp.361-363. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId700" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.medmal.2017.04.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId695" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02559196v1</w:t>
+                <w:t xml:space="preserve">hal-02531237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId699" w:history="1">
+            <w:hyperlink r:id="rId701" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Which non-carbapenem antibiotics are active against extended-spectrum β-lactamase-producing Enterobacteriaceae?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId700" w:history="1">
+                <w:t xml:space="preserve">Association between Pseudomonas aeruginosa positive water samples and healthcare-associated cases: nine-year study at one university hospital</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId692" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bouxom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId701" w:history="1">
+            <w:hyperlink r:id="rId693" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Bouiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Hocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bertrand</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Antimicrobial Agents</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 52 (1), pp.100-103. </w:t>
+              <w:t xml:space="preserve">Journal of Hospital Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 96 (3), pp.238 - 243. </w:t>
             </w:r>
             <w:hyperlink r:id="rId702" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijantimicag.2018.03.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jhin.2016.12.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId699" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01812635v1</w:t>
+            <w:hyperlink r:id="rId703" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId701" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01863884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId703" w:history="1">
+            <w:hyperlink r:id="rId704" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Candidose chronique disséminée chez une femme de 85 ans dénutrie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">T. Tannou</w:t>
+                <w:t xml:space="preserve">Clonal complex 398 methicillin-susceptible Staphylococcus aureus bloodstream infections are associated with high mortality.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId667" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Bouiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId705" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Koeberle</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">K. Bouiller</w:t>
+                <w:t xml:space="preserve">H Gbaguidi-Haore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId706" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Moreau</w:t>
+                <w:t xml:space="preserve">D Hocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId707" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.-P. Bellanger</w:t>
+                <w:t xml:space="preserve">P Cholley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId708" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine et Maladies Infectieuses (1971-2020)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId703" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02531237v1</w:t>
+            <w:hyperlink r:id="rId704" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01306032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId709" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association between Pseudomonas aeruginosa positive water samples and healthcare-associated cases: nine-year study at one university hospital</w:t>
-[...82 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 96 (3), pp.238 - 243. </w:t>
+                <w:t xml:space="preserve">PADS 1-04 - Absence d’association entre CMI à la vancomycine et mortalité dans les bactériémies à Staphylococcus aureus.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Bouiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId710" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhin.2016.12.007⟩</w:t>
-[...11 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">C. Laborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId711" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...26 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">X. Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId712" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...176 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Piroth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chirouze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médecine et Maladies Infectieuses (1971-2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 46 (4), pp.89. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId721" w:history="1">
+            <w:hyperlink r:id="rId713" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0399-077X(16)30475-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId722" w:history="1">
+            <w:hyperlink r:id="rId714" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId717" w:history="1">
+            <w:hyperlink r:id="rId709" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02552439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18885,168 +18621,168 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId723" w:history="1">
+            <w:hyperlink r:id="rId715" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent exposure to linezolid is strongly associated with the isolation of linezolid-resistant coagulase-negative staphylococci in patients with related infection or colonisation: a case–control study in an intensive care unit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Bouiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId724" w:history="1">
+            <w:hyperlink r:id="rId716" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId725" w:history="1">
+            <w:hyperlink r:id="rId717" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bruyère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId726" w:history="1">
+            <w:hyperlink r:id="rId718" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Toitot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId727" w:history="1">
+            <w:hyperlink r:id="rId719" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Prin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017, pp.693 - 694. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId728" w:history="1">
+            <w:hyperlink r:id="rId720" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijantimicag.2017.08.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId729" w:history="1">
+            <w:hyperlink r:id="rId721" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId723" w:history="1">
+            <w:hyperlink r:id="rId715" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01660831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -19056,519 +18792,519 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId730" w:history="1">
+            <w:hyperlink r:id="rId722" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The uncemented Avenir® stem covered with hydroxyapatite in a septic environment in the revision of infected total hip arthroplasty : a report on 40 cases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId731" w:history="1">
+            <w:hyperlink r:id="rId723" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId732" w:history="1">
+            <w:hyperlink r:id="rId724" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zouhair Aouzal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId733" w:history="1">
+            <w:hyperlink r:id="rId725" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Pauline Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Bouiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId730" w:history="1">
+            <w:hyperlink r:id="rId722" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03769914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId734" w:history="1">
+            <w:hyperlink r:id="rId726" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La tige Avenir® non cimentée recouverte d'hydroxyapatite en milieu septique dans la reprise de prothèse totale de hanche infectée : à propos de 40 cas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId731" w:history="1">
+            <w:hyperlink r:id="rId723" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId732" w:history="1">
+            <w:hyperlink r:id="rId724" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zouhair Aouzal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId733" w:history="1">
+            <w:hyperlink r:id="rId725" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Pauline Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Bouiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId734" w:history="1">
+            <w:hyperlink r:id="rId726" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03769915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId735" w:history="1">
+            <w:hyperlink r:id="rId727" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remdesivir for the treatment of hospitalised patients with COVID-19: final results from the DisCoVeRy randomised, controlled, open-label trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Ader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maude Bouscambert-Duchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Hites</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Peiffer-Smadja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Poissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId735" w:history="1">
+            <w:hyperlink r:id="rId727" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04117589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId736" w:history="1">
+            <w:hyperlink r:id="rId728" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antiviral drugs in hospitalized patients with COVID-19 - the DisCoVeRy trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Ader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Peiffer-Smadja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Poissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maude Bouscambert-Duchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drifa Belhadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId736" w:history="1">
+            <w:hyperlink r:id="rId728" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04118710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId737"/>
+      <w:footerReference w:type="default" r:id="rId729"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -19636,51 +19372,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A08F811A"/>
+    <w:nsid w:val="33516023"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -19867,51 +19603,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/kevin-bouiller" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2177-4318" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501498v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Pedro Cidade" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Silvio Taccone" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Felipe Reyes" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Merson" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lef&#232;vre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40635-026-00864-x" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560386v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bohard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan N&#8217;guyen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Danneels" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin-Blondel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeljalil Zeggay" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idnow.2026.105259" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05391236v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Philip" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robinson Gravier Dumonceau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo Citro" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cosyns" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Donal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ehjqcco/qcaf145" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230408v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bouiller" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Cella" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasia Jacko" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeve Hiehle" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taj Azarian" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciaf448" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097711v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Foret" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Julie Paren" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souheil Zayet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chirouze" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gendrin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ofid/ofaf042" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230413v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brooke Talbot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrina Hofstetter" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara Alahakoon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jiaf352" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230410v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Biguenet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Slekovec" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Bouiller" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bertrand" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0327197" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05049977v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Smadja" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Massonnaud" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Philippe" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Rosa" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Luneau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-95122-7" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230414v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Champy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gilis" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssein Gbaguidi-Haore" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Patry" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12877-025-06063-9" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05474322v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Jaulhac" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lenormand" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Baux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Sevestre" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idnow.2025.105203" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318258v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05125019v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Ursenbach" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Sireyjol" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Delpierre" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Duvivier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hocqueloux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/hiv.13698" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230411v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Le Goux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Dinh" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Sotto" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vall&#233;e" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fjurol.2025.102941" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033711v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Goehringer" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Soudant" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentine Alauzet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Selton-Suty" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Agrinier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciaf163" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425680v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Raffetin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Roblot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Hansmann" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idnow.2025.105204" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942676v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Cuzin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Morisot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Allavena" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Lert" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pugliese" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciad530" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029383v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Malinowski" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Chiaruzzi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Baronnet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10096-024-04923-7" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831170v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sung-Min Cho" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavienraj Premraj" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Battaglini" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathon Paul Fanning" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Suen" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/braincomms/fcae036" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702019v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Wanjiru Citarella" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiana Kartsonaki" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa D Ib&#225;&#241;ez-Prada" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bronner P Gon&#231;alves" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Baruch" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2024.e29591" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831141v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Ib&#225;&#241;ez-Prada" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bronner Gon&#231;alves" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04529469v2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vida Terzi&#263;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Miantezila Basilua" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Billard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie de Gastines" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drifa Belhadi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciae170" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097723v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Shumaker" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Read" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2024.1335867" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097720v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Frahier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Klopfenstein" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Brunel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ttbdis.2024.102353" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948727v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Flaig" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Palich" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Robineau" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/sextrans-2023-056103" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888426v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Matuozzo" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Talouarn" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Marchal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Zhang" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Manry" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13073-023-01278-0" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097713v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Contamine" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ader" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lepiller" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Martha" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Cagnon-Chapalain" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23744235.2024.2355989" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426815v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Hocquet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cr&#233;pin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Wendling" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idnow.2023.104806" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831133v2" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Munib Mesinovic" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Ci Wong" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giri Shan Rajahram" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalaiarasu Peariasamy" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-63212-7" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097722v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Simon" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Kleinclauss" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Chabannes" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Frontczak" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00240-024-01546-7" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426745v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Anxionnat" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mouillet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ferreira" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jacamr/dlad147" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082359v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Brun" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Greusard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Reynes" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Grenier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bamoulid" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idnow.2022.12.004" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028835v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Flandre" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkad056" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529756v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Blot" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludwig Serge Aho Gl&#233;l&#233;" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Laborde" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le-Moing" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jim-2022-002356" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097744v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael David" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24043234" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157672v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeljallil Zeggay" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Atchon" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Valot" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms11061446" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04164628v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Kenneth Baillie" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelia Garc&#237;a Barrio" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaqu&#237;n Baruch" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigail Beane" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ije/dyad012" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574317v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Naudion" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10096-023-04574-0" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399136v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole White" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00415-023-12133-y" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04338529v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Wainstein" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Spyrison" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danyang Dai" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moji Ghadimi" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Ch&#225;vez-I&#241;iguez" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ekir.2023.05.015" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097748v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idnow.2023.104665" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04341611v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Perfezou" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Hall" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Duthe" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basma Abdi" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Seang" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkad185" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372873v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Camirand-Lemyre" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bharath Kumar Tirupakuzhi Vijayaraghavan" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aidan Burrell" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamanetworkopen.2023.46502" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04187500v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Sambola" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Lozano-Torres" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Boersma" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Olmos" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ternacle" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurheartj/ehad507" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04425905v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13073-023-01173-8" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04338492v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Griffee" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bozza" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devin Eddington" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothea Rosenberger" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rpth.2023.102142" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235515v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bailly" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lecheneaut" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinf.2023.04.021" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04089777v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danyel Lee" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Le Pen" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Yatim" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beihua Dong" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Aquino" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abo3627" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097764v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Can Tipirdamaz" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Molka Osman" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mercier" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijid.2022.03.053" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822575v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Llaurad&#243;" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Vlacho" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Wargny" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Ruan" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Franch-Nadal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12933-022-01657-8" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03663789v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shantanu Sengupta" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Prendergast" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Laroche" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shumaila Furnaz" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Ronderos" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ehjqcco/qcac012" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03932306v2" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srinivas Murthy" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Garcia-Gallo" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-022-04155-1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738604v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Bouscambert-Duchamp" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Hites" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Peiffer-Smadja" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Mentr&#233;" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1473-3099(22)00295-X" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04225981v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Emile Lalloz" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Potron" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics11020198" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03767919v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dalla-Pozza" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Hentzien" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Doe de Maindreville" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/QAD.0000000000003145" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147999v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene P&#233;r&#233;" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Veyer" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Berceanu" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Daguindau" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciab868" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932879v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.1068420" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364207v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Putot" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie F&#232;vre" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gerona/glab209" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04300115v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Soueges" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Botelho-Nevers" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Gagneux-Brunon" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinf.2022.05.029" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097752v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Traore" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Eberst" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Claud&#233;" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Laurent" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Meurisse" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/NSS.S377946" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097767v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muge Cevik" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Last" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Antunovi&#263;" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/fmb-2021-0129" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097760v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ava Bares" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ttbdis.2022.101956" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097756v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmv.27918" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04127873v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Pazdernik" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Iung" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bulent Mutlu" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Alla" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Riezebos" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s15010-022-01883-y" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03651227v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;becca Lajaunie" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Makinson" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firouz&#233; Bani&#8208;sadr" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/hiv.13168" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097768v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Roux-Claud&#233;" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-022-00997-8" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097754v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Sergent" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Leclerc" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Leroy" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/fmb-2021-0310" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066290v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Sullerot" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11357-021-00499-8" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03812289v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Poissy" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1473-3099(21)00485-0" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03830494v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Abbas" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheryl Ann Abdukahil" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nurul Najmee Abdulkadir" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryuzo Abe" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Abel" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-022-01534-9" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04119314v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.3854628" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640621v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Deschanvres" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Reynes" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lamaury" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rey" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkab367" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03777460v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Escol&#224;-Verg&#233;" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pau Rello" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Declerck" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dub&#233;e" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Rouleau" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkac258" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856619v2" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Manry" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bastard" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Gervais" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Le Voyer" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Rosain" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2200413119" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361206v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marty-Quinternet" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Puget" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Debernardi" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Aubry" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Magy-Bertrand" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhin.2020.10.030" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363730v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Marty-Quinternet" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmv.26489" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364244v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaud Catho" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Le Mar&#233;chal" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gras" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idnow.2020.12.010" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04098113v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1473-3099(21)00565-X" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04121463v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazdan Yazdanpanah" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alpha Diallo" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Paul" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Mercier" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Le Mestre" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmv.26601" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363645v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Gomez-Cadena" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Spehner" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Kroemer" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Ben Khelil" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41423-020-00596-2" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365306v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Avouac" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Drumez" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hachulla" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#232;le Seror" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Georgin-Lavialle" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2665-9913(21)00059-X" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363838v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Chagrot" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Koeberle" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Tannou" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmv.26766" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957538v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bey" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pimpie" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00345-021-03693-7" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363912v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hecquet" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Verhoeven" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Aubry" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Prati" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm10122690" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311708v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2021.05.020" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03273644v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ait Hssain" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Ait Tamlihat" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazali Enagnon Alidjnou" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Alexandre Antunes de Brito" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s15010-021-01599-5" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364251v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Guilpain" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa N'Debi" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciab446" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364919v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364254v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Tissot" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Bozon" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Rosolen" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2021.07.047" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364192v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Nguala" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Patrat-Delon" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Saunier" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Schemoul" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens10080972" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365008v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cotte" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Huleux" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkab061" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364202v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mansi" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamadi Almotlak" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejca.2021.03.033" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364411v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tourret-Arnaud" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.purol.2021.02.005" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364379v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Zahra" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Royer" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9081719" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364267v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge N&#233;ant" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lingas" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Le Hingrat" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Ghosn" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilka Engelmann" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2017962118" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361189v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Vettoretti" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bouard" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinf.2020.08.036" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03037830v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8111737" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559165v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Raffetin" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Saunier" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bouiller" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Caraux-Paz" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Eldin" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2019.06.033" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064676v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Morgat" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Vuillemenot" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medmal.2020.10.017" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311778v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559034v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Winiszewski" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Daguindau" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chaignat" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Piton" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medmal.2019.09.003" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066366v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Humbert" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Razanamahery" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Payet-Revest" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chirouze" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medmal.2020.05.003" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068371v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Humbert" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Payet-Revest" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Mareshal" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s15010-020-01467-8" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03198175v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Poizot-Martin" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Obry-Roguet" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lions" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jdv.16204" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03105409v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Aeschlimann" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Ait-Abdallah" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-David Albert" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Alcais" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Allanore" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2020-218310" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040589v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene Sauget" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12879-020-05098-0" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045632v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Millot" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mazu&#233;" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2020.08.036" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540788v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dejan Ilic" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Henry Wicky" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cholley" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10096-020-03842-7" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066225v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Koeberle" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Becoulet" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Outrey" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ageing/afaa092" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080302v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gousseff" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Penot" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gallay" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Batisse" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Benech" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinf.2020.06.073" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559044v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#233;e Nardin" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jeand'Heur" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Blanche Valnet-Rabier" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Dresco" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaad.2019.11.017" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559066v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Razanamahery" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Emile" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Paiule Algros" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rheumatology/kez675" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561902v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Catho" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Peiffer-Smadja" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gras" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Osei" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Mar&#233;chal" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2019.10.026" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494876v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Mouhat" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Besutti" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Grillet" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Monnin" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.01811-2020" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056831v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Soumagne" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Brunel" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Lepiller" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinf.2020.05.075" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068250v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Malinowski" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medmal.2020.04.016" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545557v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bohard" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivania Patry" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sergent" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leroy" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2019.08.012" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03253490v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Max" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Maurel" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firouz&#233; Bani-Sadr" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkaa330" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02202222v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lions" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cabras" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cotte" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Huleux" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gagneux-Brugnon" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12879-019-3915-5" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559053v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmv.25652" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02181643v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jaulhac" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Caumes" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Gehanno" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medmal.2019.05.001" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559190v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Eldin" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medmal.2018.11.011" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561905v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Delaval" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Daumas" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Samson" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Ebbo" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert de Boysson" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autrev.2019.05.008" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02153620v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Figoni" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Chirouze" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Hansmann" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lemogne" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Hentgen" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medmal.2019.04.381" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559200v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Roche" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Puzenat" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Deveza" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Roche" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09546634.2018.1480746" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549125v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Gocko" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lenormand" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lemogne" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Gehanno" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medmal.2019.08.006" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548836v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Klopfenstein" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciy994" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559224v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Katlama" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Ferry" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dky497" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545537v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Voitey" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fournier" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bozon" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medmal.2019.10.011" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02110275v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gantner" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0215464" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498780v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gocko Xavier" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Partouche" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Lemogne" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Lenormand" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02179385v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Gocko" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lenormand" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Bouiller" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F Gehanno" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medmal.2019.05.006" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315676v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Sauget" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Richard" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Chagrot" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10096-019-03653-5" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545460v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Menu" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Menez" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812627v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Ludwig Aho" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Pechinot" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijantimicag.2017.12.028" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JFDRCRFT-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01869902v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cua" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Raffi" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/liv.13922" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559196v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helder Gil" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Meaux-Ruault" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCHEARTFAILURE.118.005159" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812635v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bouxom" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fournier" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijantimicag.2018.03.014" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531237v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tannou" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Koeberle" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Moreau" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-P. Bellanger" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medmal.2017.04.004" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863884v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhin.2016.12.007" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NBVS8DTM-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306032v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Gbaguidi-Haore" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Hocquet" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Cholley" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Bertrand" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552439v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laborde" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Bertrand" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Piroth" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0399-077X(16)30475-9" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7CZXRXSB-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01660831v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bador" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bruy&#232;re" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Toitot" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Prin" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijantimicag.2017.08.026" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X12N5R3V-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769914v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Mangin" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhair Aouzal" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pauline Sergent" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769915v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04117589v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04118710v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/kevin-bouiller" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2177-4318" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501498v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Pedro Cidade" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Silvio Taccone" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Felipe Reyes" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Merson" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lef&#232;vre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40635-026-00864-x" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560386v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bohard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan N&#8217;guyen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Danneels" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin-Blondel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeljalil Zeggay" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idnow.2026.105259" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05391236v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Philip" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robinson Gravier Dumonceau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo Citro" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cosyns" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Donal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ehjqcco/qcaf145" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230408v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bouiller" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Cella" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasia Jacko" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeve Hiehle" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taj Azarian" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciaf448" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097711v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Foret" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Julie Paren" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souheil Zayet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chirouze" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gendrin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ofid/ofaf042" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05049977v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Smadja" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Massonnaud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Philippe" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Rosa" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Luneau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-95122-7" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230413v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brooke Talbot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrina Hofstetter" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara Alahakoon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jiaf352" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230410v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Biguenet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Slekovec" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Bouiller" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bertrand" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0327197" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230414v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Champy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gilis" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssein Gbaguidi-Haore" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Patry" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12877-025-06063-9" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05474322v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Jaulhac" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lenormand" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Baux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Sevestre" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idnow.2025.105203" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318258v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05125019v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Ursenbach" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Sireyjol" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Delpierre" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Duvivier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hocqueloux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/hiv.13698" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230411v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Le Goux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Dinh" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Sotto" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vall&#233;e" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fjurol.2025.102941" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033711v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Goehringer" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Soudant" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentine Alauzet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Selton-Suty" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Agrinier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciaf163" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425680v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Raffetin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Roblot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Hansmann" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idnow.2025.105204" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029383v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Malinowski" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Chiaruzzi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Baronnet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10096-024-04923-7" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831170v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sung-Min Cho" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavienraj Premraj" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Battaglini" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathon Paul Fanning" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Suen" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/braincomms/fcae036" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942676v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Cuzin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Morisot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Allavena" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Lert" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pugliese" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciad530" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097723v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Shumaker" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Read" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2024.1335867" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702019v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Wanjiru Citarella" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiana Kartsonaki" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa D Ib&#225;&#241;ez-Prada" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bronner P Gon&#231;alves" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Baruch" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2024.e29591" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04529469v2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vida Terzi&#263;" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Miantezila Basilua" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Billard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie de Gastines" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drifa Belhadi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciae170" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831141v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Ib&#225;&#241;ez-Prada" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bronner Gon&#231;alves" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097720v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Frahier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Klopfenstein" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Brunel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ttbdis.2024.102353" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948727v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Flaig" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Palich" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Robineau" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/sextrans-2023-056103" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888426v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Matuozzo" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Talouarn" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Marchal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Zhang" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Manry" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13073-023-01278-0" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097713v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Contamine" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ader" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lepiller" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Martha" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Cagnon-Chapalain" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23744235.2024.2355989" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426815v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Hocquet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cr&#233;pin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Wendling" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idnow.2023.104806" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097722v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Simon" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Kleinclauss" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Chabannes" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Frontczak" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00240-024-01546-7" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426745v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Anxionnat" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mouillet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ferreira" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jacamr/dlad147" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831133v2" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Munib Mesinovic" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Ci Wong" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giri Shan Rajahram" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalaiarasu Peariasamy" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-63212-7" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082359v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Brun" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Greusard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Reynes" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Grenier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bamoulid" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idnow.2022.12.004" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529756v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Blot" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludwig Serge Aho Gl&#233;l&#233;" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Laborde" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le-Moing" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jim-2022-002356" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028835v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Flandre" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkad056" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03663789v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shantanu Sengupta" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Prendergast" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Laroche" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shumaila Furnaz" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Ronderos" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ehjqcco/qcac012" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097744v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael David" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24043234" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157672v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeljallil Zeggay" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Atchon" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Valot" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms11061446" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574317v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Naudion" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10096-023-04574-0" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399136v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole White" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00415-023-12133-y" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04164628v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Kenneth Baillie" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelia Garc&#237;a Barrio" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaqu&#237;n Baruch" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigail Beane" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ije/dyad012" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04338529v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Wainstein" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Spyrison" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danyang Dai" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moji Ghadimi" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Ch&#225;vez-I&#241;iguez" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ekir.2023.05.015" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097748v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idnow.2023.104665" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04341611v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Perfezou" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Hall" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Duthe" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basma Abdi" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Seang" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkad185" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372873v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Camirand-Lemyre" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bharath Kumar Tirupakuzhi Vijayaraghavan" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aidan Burrell" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamanetworkopen.2023.46502" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04425905v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13073-023-01173-8" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04187500v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Sambola" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Lozano-Torres" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Boersma" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Olmos" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ternacle" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurheartj/ehad507" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04089777v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danyel Lee" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Le Pen" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Yatim" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beihua Dong" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Aquino" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abo3627" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235515v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bailly" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lecheneaut" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinf.2023.04.021" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04338492v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Griffee" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bozza" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devin Eddington" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothea Rosenberger" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rpth.2023.102142" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097764v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Can Tipirdamaz" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Molka Osman" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mercier" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijid.2022.03.053" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932879v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.1068420" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364207v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Putot" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie F&#232;vre" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gerona/glab209" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097752v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Traore" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Eberst" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Claud&#233;" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Laurent" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Meurisse" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/NSS.S377946" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097767v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Peiffer-Smadja" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muge Cevik" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Last" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Antunovi&#263;" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/fmb-2021-0129" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04300115v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Soueges" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Botelho-Nevers" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Gagneux-Brunon" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinf.2022.05.029" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822575v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Llaurad&#243;" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Vlacho" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Wargny" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Ruan" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Franch-Nadal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12933-022-01657-8" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04225981v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Emile Lalloz" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Potron" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics11020198" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03767919v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dalla-Pozza" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Hentzien" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Doe de Maindreville" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/QAD.0000000000003145" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738604v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Bouscambert-Duchamp" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Hites" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Mentr&#233;" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1473-3099(22)00295-X" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03932306v2" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srinivas Murthy" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Garcia-Gallo" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-022-04155-1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147999v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene P&#233;r&#233;" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Veyer" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Berceanu" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Daguindau" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciab868" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097760v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ava Bares" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ttbdis.2022.101956" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097756v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmv.27918" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097768v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Roux-Claud&#233;" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-022-00997-8" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03651227v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;becca Lajaunie" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Makinson" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firouz&#233; Bani&#8208;sadr" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/hiv.13168" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097754v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Sergent" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Leclerc" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Leroy" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/fmb-2021-0310" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066290v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Sullerot" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11357-021-00499-8" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03812289v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Poissy" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1473-3099(21)00485-0" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04119314v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.3854628" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640621v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Deschanvres" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Reynes" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lamaury" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rey" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkab367" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856619v2" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Manry" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bastard" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Gervais" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Le Voyer" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Rosain" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2200413119" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03830494v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Abbas" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheryl Ann Abdukahil" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nurul Najmee Abdulkadir" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryuzo Abe" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Abel" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-022-01534-9" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03777460v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Escol&#224;-Verg&#233;" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pau Rello" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Declerck" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dub&#233;e" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Rouleau" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkac258" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363730v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Marty-Quinternet" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmv.26489" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361206v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marty-Quinternet" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Puget" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Debernardi" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Aubry" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Magy-Bertrand" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhin.2020.10.030" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364244v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaud Catho" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Le Mar&#233;chal" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gras" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idnow.2020.12.010" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03273644v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ait Hssain" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Ait Tamlihat" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazali Enagnon Alidjnou" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Alexandre Antunes de Brito" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s15010-021-01599-5" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363912v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hecquet" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Verhoeven" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Aubry" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Prati" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm10122690" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311708v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2021.05.020" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363645v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Gomez-Cadena" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Spehner" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Kroemer" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Ben Khelil" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41423-020-00596-2" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04121463v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazdan Yazdanpanah" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alpha Diallo" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Paul" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Mercier" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Le Mestre" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmv.26601" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04098113v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1473-3099(21)00565-X" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365306v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Avouac" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Drumez" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hachulla" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#232;le Seror" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Georgin-Lavialle" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2665-9913(21)00059-X" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363838v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Chagrot" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Koeberle" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Tannou" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmv.26766" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364251v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Guilpain" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa N'Debi" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciab446" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364919v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bey" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pimpie" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00345-021-03693-7" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364254v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Tissot" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Bozon" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Rosolen" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2021.07.047" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364202v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mansi" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamadi Almotlak" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejca.2021.03.033" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365008v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cotte" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Huleux" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkab061" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364192v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Nguala" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Patrat-Delon" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Saunier" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Schemoul" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens10080972" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364379v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Zahra" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Royer" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9081719" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364411v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tourret-Arnaud" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.purol.2021.02.005" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361189v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Vettoretti" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bouard" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinf.2020.08.036" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364267v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge N&#233;ant" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lingas" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Le Hingrat" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Ghosn" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilka Engelmann" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2017962118" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03037830v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8111737" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559165v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Raffetin" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Saunier" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bouiller" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Caraux-Paz" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Eldin" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2019.06.033" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040589v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene Sauget" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12879-020-05098-0" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045632v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Millot" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mazu&#233;" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2020.08.036" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064676v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Morgat" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Vuillemenot" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medmal.2020.10.017" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311778v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559034v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Winiszewski" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Daguindau" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chaignat" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Piton" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medmal.2019.09.003" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066366v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Humbert" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Razanamahery" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Payet-Revest" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chirouze" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medmal.2020.05.003" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068371v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Humbert" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Payet-Revest" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Mareshal" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s15010-020-01467-8" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03105409v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Aeschlimann" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Ait-Abdallah" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-David Albert" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Alcais" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Allanore" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2020-218310" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03198175v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Poizot-Martin" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Obry-Roguet" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lions" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jdv.16204" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066225v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Koeberle" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Becoulet" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Outrey" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ageing/afaa092" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540788v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dejan Ilic" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Henry Wicky" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cholley" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10096-020-03842-7" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080302v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gousseff" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Penot" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gallay" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Batisse" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Benech" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinf.2020.06.073" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559044v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#233;e Nardin" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jeand'Heur" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Blanche Valnet-Rabier" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Dresco" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaad.2019.11.017" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559066v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Razanamahery" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Emile" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Paiule Algros" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rheumatology/kez675" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561902v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Catho" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Peiffer-Smadja" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gras" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Osei" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Mar&#233;chal" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2019.10.026" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494876v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Mouhat" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Besutti" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Grillet" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Monnin" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.01811-2020" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056831v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Soumagne" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Brunel" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Lepiller" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinf.2020.05.075" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03253490v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Max" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Maurel" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firouz&#233; Bani-Sadr" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkaa330" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068250v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Malinowski" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medmal.2020.04.016" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545557v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bohard" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivania Patry" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sergent" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leroy" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2019.08.012" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559190v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Eldin" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medmal.2018.11.011" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559053v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmv.25652" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02181643v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jaulhac" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Caumes" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Gehanno" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medmal.2019.05.001" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02202222v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lions" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cabras" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cotte" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Huleux" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gagneux-Brugnon" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12879-019-3915-5" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559200v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Roche" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Puzenat" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Deveza" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Roche" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09546634.2018.1480746" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02153620v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Figoni" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Chirouze" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Hansmann" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lemogne" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Hentgen" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medmal.2019.04.381" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548836v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Klopfenstein" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciy994" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549125v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Gocko" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lenormand" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lemogne" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Gehanno" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medmal.2019.08.006" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561905v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Delaval" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Daumas" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Samson" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Ebbo" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert de Boysson" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autrev.2019.05.008" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545537v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Voitey" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fournier" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bozon" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medmal.2019.10.011" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559224v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Katlama" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Ferry" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dky497" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498780v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gocko Xavier" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Partouche" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Lemogne" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Lenormand" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02110275v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gantner" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0215464" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02179385v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Gocko" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lenormand" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Bouiller" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F Gehanno" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medmal.2019.05.006" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315676v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Sauget" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Richard" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Chagrot" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10096-019-03653-5" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545460v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Menu" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Menez" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812627v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Ludwig Aho" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Pechinot" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijantimicag.2017.12.028" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JFDRCRFT-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01869902v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cua" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Raffi" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/liv.13922" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559196v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helder Gil" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Meaux-Ruault" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCHEARTFAILURE.118.005159" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812635v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bouxom" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fournier" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijantimicag.2018.03.014" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531237v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tannou" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Koeberle" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Moreau" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-P. Bellanger" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medmal.2017.04.004" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863884v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhin.2016.12.007" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NBVS8DTM-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306032v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Gbaguidi-Haore" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Hocquet" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Cholley" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Bertrand" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552439v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laborde" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Bertrand" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Piroth" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0399-077X(16)30475-9" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7CZXRXSB-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01660831v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bador" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bruy&#232;re" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Toitot" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Prin" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijantimicag.2017.08.026" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X12N5R3V-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769914v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Mangin" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhair Aouzal" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pauline Sergent" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769915v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04117589v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04118710v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>