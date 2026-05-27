--- v0 (2026-03-20)
+++ v1 (2026-05-27)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:101.85676392573px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Kévin Boutillier </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">CEO Verisav & Daremeet</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">kevin-boutillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0001-0356-4421</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">294466428</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000529623882</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PLR-6919-2026</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Entrepreneur Tech et Architecte Système, je suis le fondateur de Verisav, une plateforme dédiée à la conformité réglementaire européenne (Digital Product Passport - DPP) et à la gestion du cycle de vie des produits.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes travaux de recherche appliquée se concentrent sur l'interopérabilité des données industrielles via les standards du Web Sémantique (RDF, OWL, Schema.org). Je travaille à la définition de vocabulaires ouverts pour standardiser les échanges d'informations dans le service après-vente (SAV), les garanties et l'économie circulaire.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:sectPr><w:footerReference w:type="default" r:id="rId13"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:101.85676392573px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Kévin Boutillier </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Co-fondateur & CEO — Verisav & Daremeet</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">kevin-boutillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0001-0356-4421</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">294466428</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">gMVWwWgAAAAJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000529623882</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PLR-6919-2026</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Entrepreneur Tech et architecte système, je suis fondateur de Daremeet et Verisav. Avec Daremeet, je conçois des solutions numériques centrées sur les usages ; avec Verisav, je développe une plateforme dédiée à la conformité réglementaire européenne (Digital Product Passport) et à la gestion du cycle de vie des produits.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes travaux, à l’interface entre ingénierie et recherche appliquée, portent sur l’interopérabilité des données industrielles via les standards du Web sémantique (RDF, OWL, Schema.org), ainsi que sur la définition de vocabulaires ouverts pour le SAV, les garanties et l’économie circulaire.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autodidacte, je poursuis une formation continue en programmation, IA, mathématiques et informatique quantique, avec une démarche fondée sur la rigueur, la persévérance et l’impact concret.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:sectPr><w:footerReference w:type="default" r:id="rId14"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C302A5B8"/>
+    <w:nsid w:val="1478C59C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/kevin-boutillier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-0356-4421" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/294466428" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000529623882" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/PLR-6919-2026" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/kevin-boutillier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-0356-4421" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/294466428" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=gMVWwWgAAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000529623882" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/PLR-6919-2026" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>