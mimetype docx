--- v0 (2026-03-26)
+++ v1 (2026-04-17)
@@ -1164,291 +1164,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04381616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved In Vitro Anti-Mucorales Activity and Cytotoxicity of Amphotericin B with a Pegylated Surfactant</w:t>
+                <w:t xml:space="preserve">Inhaled Antifungal Agents for Treatment and Prophylaxis of Bronchopulmonary Invasive Mold Infections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cheikh Diop</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Martellosio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Tewes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexia Chauzy</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Blandine Rammaert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fungi</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jof8020121⟩</w:t>
+              <w:t xml:space="preserve">Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (3), pp.641. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/pharmaceutics14030641⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03615762v1</w:t>
+                <w:t xml:space="preserve">hal-03626610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhaled Antifungal Agents for Treatment and Prophylaxis of Bronchopulmonary Invasive Mold Infections</w:t>
+                <w:t xml:space="preserve">Improved In Vitro Anti-Mucorales Activity and Cytotoxicity of Amphotericin B with a Pegylated Surfactant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheikh Diop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Martellosio</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frederic Tewes</w:t>
+                <w:t xml:space="preserve">Alexia Chauzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Prébonnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmaceutics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 14 (3), pp.641. </w:t>
+              <w:t xml:space="preserve">Journal of Fungi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8 (2), pp.121. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/pharmaceutics14030641⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/jof8020121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03626610v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03615762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Late Onset of Chronic Granulomatous Disease Revealed by Paecilomyces lilacinus Cutaneous Infection</w:t>
               </w:r>
@@ -1460,51 +1460,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Lemaigre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felipe Suarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Martellosio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Barbarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1875,51 +1875,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Buyck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Cateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Rammaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1996,51 +1996,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Arrivé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Martellosio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lamarche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2232,295 +2232,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03464337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Answer to July 2020 Photo Quiz</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Antifungal susceptibility testing practices in mycology laboratories in France, 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Catroux</w:t>
+                <w:t xml:space="preserve">A.-P. Bellanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Yera</w:t>
+                <w:t xml:space="preserve">F. Persat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Pasini</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Hélène Rodier</w:t>
+                <w:t xml:space="preserve">F. Foulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bonnal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Accoceberry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/JCM.00470-19⟩</w:t>
+              <w:t xml:space="preserve">Journal of Medical Mycology = Journal de Mycologie Médicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 30 (2), pp.100970. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mycmed.2020.100970⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03432119v1</w:t>
+                <w:t xml:space="preserve">hal-02566987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antifungal susceptibility testing practices in mycology laboratories in France, 2018</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F. Persat</w:t>
+                <w:t xml:space="preserve">Answer to July 2020 Photo Quiz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Foulet</w:t>
+                <w:t xml:space="preserve">Mélanie Catroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Bonnal</w:t>
+                <w:t xml:space="preserve">Hélène Yera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Accoceberry</w:t>
+                <w:t xml:space="preserve">Sophie Pasini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Mycology = Journal de Mycologie Médicale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 30 (2), pp.100970. </w:t>
+              <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 58 (7), </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mycmed.2020.100970⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/JCM.00470-19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02566987v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03432119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vitro activity of isavuconazole against three species of Acanthamoeba</w:t>
               </w:r>
@@ -2636,77 +2636,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photo Quiz: Migrating Worm Naturally Exited through the Palate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Catroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Yera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Pasini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2751,295 +2751,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03432095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Invasive Candida bovina Infection, France</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Disseminated invasive aspergillosis in patients with severe influenza infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alida Minoza</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Blandine Rammaert</w:t>
+                <w:t xml:space="preserve">Grégoire Monseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Portet-Sulla</w:t>
+                <w:t xml:space="preserve">Mathilde Wairy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Hubert</w:t>
+                <w:t xml:space="preserve">Marie Flores</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faustine Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3201/eid2603.191371⟩</w:t>
+              <w:t xml:space="preserve">IDCASES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20, pp.e00777. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.idcr.2020.e00777⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02980665v1</w:t>
+                <w:t xml:space="preserve">hal-02980678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disseminated invasive aspergillosis in patients with severe influenza infection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Grégoire Monseau</w:t>
+                <w:t xml:space="preserve">Invasive Candida bovina Infection, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Wairy</w:t>
+                <w:t xml:space="preserve">Alida Minoza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Rammaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Flores</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kevin Brunet</w:t>
+                <w:t xml:space="preserve">Vincent Portet-Sulla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faustine Reynaud</w:t>
+                <w:t xml:space="preserve">Florent Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IDCASES</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 20, pp.e00777. </w:t>
+              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 26 (3), pp.626-627. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.idcr.2020.e00777⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3201/eid2603.191371⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02980678v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02980665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mucormycosis treatment: Recommendations, latest advances, and perspectives</w:t>
               </w:r>
@@ -3378,278 +3378,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02295278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reactivation of dormant/latent fungal infection</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Imidazo[1,2-b]pyridazines targeting Toxoplasma gondii calcium-dependent protein kinase 1 decrease the parasite burden in mice with acute toxoplasmosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Alanio</w:t>
+                <w:t xml:space="preserve">Espérance Moine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Lortholary</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nathalie Moiré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Dimier-Poisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Couet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Infection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jinf.2018.06.016⟩</w:t>
+              <w:t xml:space="preserve">International Journal for Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 48 (7), pp.561-568. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpara.2017.12.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02481174v1</w:t>
+                <w:t xml:space="preserve">hal-02389840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imidazo[1,2-b]pyridazines targeting Toxoplasma gondii calcium-dependent protein kinase 1 decrease the parasite burden in mice with acute toxoplasmosis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Moiré</w:t>
+                <w:t xml:space="preserve">Reactivation of dormant/latent fungal infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Dimier-Poisson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kévin Brunet</w:t>
+                <w:t xml:space="preserve">Alexandre Alanio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William Couet</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Olivier Lortholary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Rammaert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Parasitology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 48 (7), pp.561-568. </w:t>
+              <w:t xml:space="preserve">Journal of Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 77 (6), pp.463-468. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijpara.2017.12.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jinf.2018.06.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02389840v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02481174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planktonic free-living amoebae susceptibility to dental unit waterlines disinfectants</w:t>
               </w:r>
@@ -3765,51 +3765,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trichophyton verrucosum: an atypical infection on the pubis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alida Minoza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ysé Sauvageon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3912,51 +3912,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A 55-Year-Old French Man With Sudden Hemiparesis and Hemiplegia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alida Minoza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Portet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4933,51 +4933,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05467941v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Deroche" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Deffois" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Cateau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Buyck" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Brunet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11046-025-00980-4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321893v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Clarhaut" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Moreau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Collet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Babiard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Aranzana-Climent" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aac.00704-25" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659616v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Carsuzaa" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Larid" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Martin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Coudroy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vall&#233;e" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0302427" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715648v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Moreau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry No&#235;l" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Point" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Tewes" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/myc.13704" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807226v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Millon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Botterel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bonhomme" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Valot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poirier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mycmed.2024.101520" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04675511v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guitard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P. Bellanger" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dorin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cassaing" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Capitaine" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mycmed.2024.101490" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088324v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Marchand" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11046-023-00715-3" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381616v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Allouchery" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Brunet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Tomowiak" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Singier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Pambrun" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/myc.13676" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615762v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Diop" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Chauzy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Pr&#233;bonnaud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof8020121" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626610v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Martellosio" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Rammaert" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics14030641" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622858v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lemaigre" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Suarez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Barbarin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10875-021-01140-1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516962v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Verdon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ladram" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Arnault" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Rodier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjm-2021-0250" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626630v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906830v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11046-022-00639-4" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464309v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Arriv&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lamarche" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mmy/myaa104" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464337v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hubert" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.&#8208;h. Rodier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Minoza" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Portet&#8208;sulla" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cateau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/lam.13395" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432119v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Catroux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Yera" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pasini" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.00470-19" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02566987v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-P. Bellanger" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Persat" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Foulet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonnal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Accoceberry" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mycmed.2020.100970" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02980720v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Brunet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Eestermans" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-H. Rodier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfo.2019.06.014" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432095v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.00469-19" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02980665v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alida Minoza" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Portet-Sulla" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Hubert" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2603.191371" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02980678v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Monseau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Wairy" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Flores" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Reynaud" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idcr.2020.e00777" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464274v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rammaert" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mycmed.2020.101007" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477834v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brunet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Jouvion" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.02544-18" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295278v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delafont" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Perraud" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Maisonneuve" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Kaaki" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-019-06457-w" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481174v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Alanio" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lortholary" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinf.2018.06.016" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02389840v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esp&#233;rance Moine" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Moir&#233;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dimier-Poisson" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Couet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpara.2017.12.006" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661075v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Costa" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bossard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fradin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Imbert" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femspd/ftx099" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698246v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ys&#233; Sauvageon" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Kauffmann-Lacroix" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ejd.2017.3152" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427783v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Portet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Beraud" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Rodier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/civ1191" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142666v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Baillod" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071394v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571002v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Point" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563761v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03101351v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020POIT1802" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-05048925v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05467941v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Deroche" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Deffois" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Cateau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Buyck" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Brunet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11046-025-00980-4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321893v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Clarhaut" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Moreau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Collet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Babiard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Aranzana-Climent" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aac.00704-25" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659616v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Carsuzaa" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Larid" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Martin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Coudroy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vall&#233;e" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0302427" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715648v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Moreau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry No&#235;l" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Point" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Tewes" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/myc.13704" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807226v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Millon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Botterel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bonhomme" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Valot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poirier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mycmed.2024.101520" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04675511v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guitard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P. Bellanger" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dorin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cassaing" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Capitaine" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mycmed.2024.101490" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088324v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Marchand" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11046-023-00715-3" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381616v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Allouchery" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Brunet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Tomowiak" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Singier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Pambrun" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/myc.13676" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626610v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Martellosio" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Rammaert" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics14030641" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615762v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Diop" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Chauzy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Pr&#233;bonnaud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof8020121" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622858v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lemaigre" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Suarez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Barbarin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10875-021-01140-1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516962v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Verdon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ladram" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Arnault" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Rodier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjm-2021-0250" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626630v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906830v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11046-022-00639-4" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464309v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Arriv&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lamarche" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mmy/myaa104" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464337v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hubert" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.&#8208;h. Rodier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Minoza" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Portet&#8208;sulla" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cateau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/lam.13395" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02566987v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-P. Bellanger" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Persat" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Foulet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonnal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Accoceberry" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mycmed.2020.100970" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432119v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Catroux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Yera" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pasini" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.00470-19" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02980720v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Brunet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Eestermans" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-H. Rodier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfo.2019.06.014" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432095v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.00469-19" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02980678v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Monseau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Wairy" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Flores" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Reynaud" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idcr.2020.e00777" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02980665v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alida Minoza" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Portet-Sulla" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Hubert" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2603.191371" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464274v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rammaert" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mycmed.2020.101007" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477834v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brunet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Jouvion" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.02544-18" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295278v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delafont" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Perraud" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Maisonneuve" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Kaaki" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-019-06457-w" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02389840v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esp&#233;rance Moine" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Moir&#233;" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dimier-Poisson" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Couet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpara.2017.12.006" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481174v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Alanio" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lortholary" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinf.2018.06.016" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661075v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Costa" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bossard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fradin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Imbert" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femspd/ftx099" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698246v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ys&#233; Sauvageon" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Kauffmann-Lacroix" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ejd.2017.3152" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427783v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Portet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Beraud" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Rodier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/civ1191" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142666v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Baillod" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071394v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571002v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Point" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563761v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03101351v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020POIT1802" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-05048925v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>