--- v1 (2026-04-17)
+++ v2 (2026-05-10)
@@ -66,1553 +66,1553 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (30)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (31)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diploid Genome Assembly of the Blastobotrys allociferrii Clinical Isolate CBS 18616</w:t>
+                <w:t xml:space="preserve">Candida (Candidozyma) auris strains exposed to azole fungicides become less susceptible to manogepix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Deroche</w:t>
+                <w:t xml:space="preserve">Audrey Boutillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Émilie Deffois</w:t>
+                <w:t xml:space="preserve">Adrien Baillod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Cateau</w:t>
+                <w:t xml:space="preserve">Jérémy Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Buyck</w:t>
+                <w:t xml:space="preserve">Jérôme Labanowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kévin Brunet</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sandrine Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mycopathologia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 190 (5), pp.76. </w:t>
+              <w:t xml:space="preserve">Medical Mycology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11046-025-00980-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/mmy/myag041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05467941v1</w:t>
+                <w:t xml:space="preserve">hal-05609866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing antimicrobial susceptibility testing: cost and environmental benefits of MIC volume reduction</w:t>
+                <w:t xml:space="preserve">Diploid Genome Assembly of the Blastobotrys allociferrii Clinical Isolate CBS 18616</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Clarhaut</w:t>
+                <w:t xml:space="preserve">Luc Deroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeremy Moreau</w:t>
+                <w:t xml:space="preserve">Émilie Deffois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tom Collet</w:t>
+                <w:t xml:space="preserve">Estelle Cateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emma Babiard</w:t>
+                <w:t xml:space="preserve">Julien Buyck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Aranzana-Climent</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kévin Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 69 (12), pp.e0070425. </w:t>
+              <w:t xml:space="preserve">Mycopathologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 190 (5), pp.76. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/aac.00704-25⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11046-025-00980-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05321893v1</w:t>
+                <w:t xml:space="preserve">hal-05467941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of hospital internships on success in university summative objective structured clinical examinations: Large-scale experience in a French medical school</w:t>
+                <w:t xml:space="preserve">Optimizing antimicrobial susceptibility testing: cost and environmental benefits of MIC volume reduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Carsuzaa</w:t>
+                <w:t xml:space="preserve">Jonathan Clarhaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Larid</w:t>
+                <w:t xml:space="preserve">Jeremy Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickaël Martin</w:t>
+                <w:t xml:space="preserve">Tom Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Coudroy</w:t>
+                <w:t xml:space="preserve">Emma Babiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Vallée</w:t>
+                <w:t xml:space="preserve">Vincent Aranzana-Climent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 19 (6), pp.e0302427. </w:t>
+              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 69 (12), pp.e0070425. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0302427⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/aac.00704-25⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04659616v1</w:t>
+                <w:t xml:space="preserve">hal-05321893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pan-azole-resistant Meyerozyma guilliermondii clonal isolates harbouring a double F126L and L505F mutation in Erg11.</w:t>
+                <w:t xml:space="preserve">Impact of hospital internships on success in university summative objective structured clinical examinations: Large-scale experience in a French medical school</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Moreau</w:t>
+                <w:t xml:space="preserve">Florent Carsuzaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Noël</w:t>
+                <w:t xml:space="preserve">Guillaume Larid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kévin Point</w:t>
+                <w:t xml:space="preserve">Mickaël Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Tewes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Luc Deroche</w:t>
+                <w:t xml:space="preserve">Rémi Coudroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mycoses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/myc.13704⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 19 (6), pp.e0302427. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0302427⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04715648v1</w:t>
+                <w:t xml:space="preserve">hal-04659616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laboratory practices for the diagnosis and management of mucormycosis in France, 2024</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurence Millon</w:t>
+                <w:t xml:space="preserve">Pan-azole-resistant Meyerozyma guilliermondii clonal isolates harbouring a double F126L and L505F mutation in Erg11.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Botterel</w:t>
+                <w:t xml:space="preserve">Thierry Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Bonhomme</w:t>
+                <w:t xml:space="preserve">Kévin Point</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Valot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Poirier</w:t>
+                <w:t xml:space="preserve">Frederic Tewes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Deroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Mycology = Journal de Mycologie Médicale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mycmed.2024.101520⟩</w:t>
+              <w:t xml:space="preserve">Mycoses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 67 (3), pp.e13704. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/myc.13704⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04807226v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04715648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Current knowledge and practice of Candida auris screening in France: A nationwide survey from the French Society of Medical Mycology (SFMM)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Laboratory practices for the diagnosis and management of mucormycosis in France, 2024</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Millon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Guitard</w:t>
+                <w:t xml:space="preserve">Françoise Botterel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.P. Bellanger</w:t>
+                <w:t xml:space="preserve">Julie Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Dorin</w:t>
+                <w:t xml:space="preserve">Stéphane Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Cassaing</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Capitaine</w:t>
+                <w:t xml:space="preserve">Philippe Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Medical Mycology = Journal de Mycologie Médicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 34 (3), pp.101490. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mycmed.2024.101490⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 34 (4), pp.101520. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mycmed.2024.101520⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04675511v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04807226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Draft genome sequence of the Rhinocladiella similis clinical isolate CBS 149759</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Estelle Cateau</w:t>
+                <w:t xml:space="preserve">Current knowledge and practice of Candida auris screening in France: A nationwide survey from the French Society of Medical Mycology (SFMM)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Guitard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Marchand</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A.P. Bellanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dorin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Cassaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Capitaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mycopathologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11046-023-00715-3⟩</w:t>
+              <w:t xml:space="preserve">Journal of Medical Mycology = Journal de Mycologie Médicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 34 (3), pp.101490. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mycmed.2024.101490⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04088324v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04675511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Invasive fungal infection incidence and risk factors in patients receiving ibrutinib in real-life settings: A nationwide population-based cohort study</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Draft genome sequence of the Rhinocladiella similis clinical isolate CBS 149759</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Deroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Buyck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Cateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mycoses</w:t>
+              <w:t xml:space="preserve">Mycopathologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/myc.13676⟩</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11046-023-00715-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04381616v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04088324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhaled Antifungal Agents for Treatment and Prophylaxis of Bronchopulmonary Invasive Mold Infections</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kévin Brunet</w:t>
+                <w:t xml:space="preserve">Invasive fungal infection incidence and risk factors in patients receiving ibrutinib in real-life settings: A nationwide population-based cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Allouchery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Martellosio</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Marchand</w:t>
+                <w:t xml:space="preserve">Cecile Tomowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blandine Rammaert</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Allison Singier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Pambrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmaceutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/pharmaceutics14030641⟩</w:t>
+              <w:t xml:space="preserve">Mycoses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/myc.13676⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03626610v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04381616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved In Vitro Anti-Mucorales Activity and Cytotoxicity of Amphotericin B with a Pegylated Surfactant</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inhaled Antifungal Agents for Treatment and Prophylaxis of Bronchopulmonary Invasive Mold Infections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Martellosio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Tewes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kévin Brunet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alexia Chauzy</w:t>
+                <w:t xml:space="preserve">Sandrine Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noémie Prébonnaud</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Blandine Rammaert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fungi</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 8 (2), pp.121. </w:t>
+              <w:t xml:space="preserve">Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (3), pp.641. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/jof8020121⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/pharmaceutics14030641⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03615762v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03626610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Late Onset of Chronic Granulomatous Disease Revealed by Paecilomyces lilacinus Cutaneous Infection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improved In Vitro Anti-Mucorales Activity and Cytotoxicity of Amphotericin B with a Pegylated Surfactant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Lemaigre</w:t>
+                <w:t xml:space="preserve">Cheikh Diop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Felipe Suarez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Martellosio</w:t>
+                <w:t xml:space="preserve">Alexia Chauzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cindy Barbarin</w:t>
+                <w:t xml:space="preserve">Noémie Prébonnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kévin Brunet</w:t>
+                <w:t xml:space="preserve">Sandrine Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 42 (1), pp.60-63. </w:t>
+              <w:t xml:space="preserve">Journal of Fungi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8 (2), pp.121. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10875-021-01140-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/jof8020121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03622858v1</w:t>
+                <w:t xml:space="preserve">hal-03615762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antifungal activity of [K&amp;lt;sup&amp;gt;3&amp;lt;/sup&amp;gt;]temporin-SHa against medically relevant yeasts and moulds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Verdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1696,2352 +1696,2486 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05516962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antifungal activity of [K 3 ]temporin-SHa against medically relevant yeasts and moulds</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Late Onset of Chronic Granulomatous Disease Revealed by Paecilomyces lilacinus Cutaneous Infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Lemaigre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Suarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Martellosio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Barbarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Brunet</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marie-Hélène Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1139/cjm-2021-0250⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 42 (1), pp.60-63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10875-021-01140-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03626630v1</w:t>
+                <w:t xml:space="preserve">hal-03622858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Draft Genome Sequence of Kazachstania bovina Yeast Isolated from Human Infection</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Marchand</w:t>
+                <w:t xml:space="preserve">Antifungal activity of [K 3 ]temporin-SHa against medically relevant yeasts and moulds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Verdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Ladram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Arnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mycopathologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11046-022-00639-4⟩</w:t>
+              <w:t xml:space="preserve">Canadian Journal of Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1139/cjm-2021-0250⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03906830v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03626630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corticosteroids alter alveolar macrophage control of Lichtheimia corymbifera spores in an ex vivo mouse model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Draft Genome Sequence of Kazachstania bovina Yeast Isolated from Human Infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Deroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Buyck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Cateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Rammaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Mycology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mycopathologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 187 (4), pp.413-415. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11046-022-00639-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/mmy/myaa104⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03464309v1</w:t>
+                <w:t xml:space="preserve">hal-03906830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Free‐living amoebae promote Candida auris survival and proliferation in water</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Hubert</w:t>
+                <w:t xml:space="preserve">Corticosteroids alter alveolar macrophage control of Lichtheimia corymbifera spores in an ex vivo mouse model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.‐h. Rodier</w:t>
+                <w:t xml:space="preserve">François Arrivé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Martellosio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Minoza</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">E. Cateau</w:t>
+                <w:t xml:space="preserve">Isabelle Lamarche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Letters in Applied Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/lam.13395⟩</w:t>
+              <w:t xml:space="preserve">Medical Mycology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 59 (7), pp.694-700. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mmy/myaa104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03464337v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03464309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antifungal susceptibility testing practices in mycology laboratories in France, 2018</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Free‐living amoebae promote Candida auris survival and proliferation in water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.‐h. Rodier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.-P. Bellanger</w:t>
+                <w:t xml:space="preserve">A. Minoza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Persat</w:t>
+                <w:t xml:space="preserve">V. Portet‐sulla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Foulet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">I. Accoceberry</w:t>
+                <w:t xml:space="preserve">E. Cateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Mycology = Journal de Mycologie Médicale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mycmed.2020.100970⟩</w:t>
+              <w:t xml:space="preserve">Letters in Applied Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 72 (1), pp.82-89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/lam.13395⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02566987v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03464337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Answer to July 2020 Photo Quiz</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mucormycosis treatment: Recommendations, latest advances, and perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Rammaert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/JCM.00470-19⟩</w:t>
+              <w:t xml:space="preserve">Journal of Medical Mycology = Journal de Mycologie Médicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 30 (3), pp.101007. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mycmed.2020.101007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03432119v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03464274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro activity of isavuconazole against three species of Acanthamoeba</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Antifungal susceptibility testing practices in mycology laboratories in France, 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.-P. Bellanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Persat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Foulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Brunet</w:t>
+                <w:t xml:space="preserve">C. Bonnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Eestermans</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">I. Accoceberry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal Français d'Ophtalmologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jfo.2019.06.014⟩</w:t>
+              <w:t xml:space="preserve">Journal of Medical Mycology = Journal de Mycologie Médicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 30 (2), pp.100970. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mycmed.2020.100970⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02980720v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02566987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photo Quiz: Migrating Worm Naturally Exited through the Palate</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Answer to July 2020 Photo Quiz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Catroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Yera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Pasini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 58 (7), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/JCM.00469-19⟩</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JCM.00470-19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03432095v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03432119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disseminated invasive aspergillosis in patients with severe influenza infection</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Wairy</w:t>
+                <w:t xml:space="preserve">In vitro activity of isavuconazole against three species of Acanthamoeba</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Flores</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kevin Brunet</w:t>
+                <w:t xml:space="preserve">R. Eestermans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faustine Reynaud</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M.-H. Rodier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Cateau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IDCASES</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 20, pp.e00777. </w:t>
+              <w:t xml:space="preserve">Journal Français d'Ophtalmologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 43 (4), pp.330-333. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.idcr.2020.e00777⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jfo.2019.06.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02980678v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02980720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Invasive Candida bovina Infection, France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Photo Quiz: Migrating Worm Naturally Exited through the Palate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Florent Hubert</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Catroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Yera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Pasini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3201/eid2603.191371⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 58 (7), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JCM.00469-19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02980665v1</w:t>
+                <w:t xml:space="preserve">hal-03432095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mucormycosis treatment: Recommendations, latest advances, and perspectives</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">K. Brunet</w:t>
+                <w:t xml:space="preserve">Disseminated invasive aspergillosis in patients with severe influenza infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Monseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Wairy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Flores</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Rammaert</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Faustine Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Mycology = Journal de Mycologie Médicale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 30 (3), pp.101007. </w:t>
+              <w:t xml:space="preserve">IDCASES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20, pp.e00777. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mycmed.2020.101007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.idcr.2020.e00777⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03464274v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02980678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lichtheimia corymbifera Colonization Leading to Pulmonary Infection Can Be Prevented with Liposomal Amphotericin B in a New Murine Model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Invasive Candida bovina Infection, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Brunet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kevin Brunet</w:t>
+                <w:t xml:space="preserve">Alida Minoza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Rammaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégory Jouvion</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Marchand</w:t>
+                <w:t xml:space="preserve">Vincent Portet-Sulla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/AAC.02544-18⟩</w:t>
+              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 26 (3), pp.626-627. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3201/eid2603.191371⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02477834v1</w:t>
+                <w:t xml:space="preserve">hal-02980665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vermamoeba vermiformis in hospital network: a benefit for Aeromonas hydrophila</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lichtheimia corymbifera Colonization Leading to Pulmonary Infection Can Be Prevented with Liposomal Amphotericin B in a New Murine Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Perraud</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Thomas Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Maisonneuve</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sihem Kaaki</w:t>
+                <w:t xml:space="preserve">Grégory Jouvion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Cateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasitology Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00436-019-06457-w⟩</w:t>
+              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 63 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AAC.02544-18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02295278v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02477834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imidazo[1,2-b]pyridazines targeting Toxoplasma gondii calcium-dependent protein kinase 1 decrease the parasite burden in mice with acute toxoplasmosis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vermamoeba vermiformis in hospital network: a benefit for Aeromonas hydrophila</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Delafont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Espérance Moine</w:t>
+                <w:t xml:space="preserve">Estelle Perraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Moiré</w:t>
+                <w:t xml:space="preserve">Elodie Maisonneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Dimier-Poisson</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">William Couet</w:t>
+                <w:t xml:space="preserve">Sihem Kaaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Parasitology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijpara.2017.12.006⟩</w:t>
+              <w:t xml:space="preserve">Parasitology Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00436-019-06457-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02389840v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02295278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reactivation of dormant/latent fungal infection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Alanio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Alanio</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Olivier Lortholary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Rammaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Infection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 77 (6), pp.463-468. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jinf.2018.06.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02481174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planktonic free-living amoebae susceptibility to dental unit waterlines disinfectants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Imidazo[1,2-b]pyridazines targeting Toxoplasma gondii calcium-dependent protein kinase 1 decrease the parasite burden in mice with acute toxoplasmosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Espérance Moine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Costa</w:t>
+                <w:t xml:space="preserve">Nathalie Moiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Bossard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kevin Brunet</w:t>
+                <w:t xml:space="preserve">Isabelle Dimier-Poisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Fradin</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">William Couet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Foodborne Pathogens and Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/femspd/ftx099⟩</w:t>
+              <w:t xml:space="preserve">International Journal for Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 48 (7), pp.561-568. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpara.2017.12.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01661075v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02389840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trichophyton verrucosum: an atypical infection on the pubis.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alida Minoza</w:t>
+                <w:t xml:space="preserve">Planktonic free-living amoebae susceptibility to dental unit waterlines disinfectants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ysé Sauvageon</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Valentin Bossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Kauffmann-Lacroix</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Benjamin Fradin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Dermatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1684/ejd.2017.3152⟩</w:t>
+              <w:t xml:space="preserve">Foodborne Pathogens and Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 75 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/femspd/ftx099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01698246v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01661075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Trichophyton verrucosum: an atypical infection on the pubis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alida Minoza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ysé Sauvageon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Kauffmann-Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Rodier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Dermatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.675-676. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/ejd.2017.3152⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01698246v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A 55-Year-Old French Man With Sudden Hemiparesis and Hemiplegia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alida Minoza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Portet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Beraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Helene Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Infectious Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 62 (6), pp.807 - 808. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/cid/civ1191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01427783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4051,531 +4185,1123 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancement of amphotericin B activity against Cryptococcus neoformans using lipid nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Clarhaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Baillod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kévin Brunet</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sandrine Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Tewes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33rd ECCMID : European Congress of Clinical Microbiology &amp; Infectious Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Copenaghen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04142666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (2)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manogepix and amphotericin B combination is synergistic against Candida glabrata as evidenced by a new pharmacodynamic-modelling approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adrien Baillod</w:t>
+                <w:t xml:space="preserve">Preliminary study investigating the performance of the BACTEC Mycosis IC/F blood culture system for Malassezia spp. detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Luzarraga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Étienne Porcheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Aranzana-Climent</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Kevin Brunet</w:t>
+                <w:t xml:space="preserve">Kévin Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Cateau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESCMID Global 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2025, Vienna, Austria. </w:t>
+              <w:t xml:space="preserve">Congrès annuel conjoint SFP-SFMM 2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2026, Marseille, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05071394v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05607960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Manogepix and amphotericin B combination is synergistic against Candida glabrata as evidenced by a new pharmacodynamic-modelling approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Baillod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Aranzana-Climent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Clarhaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ESCMID Global 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Vienna, Austria. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05071394v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Synergistic interaction between antifungal agents against Candida guilliermondii using pharmacodynamics-modelling approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Baillod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Aranzana-Climent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Point</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Brunet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34th European Congress of Clinical Microbiology and Infectious Diseases (ECCMID)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04571002v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Évaluation des performances diagnostiques du dosage sérique du (1,3)-β-D-glucane pour la différenciation entre la pneumocystose et la colonisation par Pneumocystis jirovecii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Scavazzin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Deffois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alida Minoza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Cateau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès délocalisé de la Société française de parasitologie et et de la Société française de mycologie médicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Marrakech, Morocco</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05607947v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sensibilité aux antifongiques des champignons isolés au CHU de Poitiers de 2017 à 2021</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Arnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Deffois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alida Minoza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Cateau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès délocalisé de la Société française de parasitologie et et de la Société française de mycologie médicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Marrakech, Morocco</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05607847v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evaluation of the diagnostic performance of serum (1,3)-Β-D-glucane assay for differentiation between pneumocystis jirovecii pneumonia and pneumocystis jirovecii colonization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Scavazzin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Deffois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alida Minoza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Cateau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trends in Medical Mycology 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Athènes, Greece</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05613845v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antifungal susceptibility of fungi isolated at University hospital of Poitiers betweeN 2017 and 2021</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Arnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Deffois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alida Minoza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Cateau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trends in Medical Mycology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Athènes, Greece</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05613815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Brevet (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A composition comprising lipid nanoparticles and an antifungal polyene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Tewes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Brunet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : US20250221930A1. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05563761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4585,100 +5311,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation du traitement préventif et curatif de la mucormycose pulmonaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Brunet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Médecine humaine et pathologie. Université de Poitiers, 2020. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2020POIT1802⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03101351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4688,105 +5414,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activité de peptides antimicrobiens contre des levures et champignons filamenteux d’intérêt médical : la temporine [K3]SHa, un nouvel agent antifongique potentiel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Brunet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences pharmaceutiques. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mémoire d'étudiant</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">dumas-05048925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId169"/>
+      <w:footerReference w:type="default" r:id="rId181"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4933,51 +5659,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05467941v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Deroche" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Deffois" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Cateau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Buyck" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Brunet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11046-025-00980-4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321893v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Clarhaut" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Moreau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Collet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Babiard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Aranzana-Climent" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aac.00704-25" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659616v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Carsuzaa" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Larid" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Martin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Coudroy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vall&#233;e" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0302427" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715648v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Moreau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry No&#235;l" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Point" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Tewes" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/myc.13704" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807226v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Millon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Botterel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bonhomme" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Valot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poirier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mycmed.2024.101520" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04675511v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guitard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P. Bellanger" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dorin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cassaing" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Capitaine" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mycmed.2024.101490" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088324v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Marchand" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11046-023-00715-3" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381616v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Allouchery" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Brunet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Tomowiak" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Singier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Pambrun" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/myc.13676" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626610v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Martellosio" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Rammaert" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics14030641" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615762v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Diop" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Chauzy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Pr&#233;bonnaud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof8020121" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622858v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lemaigre" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Suarez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Barbarin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10875-021-01140-1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516962v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Verdon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ladram" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Arnault" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Rodier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjm-2021-0250" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626630v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906830v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11046-022-00639-4" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464309v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Arriv&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lamarche" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mmy/myaa104" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464337v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hubert" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.&#8208;h. Rodier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Minoza" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Portet&#8208;sulla" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cateau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/lam.13395" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02566987v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-P. Bellanger" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Persat" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Foulet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonnal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Accoceberry" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mycmed.2020.100970" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432119v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Catroux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Yera" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pasini" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.00470-19" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02980720v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Brunet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Eestermans" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-H. Rodier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfo.2019.06.014" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432095v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.00469-19" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02980678v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Monseau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Wairy" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Flores" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Reynaud" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idcr.2020.e00777" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02980665v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alida Minoza" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Portet-Sulla" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Hubert" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2603.191371" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464274v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rammaert" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mycmed.2020.101007" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477834v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brunet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Jouvion" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.02544-18" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295278v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delafont" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Perraud" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Maisonneuve" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Kaaki" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-019-06457-w" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02389840v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esp&#233;rance Moine" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Moir&#233;" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dimier-Poisson" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Couet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpara.2017.12.006" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481174v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Alanio" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lortholary" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinf.2018.06.016" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661075v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Costa" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bossard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fradin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Imbert" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femspd/ftx099" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698246v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ys&#233; Sauvageon" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Kauffmann-Lacroix" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ejd.2017.3152" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427783v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Portet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Beraud" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Rodier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/civ1191" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142666v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Baillod" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071394v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571002v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Point" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563761v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03101351v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020POIT1802" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-05048925v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05609866v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Boutillier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Baillod" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Moreau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Labanowski" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Marchand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mmy/myag041" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05467941v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Deroche" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Deffois" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Cateau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Buyck" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Brunet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11046-025-00980-4" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321893v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Clarhaut" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Moreau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Collet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Babiard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Aranzana-Climent" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aac.00704-25" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659616v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Carsuzaa" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Larid" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Martin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Coudroy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vall&#233;e" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0302427" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715648v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry No&#235;l" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Point" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Tewes" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/myc.13704" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807226v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Millon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Botterel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bonhomme" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Valot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poirier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mycmed.2024.101520" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04675511v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guitard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P. Bellanger" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dorin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cassaing" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Capitaine" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mycmed.2024.101490" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088324v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11046-023-00715-3" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381616v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Allouchery" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Brunet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Tomowiak" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Singier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Pambrun" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/myc.13676" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626610v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Martellosio" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Rammaert" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics14030641" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615762v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Diop" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Chauzy" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Pr&#233;bonnaud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof8020121" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516962v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Verdon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ladram" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Arnault" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Rodier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjm-2021-0250" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622858v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lemaigre" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Suarez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Barbarin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10875-021-01140-1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626630v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906830v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11046-022-00639-4" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464309v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Arriv&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lamarche" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mmy/myaa104" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464337v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hubert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.&#8208;h. Rodier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Minoza" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Portet&#8208;sulla" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cateau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/lam.13395" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464274v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Brunet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rammaert" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mycmed.2020.101007" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02566987v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-P. Bellanger" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Persat" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Foulet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonnal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Accoceberry" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mycmed.2020.100970" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432119v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Catroux" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Yera" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pasini" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.00470-19" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02980720v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Eestermans" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-H. Rodier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfo.2019.06.014" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432095v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.00469-19" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02980678v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Monseau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Wairy" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Flores" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Reynaud" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idcr.2020.e00777" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02980665v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alida Minoza" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Portet-Sulla" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Hubert" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2603.191371" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477834v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brunet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Jouvion" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.02544-18" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295278v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delafont" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Perraud" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Maisonneuve" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Kaaki" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-019-06457-w" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481174v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Alanio" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lortholary" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinf.2018.06.016" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02389840v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esp&#233;rance Moine" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Moir&#233;" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dimier-Poisson" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Couet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpara.2017.12.006" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661075v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Costa" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bossard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fradin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Imbert" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femspd/ftx099" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698246v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ys&#233; Sauvageon" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Kauffmann-Lacroix" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ejd.2017.3152" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427783v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Portet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Beraud" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Rodier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/civ1191" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142666v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607960v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Luzarraga" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-&#201;tienne Porcheron" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071394v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571002v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Point" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607947v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Scavazzin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607847v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05613845v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05613815v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563761v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03101351v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020POIT1802" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-05048925v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>