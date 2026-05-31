--- v2 (2026-05-10)
+++ v3 (2026-05-31)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (31)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (32)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -912,811 +912,811 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Current knowledge and practice of Candida auris screening in France: A nationwide survey from the French Society of Medical Mycology (SFMM)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Guitard</w:t>
+                <w:t xml:space="preserve">Juliette Guitard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.P. Bellanger</w:t>
+                <w:t xml:space="preserve">Anne‐Pauline Bellanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Dorin</w:t>
+                <w:t xml:space="preserve">Joséphine Dorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Cassaing</w:t>
+                <w:t xml:space="preserve">Sophie Cassaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Capitaine</w:t>
+                <w:t xml:space="preserve">Agathe Capitaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Medical Mycology = Journal de Mycologie Médicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 34 (3), pp.101490. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.mycmed.2024.101490⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04675511v1</w:t>
+                <w:t xml:space="preserve">hal-05633086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Draft genome sequence of the Rhinocladiella similis clinical isolate CBS 149759</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Current knowledge and practice of Candida auris screening in France: A nationwide survey from the French Society of Medical Mycology (SFMM)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Guitard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.P. Bellanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dorin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Cassaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Capitaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mycopathologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11046-023-00715-3⟩</w:t>
+              <w:t xml:space="preserve">Journal of Medical Mycology = Journal de Mycologie Médicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 34 (3), pp.101490. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mycmed.2024.101490⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04088324v1</w:t>
+                <w:t xml:space="preserve">hal-04675511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Invasive fungal infection incidence and risk factors in patients receiving ibrutinib in real-life settings: A nationwide population-based cohort study</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Draft genome sequence of the Rhinocladiella similis clinical isolate CBS 149759</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Deroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Buyck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Cateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mycoses</w:t>
+              <w:t xml:space="preserve">Mycopathologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/myc.13676⟩</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11046-023-00715-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04381616v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04088324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhaled Antifungal Agents for Treatment and Prophylaxis of Bronchopulmonary Invasive Mold Infections</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kévin Brunet</w:t>
+                <w:t xml:space="preserve">Invasive fungal infection incidence and risk factors in patients receiving ibrutinib in real-life settings: A nationwide population-based cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Allouchery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Martellosio</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Marchand</w:t>
+                <w:t xml:space="preserve">Kevin Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blandine Rammaert</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cecile Tomowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Singier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Pambrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmaceutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/pharmaceutics14030641⟩</w:t>
+              <w:t xml:space="preserve">Mycoses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/myc.13676⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03626610v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04381616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved In Vitro Anti-Mucorales Activity and Cytotoxicity of Amphotericin B with a Pegylated Surfactant</w:t>
+                <w:t xml:space="preserve">Inhaled Antifungal Agents for Treatment and Prophylaxis of Bronchopulmonary Invasive Mold Infections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noémie Prébonnaud</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Martellosio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Tewes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Rammaert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fungi</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jof8020121⟩</w:t>
+              <w:t xml:space="preserve">Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (3), pp.641. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/pharmaceutics14030641⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03615762v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03626610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antifungal activity of [K&amp;lt;sup&amp;gt;3&amp;lt;/sup&amp;gt;]temporin-SHa against medically relevant yeasts and moulds</w:t>
+                <w:t xml:space="preserve">Improved In Vitro Anti-Mucorales Activity and Cytotoxicity of Amphotericin B with a Pegylated Surfactant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Ladram</w:t>
+                <w:t xml:space="preserve">Cheikh Diop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Arnault</w:t>
+                <w:t xml:space="preserve">Alexia Chauzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Hélène Rodier</w:t>
+                <w:t xml:space="preserve">Noémie Prébonnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 68, pp.427 - 434. </w:t>
+              <w:t xml:space="preserve">Journal of Fungi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8 (2), pp.121. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1139/cjm-2021-0250⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/jof8020121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05516962v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03615762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Late Onset of Chronic Granulomatous Disease Revealed by Paecilomyces lilacinus Cutaneous Infection</w:t>
               </w:r>
@@ -1728,51 +1728,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Lemaigre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felipe Suarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Martellosio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Barbarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1830,2352 +1830,2486 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03622858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antifungal activity of [K 3 ]temporin-SHa against medically relevant yeasts and moulds</w:t>
+                <w:t xml:space="preserve">Antifungal activity of [K&amp;lt;sup&amp;gt;3&amp;lt;/sup&amp;gt;]temporin-SHa against medically relevant yeasts and moulds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Verdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Ladram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Arnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Journal of Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, pp.1-8. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+              <w:t xml:space="preserve">, 2022, 68, pp.427 - 434. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1139/cjm-2021-0250⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03626630v1</w:t>
+                <w:t xml:space="preserve">hal-05516962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Draft Genome Sequence of Kazachstania bovina Yeast Isolated from Human Infection</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Marchand</w:t>
+                <w:t xml:space="preserve">Antifungal activity of [K 3 ]temporin-SHa against medically relevant yeasts and moulds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Verdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Ladram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Arnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mycopathologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11046-022-00639-4⟩</w:t>
+              <w:t xml:space="preserve">Canadian Journal of Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1139/cjm-2021-0250⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03906830v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03626630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corticosteroids alter alveolar macrophage control of Lichtheimia corymbifera spores in an ex vivo mouse model</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Lamarche</w:t>
+                <w:t xml:space="preserve">Draft Genome Sequence of Kazachstania bovina Yeast Isolated from Human Infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Deroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Buyck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Cateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Rammaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Mycology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mmy/myaa104⟩</w:t>
+              <w:t xml:space="preserve">Mycopathologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 187 (4), pp.413-415. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11046-022-00639-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03464309v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03906830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Free‐living amoebae promote Candida auris survival and proliferation in water</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M.‐h. Rodier</w:t>
+                <w:t xml:space="preserve">Corticosteroids alter alveolar macrophage control of Lichtheimia corymbifera spores in an ex vivo mouse model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Minoza</w:t>
+                <w:t xml:space="preserve">François Arrivé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Martellosio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Portet‐sulla</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">E. Cateau</w:t>
+                <w:t xml:space="preserve">Isabelle Lamarche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Letters in Applied Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/lam.13395⟩</w:t>
+              <w:t xml:space="preserve">Medical Mycology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 59 (7), pp.694-700. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mmy/myaa104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03464337v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03464309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mucormycosis treatment: Recommendations, latest advances, and perspectives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Free‐living amoebae promote Candida auris survival and proliferation in water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Brunet</w:t>
+                <w:t xml:space="preserve">M.‐h. Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Rammaert</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Minoza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Portet‐sulla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Cateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Mycology = Journal de Mycologie Médicale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mycmed.2020.101007⟩</w:t>
+              <w:t xml:space="preserve">Letters in Applied Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 72 (1), pp.82-89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/lam.13395⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03464274v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03464337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antifungal susceptibility testing practices in mycology laboratories in France, 2018</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F. Persat</w:t>
+                <w:t xml:space="preserve">Answer to July 2020 Photo Quiz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Foulet</w:t>
+                <w:t xml:space="preserve">Mélanie Catroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Bonnal</w:t>
+                <w:t xml:space="preserve">Hélène Yera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Accoceberry</w:t>
+                <w:t xml:space="preserve">Sophie Pasini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Mycology = Journal de Mycologie Médicale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 30 (2), pp.100970. </w:t>
+              <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 58 (7), </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mycmed.2020.100970⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/JCM.00470-19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02566987v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03432119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Answer to July 2020 Photo Quiz</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Antifungal susceptibility testing practices in mycology laboratories in France, 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Catroux</w:t>
+                <w:t xml:space="preserve">A.-P. Bellanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Yera</w:t>
+                <w:t xml:space="preserve">F. Persat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Pasini</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Hélène Rodier</w:t>
+                <w:t xml:space="preserve">F. Foulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bonnal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Accoceberry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/JCM.00470-19⟩</w:t>
+              <w:t xml:space="preserve">Journal of Medical Mycology = Journal de Mycologie Médicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 30 (2), pp.100970. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mycmed.2020.100970⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03432119v1</w:t>
+                <w:t xml:space="preserve">hal-02566987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vitro activity of isavuconazole against three species of Acanthamoeba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Eestermans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-H. Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Cateau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal Français d'Ophtalmologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 43 (4), pp.330-333. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jfo.2019.06.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02980720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photo Quiz: Migrating Worm Naturally Exited through the Palate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Catroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Yera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Pasini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 58 (7), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/JCM.00469-19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03432095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disseminated invasive aspergillosis in patients with severe influenza infection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Monseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Wairy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Flores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faustine Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IDCASES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 20, pp.e00777. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.idcr.2020.e00777⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02980678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Invasive Candida bovina Infection, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alida Minoza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Rammaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Portet-Sulla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 26 (3), pp.626-627. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3201/eid2603.191371⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02980665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lichtheimia corymbifera Colonization Leading to Pulmonary Infection Can Be Prevented with Liposomal Amphotericin B in a New Murine Model</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mucormycosis treatment: Recommendations, latest advances, and perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Rammaert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Medical Mycology = Journal de Mycologie Médicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 30 (3), pp.101007. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mycmed.2020.101007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/AAC.02544-18⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02477834v1</w:t>
+                <w:t xml:space="preserve">hal-03464274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vermamoeba vermiformis in hospital network: a benefit for Aeromonas hydrophila</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Lichtheimia corymbifera Colonization Leading to Pulmonary Infection Can Be Prevented with Liposomal Amphotericin B in a New Murine Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sihem Kaaki</w:t>
+                <w:t xml:space="preserve">Grégory Jouvion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Cateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasitology Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, </w:t>
+              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 63 (8), </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00436-019-06457-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/AAC.02544-18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02295278v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02477834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reactivation of dormant/latent fungal infection</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Vermamoeba vermiformis in hospital network: a benefit for Aeromonas hydrophila</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Delafont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Perraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Maisonneuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sihem Kaaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Infection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jinf.2018.06.016⟩</w:t>
+              <w:t xml:space="preserve">Parasitology Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00436-019-06457-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02481174v1</w:t>
+                <w:t xml:space="preserve">hal-02295278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imidazo[1,2-b]pyridazines targeting Toxoplasma gondii calcium-dependent protein kinase 1 decrease the parasite burden in mice with acute toxoplasmosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Espérance Moine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Moiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Dimier-Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Couet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal for Parasitology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 48 (7), pp.561-568. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijpara.2017.12.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02389840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planktonic free-living amoebae susceptibility to dental unit waterlines disinfectants</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Reactivation of dormant/latent fungal infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Fradin</w:t>
+                <w:t xml:space="preserve">Alexandre Alanio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Imbert</w:t>
+                <w:t xml:space="preserve">Olivier Lortholary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Rammaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Foodborne Pathogens and Disease</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 75 (8), </w:t>
+              <w:t xml:space="preserve">Journal of Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 77 (6), pp.463-468. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/femspd/ftx099⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jinf.2018.06.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01661075v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02481174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trichophyton verrucosum: an atypical infection on the pubis.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Planktonic free-living amoebae susceptibility to dental unit waterlines disinfectants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ysé Sauvageon</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Damien Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Bossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Fradin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Dermatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1684/ejd.2017.3152⟩</w:t>
+              <w:t xml:space="preserve">Foodborne Pathogens and Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 75 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/femspd/ftx099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01698246v1</w:t>
+                <w:t xml:space="preserve">hal-01661075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Trichophyton verrucosum: an atypical infection on the pubis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alida Minoza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ysé Sauvageon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Kauffmann-Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Rodier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Dermatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.675-676. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/ejd.2017.3152⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01698246v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A 55-Year-Old French Man With Sudden Hemiparesis and Hemiplegia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alida Minoza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Portet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Beraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Helene Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Infectious Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 62 (6), pp.807 - 808. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/cid/civ1191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01427783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4185,51 +4319,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancement of amphotericin B activity against Cryptococcus neoformans using lipid nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4284,51 +4418,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33rd ECCMID : European Congress of Clinical Microbiology &amp; Infectious Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Copenaghen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04142666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4338,78 +4472,78 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preliminary study investigating the performance of the BACTEC Mycosis IC/F blood culture system for Malassezia spp. detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Luzarraga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Étienne Porcheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4424,73 +4558,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès annuel conjoint SFP-SFMM 2026</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2026, Marseille, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05607960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manogepix and amphotericin B combination is synergistic against Candida glabrata as evidenced by a new pharmacodynamic-modelling approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Baillod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4512,146 +4646,146 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Clarhaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Brunet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESCMID Global 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Vienna, Austria. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05071394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synergistic interaction between antifungal agents against Candida guilliermondii using pharmacodynamics-modelling approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Baillod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Aranzana-Climent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Point</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4666,535 +4800,535 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34th European Congress of Clinical Microbiology and Infectious Diseases (ECCMID)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04571002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation des performances diagnostiques du dosage sérique du (1,3)-β-D-glucane pour la différenciation entre la pneumocystose et la colonisation par Pneumocystis jirovecii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Scavazzin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Deffois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alida Minoza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Cateau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès délocalisé de la Société française de parasitologie et et de la Société française de mycologie médicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05607947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensibilité aux antifongiques des champignons isolés au CHU de Poitiers de 2017 à 2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Arnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Deffois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alida Minoza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Cateau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès délocalisé de la Société française de parasitologie et et de la Société française de mycologie médicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05607847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of the diagnostic performance of serum (1,3)-Β-D-glucane assay for differentiation between pneumocystis jirovecii pneumonia and pneumocystis jirovecii colonization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Scavazzin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Deffois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alida Minoza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Cateau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trends in Medical Mycology 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05613845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antifungal susceptibility of fungi isolated at University hospital of Poitiers betweeN 2017 and 2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Arnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Deffois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alida Minoza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Cateau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trends in Medical Mycology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05613815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5204,51 +5338,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A composition comprising lipid nanoparticles and an antifungal polyene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Tewes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5257,51 +5391,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Brunet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : US20250221930A1. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05563761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5311,100 +5445,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation du traitement préventif et curatif de la mucormycose pulmonaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Brunet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Médecine humaine et pathologie. Université de Poitiers, 2020. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2020POIT1802⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03101351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5414,105 +5548,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activité de peptides antimicrobiens contre des levures et champignons filamenteux d’intérêt médical : la temporine [K3]SHa, un nouvel agent antifongique potentiel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Brunet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences pharmaceutiques. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mémoire d'étudiant</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">dumas-05048925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId181"/>
+      <w:footerReference w:type="default" r:id="rId187"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5659,51 +5793,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05609866v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Boutillier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Baillod" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Moreau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Labanowski" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Marchand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mmy/myag041" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05467941v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Deroche" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Deffois" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Cateau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Buyck" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Brunet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11046-025-00980-4" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321893v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Clarhaut" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Moreau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Collet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Babiard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Aranzana-Climent" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aac.00704-25" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659616v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Carsuzaa" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Larid" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Martin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Coudroy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vall&#233;e" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0302427" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715648v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry No&#235;l" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Point" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Tewes" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/myc.13704" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807226v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Millon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Botterel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bonhomme" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Valot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poirier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mycmed.2024.101520" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04675511v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guitard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P. Bellanger" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dorin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cassaing" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Capitaine" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mycmed.2024.101490" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088324v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11046-023-00715-3" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381616v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Allouchery" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Brunet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Tomowiak" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Singier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Pambrun" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/myc.13676" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626610v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Martellosio" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Rammaert" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics14030641" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615762v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Diop" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Chauzy" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Pr&#233;bonnaud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof8020121" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516962v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Verdon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ladram" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Arnault" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Rodier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjm-2021-0250" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622858v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lemaigre" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Suarez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Barbarin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10875-021-01140-1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626630v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906830v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11046-022-00639-4" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464309v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Arriv&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lamarche" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mmy/myaa104" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464337v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hubert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.&#8208;h. Rodier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Minoza" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Portet&#8208;sulla" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cateau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/lam.13395" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464274v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Brunet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rammaert" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mycmed.2020.101007" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02566987v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-P. Bellanger" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Persat" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Foulet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonnal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Accoceberry" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mycmed.2020.100970" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432119v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Catroux" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Yera" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pasini" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.00470-19" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02980720v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Eestermans" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-H. Rodier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfo.2019.06.014" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432095v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.00469-19" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02980678v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Monseau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Wairy" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Flores" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Reynaud" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idcr.2020.e00777" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02980665v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alida Minoza" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Portet-Sulla" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Hubert" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2603.191371" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477834v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brunet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Jouvion" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.02544-18" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295278v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delafont" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Perraud" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Maisonneuve" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Kaaki" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-019-06457-w" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481174v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Alanio" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lortholary" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinf.2018.06.016" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02389840v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esp&#233;rance Moine" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Moir&#233;" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dimier-Poisson" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Couet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpara.2017.12.006" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661075v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Costa" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bossard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fradin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Imbert" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femspd/ftx099" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698246v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ys&#233; Sauvageon" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Kauffmann-Lacroix" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ejd.2017.3152" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427783v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Portet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Beraud" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Rodier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/civ1191" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142666v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607960v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Luzarraga" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-&#201;tienne Porcheron" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071394v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571002v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Point" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607947v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Scavazzin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607847v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05613845v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05613815v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563761v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03101351v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020POIT1802" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-05048925v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05609866v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Boutillier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Baillod" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Moreau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Labanowski" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Marchand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mmy/myag041" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05467941v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Deroche" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Deffois" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Cateau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Buyck" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Brunet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11046-025-00980-4" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321893v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Clarhaut" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Moreau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Collet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Babiard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Aranzana-Climent" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aac.00704-25" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659616v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Carsuzaa" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Larid" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Martin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Coudroy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vall&#233;e" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0302427" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715648v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry No&#235;l" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Point" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Tewes" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/myc.13704" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807226v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Millon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Botterel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bonhomme" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Valot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poirier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mycmed.2024.101520" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05633086v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Guitard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;Pauline Bellanger" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Dorin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cassaing" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Capitaine" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mycmed.2024.101490" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04675511v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guitard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P. Bellanger" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dorin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cassaing" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Capitaine" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088324v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11046-023-00715-3" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381616v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Allouchery" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Brunet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Tomowiak" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Singier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Pambrun" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/myc.13676" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626610v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Martellosio" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Rammaert" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics14030641" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615762v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Diop" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Chauzy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Pr&#233;bonnaud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof8020121" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622858v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lemaigre" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Suarez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Barbarin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10875-021-01140-1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516962v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Verdon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ladram" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Arnault" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Rodier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjm-2021-0250" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626630v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906830v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11046-022-00639-4" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464309v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Arriv&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lamarche" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mmy/myaa104" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464337v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hubert" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.&#8208;h. Rodier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Minoza" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Portet&#8208;sulla" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cateau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/lam.13395" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432119v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Catroux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Yera" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pasini" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.00470-19" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02566987v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-P. Bellanger" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Persat" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Foulet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonnal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Accoceberry" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mycmed.2020.100970" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02980720v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Brunet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Eestermans" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-H. Rodier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfo.2019.06.014" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432095v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.00469-19" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02980678v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Monseau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Wairy" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Flores" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Reynaud" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idcr.2020.e00777" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02980665v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alida Minoza" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Portet-Sulla" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Hubert" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2603.191371" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464274v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rammaert" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mycmed.2020.101007" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477834v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brunet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Jouvion" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.02544-18" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295278v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delafont" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Perraud" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Maisonneuve" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Kaaki" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-019-06457-w" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02389840v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esp&#233;rance Moine" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Moir&#233;" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dimier-Poisson" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Couet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpara.2017.12.006" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481174v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Alanio" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lortholary" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinf.2018.06.016" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661075v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Costa" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bossard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fradin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Imbert" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femspd/ftx099" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698246v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ys&#233; Sauvageon" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Kauffmann-Lacroix" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ejd.2017.3152" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427783v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Portet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Beraud" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Rodier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/civ1191" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142666v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607960v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Luzarraga" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-&#201;tienne Porcheron" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071394v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571002v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Point" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607947v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Scavazzin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607847v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05613845v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05613815v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563761v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03101351v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020POIT1802" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-05048925v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>