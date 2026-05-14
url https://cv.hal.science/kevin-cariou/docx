--- v0 (2026-03-09)
+++ v1 (2026-05-14)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (38)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (39)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -234,4674 +234,4808 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05450044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis, Characterization, and Biological Evaluation of Red Light‐Activatable BODIPY‐Caged Ceritinib Compounds</w:t>
+                <w:t xml:space="preserve">A Deep‐Red‐Absorbing Osmium(II) Complex as a Photosensitizer for Photodynamic Therapy Inducing Immunogenic Cell Death</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kirill M Kuznetsov</w:t>
+                <w:t xml:space="preserve">Yiyi Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kallol Purkait</w:t>
+                <w:t xml:space="preserve">Pierre Mesdom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Mesdom</w:t>
+                <w:t xml:space="preserve">Eduardo Izquierdo-García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Arnoux</w:t>
+                <w:t xml:space="preserve">João P M António</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Frochot</w:t>
+                <w:t xml:space="preserve">Ruonan Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Helvetica Chimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/hlca.202500023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/anie.8677989⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05037869v1</w:t>
+                <w:t xml:space="preserve">hal-05619905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Cathepsin B‐Triggered CO‐Releasing Molecule with a Non‐Toxic Metal Core for Targeted Tumor Delivery</w:t>
+                <w:t xml:space="preserve">Synthesis, Characterization, and Biological Evaluation of Red Light‐Activatable BODIPY‐Caged Ceritinib Compounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inga Černauskienė</w:t>
+                <w:t xml:space="preserve">Kirill M Kuznetsov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eduardo Izquierdo‐garcía</w:t>
+                <w:t xml:space="preserve">Kallol Purkait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mesdom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Keller</w:t>
+                <w:t xml:space="preserve">Philippe Arnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harley Betts</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kevin Cariou</w:t>
+                <w:t xml:space="preserve">Céline Frochot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.202513808⟩</w:t>
+              <w:t xml:space="preserve">Helvetica Chimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/hlca.202500023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05354488v1</w:t>
+                <w:t xml:space="preserve">hal-05037869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metal‐Catalyzed Cross‐Coupling for the Synthesis of β‐Lactam Drugs and Related Chemical Probes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Bresson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jules Bresson</w:t>
+                <w:t xml:space="preserve">Katie Burke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katie Burke</w:t>
+                <w:t xml:space="preserve">Mélanie Ethève‐quelquejeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Ethève‐quelquejeu</w:t>
+                <w:t xml:space="preserve">Laura Iannazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Cariou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemMedChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 20 (9), pp.e202400960. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/cmdc.202400960⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05287299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EGCG-like non-competitive inhibitor of DYRK1A rescues cognitive defect in a down syndrome model</w:t>
+                <w:t xml:space="preserve">A Cathepsin B‐Triggered CO‐Releasing Molecule with a Non‐Toxic Metal Core for Targeted Tumor Delivery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Delabar</w:t>
+                <w:t xml:space="preserve">Inga Černauskienė</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Antônio G.B. Gomes</w:t>
+                <w:t xml:space="preserve">Eduardo Izquierdo‐garcía</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marta Fructuoso</w:t>
+                <w:t xml:space="preserve">Sarah Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadège Sarrazin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas George</w:t>
+                <w:t xml:space="preserve">Harley Betts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2023.116098⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.202513808⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05387931v1</w:t>
+                <w:t xml:space="preserve">hal-05354488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Near-Infrared-Absorbing Osmium(II) Complex as a Photosensitizer for Photodynamic Therapy inducing Immunogenic Cell Death</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">EGCG-like non-competitive inhibitor of DYRK1A rescues cognitive defect in a down syndrome model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Delabar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yiyi Zhang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Mesdom</w:t>
+                <w:t xml:space="preserve">Marco Antônio G.B. Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eduardo Izquierdo-García</w:t>
+                <w:t xml:space="preserve">Marta Fructuoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">João António</w:t>
+                <w:t xml:space="preserve">Nadège Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Saubamea</w:t>
+                <w:t xml:space="preserve">Nicolas George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemRxiv</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 265, pp.116098. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.26434/chemrxiv-2024-6dnl2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2023.116098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05389603v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05387931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N-Metallocenyl Ynamides: Preparation, Reactivity and Synthesis of ansa[3]-Ferrocenylamides</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Near-Infrared-Absorbing Osmium(II) Complex as a Photosensitizer for Photodynamic Therapy inducing Immunogenic Cell Death</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yiyi Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mesdom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Izquierdo-García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capucine Mahe</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Blacque</w:t>
+                <w:t xml:space="preserve">João António</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Gasser</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bruno Saubamea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.orglett.2c04169⟩</w:t>
+              <w:t xml:space="preserve">ChemRxiv</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26434/chemrxiv-2024-6dnl2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03966748v1</w:t>
+                <w:t xml:space="preserve">hal-05389603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Base‐Mediated Generation of Ketenimines from Ynamides: Addition of Hydrazones to Give Acetimidohydrazides**</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">N-Metallocenyl Ynamides: Preparation, Reactivity and Synthesis of ansa[3]-Ferrocenylamides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capucine Mahe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Blacque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agathe C A d'Hollander</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Gilles Gasser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gandon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Cariou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejoc.202200028⟩</w:t>
+              <w:t xml:space="preserve">Organic Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.orglett.2c04169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03721985v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03966748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phototherapeutic anticancer strategies with first-row transition metal complexes: a critical review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Gourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Gasser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Society Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/D1CS00609F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03542713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Base-Mediated Generation of Ketenimines from Ynamides: [3+2] Annulation with Azaallyl Anions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Base‐Mediated Generation of Ketenimines from Ynamides: Addition of Hydrazones to Give Acetimidohydrazides**</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Capucine Mahe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe C A d'Hollander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adsc.202100047⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2022 (18), pp.e202200028. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.202200028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03227971v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03721985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoinduced Aerobic Iodoarene-Catalyzed Spirocyclization of N-Oxy-Amides to N-Fused Spirolactams</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Base-Mediated Generation of Ketenimines from Ynamides: [3+2] Annulation with Azaallyl Anions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe C A d'Hollander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugénie Romero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamsana Vijayakumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Habert</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Camille Le Houérou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Retailleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.202009175⟩</w:t>
+              <w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 363 (11), pp.2903-2908. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adsc.202100047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03367856v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03227971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ynamides in Free Radical Reactions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Photoinduced Aerobic Iodoarene-Catalyzed Spirocyclization of N-Oxy-Amides to N-Fused Spirolactams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Habert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Cariou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 60 (1), pp.171-175. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.202009175⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adsc.202000849⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02962628v1</w:t>
+                <w:t xml:space="preserve">hal-03367856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthetic approaches towards avibactam and other diazabicyclooctane β-lactamase inhibitors</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Ynamides in Free Radical Reactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Capucine Mahe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Cariou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adsc.202000849⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C9OB02605C⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02466833v1</w:t>
+                <w:t xml:space="preserve">hal-02962628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis, Characterization and Antiparasitic Activity of Organometallic Derivatives of the Anthelmintic Drug Albendazole</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthetic approaches towards avibactam and other diazabicyclooctane β-lactamase inhibitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yih Ching Ong</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laure Peilleron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d0dt01107j⟩</w:t>
+              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C9OB02605C⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02555378v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02466833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of cyclic N-hydroxylated ureas and oxazolidinone oximes enabled by chemoselective iodine(III)-mediated radical or cationic cyclizations of unsaturated N-alkoxyureas</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Synthesis, Characterization and Antiparasitic Activity of Organometallic Derivatives of the Anthelmintic Drug Albendazole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yih Ching Ong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafika Bouchene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Manoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adsc.201901135⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 49 (20), pp.6616-6626. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d0dt01107j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02403999v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02555378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Halonium-Induced Polyene Cyclizations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Synthesis of cyclic N-hydroxylated ureas and oxazolidinone oximes enabled by chemoselective iodine(III)-mediated radical or cationic cyclizations of unsaturated N-alkoxyureas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Peilleron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Retailleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Cariou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Synthesis: Journal of Synthetic Organic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 51 (08), pp.1753-1769. </w:t>
+              <w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 361 (22), pp.5160-5169. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1055/s-0037-1612254⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/adsc.201901135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02307164v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02403999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A tutorial for the assessment of the stability of organometallic complexes in biological media</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sarah Keller</w:t>
+                <w:t xml:space="preserve">Halonium-Induced Polyene Cyclizations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe D’hollander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yih Ching Ong</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Laure Peilleron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatyana Grayfer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Cariou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Gasser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organometallic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jorganchem.2019.121059⟩</w:t>
+              <w:t xml:space="preserve">Synthesis: Journal of Synthetic Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 51 (08), pp.1753-1769. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-0037-1612254⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02393969v1</w:t>
+                <w:t xml:space="preserve">hal-02307164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DYRK1A inhibition and cognitive rescue in a Down syndrome mouse model are induced by new fluoro-DANDY derivatives</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A tutorial for the assessment of the stability of organometallic complexes in biological media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yih Ching Ong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Gasser</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-20984-z⟩</w:t>
+              <w:t xml:space="preserve">Journal of Organometallic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.121059. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jorganchem.2019.121059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02292094v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02393969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iodine(III)-mediated halogenations of acyclic monoterpenoids</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tatyana Grayfer</w:t>
+                <w:t xml:space="preserve">DYRK1A inhibition and cognitive rescue in a Down syndrome mouse model are induced by new fluoro-DANDY derivatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernanda Neumann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Gourdain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Albac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joëlle Dubois</w:t>
+                <w:t xml:space="preserve">Alain D Dekker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert H Dodd</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kevin Cariou</w:t>
+                <w:t xml:space="preserve">Linh Chi Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Beilstein Journal of Organic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 14, pp.1103-1111. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8, pp.2859. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3762/bjoc.14.96⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-20984-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02307167v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02292094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ketenimines Generated from Ynamides: Versatile Building Blocks for Nitrogen-Containing Scaffolds</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+                <w:t xml:space="preserve">Iodine(III)-mediated halogenations of acyclic monoterpenoids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Peilleron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatyana Grayfer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert H Dodd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Cariou</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201704689⟩</w:t>
+              <w:t xml:space="preserve">Beilstein Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 14, pp.1103-1111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3762/bjoc.14.96⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02307203v1</w:t>
+                <w:t xml:space="preserve">hal-02307167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of Orthogonally N-Protected, C-4 Functionalized Cyclic Guanidines from L-Serine</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Ketenimines Generated from Ynamides: Versatile Building Blocks for Nitrogen-Containing Scaffolds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert H Dodd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Cariou</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SYNLETT</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1055/s-0036-1589935⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 24 (10), pp.2297-2304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201704689⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02307213v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02307203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Base-Mediated Generation of Ketenimines from Ynamides: Direct Access to Azetidinimines by an Imino Staudinger Synthesis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eugénie Romero</w:t>
+                <w:t xml:space="preserve">Synthesis of Orthogonally N-Protected, C-4 Functionalized Cyclic Guanidines from L-Serine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edmilson Maria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Minard</w:t>
+                <w:t xml:space="preserve">Rosa Suárez Ordóñez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Benchekroun</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pascal ́ Retailleau</w:t>
+                <w:t xml:space="preserve">Josiane Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201702545⟩</w:t>
+              <w:t xml:space="preserve">SYNLETT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 28 (07), pp.815-818. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-0036-1589935⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02307210v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02307213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemodivergent, Tunable, and Selective Iodine(III)-Mediated Bromo-Functionalizations of Polyprenoids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatyana Grayfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal ́ Retailleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert H Dodd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Cariou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 19 (18), pp.4766-4769. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.orglett.7b02125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02307207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mallotojaponins B and C: Total Synthesis, Antiparasitic Evaluation and Preliminary SAR Studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tatyana Grayfer</w:t>
+                <w:t xml:space="preserve">Base-Mediated Generation of Ketenimines from Ynamides: Direct Access to Azetidinimines by an Imino Staudinger Synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugénie Romero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Minard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Grellier</w:t>
+                <w:t xml:space="preserve">Mohamed Benchekroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Mouray</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Joëlle Dubois</w:t>
+                <w:t xml:space="preserve">Sandrine Ventre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal ́ Retailleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 18 (4), pp.708-711. </w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 23 (53), pp.12991-12994. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.orglett.5b03676⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chem.201702545⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02420932v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02307210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing Ligand and Counterion Effects in the Noble Metal Catalyzed Cycloisomerization Reactions of 1,6-Allenynes: a Combined Experimental and Theoretical Approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mallotojaponins B and C: Total Synthesis, Antiparasitic Evaluation and Preliminary SAR Studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatyana Grayfer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Jaroschik</w:t>
+                <w:t xml:space="preserve">Philippe Grellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Simonneau</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Agenet</w:t>
+                <w:t xml:space="preserve">Elisabeth Mouray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert H Dodd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Catalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acscatal.5b02696⟩</w:t>
+              <w:t xml:space="preserve">Organic Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18 (4), pp.708-711. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.orglett.5b03676⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01397955v1</w:t>
+                <w:t xml:space="preserve">hal-02420932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PIFA-mediated ethoxyiodination of enamides with potassium iodide</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessing Ligand and Counterion Effects in the Noble Metal Catalyzed Cycloisomerization Reactions of 1,6-Allenynes: a Combined Experimental and Theoretical Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Jaroschik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Simonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Beltran</w:t>
+                <w:t xml:space="preserve">Gilles Lemiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Nocquet-Thibault</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nicolas Agenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C6OB01673A⟩</w:t>
+              <w:t xml:space="preserve">ACS Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (8), pp.5146-5160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acscatal.5b02696⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02307217v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01397955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Halocyclization of Unsaturated Guanidines Mediated by Koser's Reagent and Lithium Halides.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PIFA-mediated ethoxyiodination of enamides with potassium iodide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Beltran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Nocquet-Thibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Daniel</w:t>
+                <w:t xml:space="preserve">R. Dodd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Blanchard</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Robert H Dodd</w:t>
+                <w:t xml:space="preserve">K. Cariou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.joc.5b01750⟩</w:t>
+              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 14 (36), pp.8448-8451. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C6OB01673A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03023458v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02307217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iodine(III)-mediated diazidation and azido-oxyamination of enamides</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Nocquet-Thibault</w:t>
+                <w:t xml:space="preserve">Halocyclization of Unsaturated Guanidines Mediated by Koser's Reagent and Lithium Halides.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anita Marie Rayar</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Florent Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Nocquet-Thibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Robert Dodd</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert H Dodd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 21 (40), pp.14205-14210. </w:t>
+              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 80 (21), pp.10624-33. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.201501782⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.joc.5b01750⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03026966v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03023458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective Suzuki-Miyaura monocouplings with symmetrical dibromoarenes and aryl ditriflates for the one-pot synthesis of unsymmetrical triaryls</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Iodine(III)-mediated diazidation and azido-oxyamination of enamides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Nocquet-Thibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anita Marie Rayar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal ́ Retailleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Minard</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Robert H Dodd</w:t>
+                <w:t xml:space="preserve">Robert Dodd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 21 (40), pp.14205-14210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201501782⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejoc.201400090⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00994366v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03026966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iodine(III)-mediated ethoxychlorination of enamides with iron(III) chloride</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Kevin Cariou</w:t>
+                <w:t xml:space="preserve">Selective Suzuki-Miyaura monocouplings with symmetrical dibromoarenes and aryl ditriflates for the one-pot synthesis of unsymmetrical triaryls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Minard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert H. Dodd</w:t>
+                <w:t xml:space="preserve">C. Palacio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert H Dodd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 70 (38), pp.6769-6775. </w:t>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2014 (14), pp.2942-2955. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tet.2014.07.066⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.201400090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01067773v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00994366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transition-metal-free tunable chemoselective N functionalization of indoles with ynamides.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Iodine(III)-mediated ethoxychlorination of enamides with iron(III) chloride</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Nocquet-Thibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Minard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Retailleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Robert H Dodd</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert H. Dodd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.201402767⟩</w:t>
+              <w:t xml:space="preserve">Tetrahedron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 70 (38), pp.6769-6775. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tet.2014.07.066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01065687v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01067773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iodine(III)-Mediated Umpolung of Bromide Salts for the Ethoxybromination of Enamides.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Transition-metal-free tunable chemoselective N functionalization of indoles with ynamides.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Hentz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Retailleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gandon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert H Dodd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ol400453b⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 53 (32), pp.8333-8337. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.201402767⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00827755v1</w:t>
+                <w:t xml:space="preserve">hal-01065687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of DANDYs, New 3,5-Diaryl-7-azaindoles Demonstrating Potent DYRK1A Kinase Inhibitory Activity.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Iodine(III)-Mediated Umpolung of Bromide Salts for the Ethoxybromination of Enamides.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Nocquet-Thibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Retailleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert H Dodd</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jm401049v⟩</w:t>
+              <w:t xml:space="preserve">Organic Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 15 (8), pp.1842-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ol400453b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00933939v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00827755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New elements in the gold(I)-catalyzed cycloisomerization of enynyl ester derivatives embedding a cyclohexane template</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of DANDYs, New 3,5-Diaryl-7-azaindoles Demonstrating Potent DYRK1A Kinase Inhibitory Activity.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Gourdain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dairou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Youssef Harrak</w:t>
+                <w:t xml:space="preserve">Clément Denhez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linh Chi Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malika Makhlouf</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Juan Manuel Lopez Romero</w:t>
+                <w:t xml:space="preserve">Fernando Rodrigues-Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organometallic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jorganchem.2010.10.016⟩</w:t>
+              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 56 (23), pp.9569-9585. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jm401049v⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-05415359v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00933939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Copper(I) catalyzed regioselective asymmetric alkoxyamination of aryl enamide derivatives.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New elements in the gold(I)-catalyzed cycloisomerization of enynyl ester derivatives embedding a cyclohexane template</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Harrak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika Makhlouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Azzaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emily Mainetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Masafumi Nakanishi</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Juan Manuel Lopez Romero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 13 (21), pp.5792-5. </w:t>
+              <w:t xml:space="preserve">Journal of Organometallic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 696 (1), pp.388-399. </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ol202367d⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jorganchem.2010.10.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00647697v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05415359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation and Trapping of Cyclopentenylidene Gold Species: Four Pathways to Polycyclic Compounds</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Copper(I) catalyzed regioselective asymmetric alkoxyamination of aryl enamide derivatives.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masafumi Nakanishi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Minard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Retailleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert H Dodd</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ja808872u⟩</w:t>
+              <w:t xml:space="preserve">Organic Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 13 (21), pp.5792-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ol202367d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05415340v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00647697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tandem Gold(I)-Catalyzed Cyclization/Electrophilic Cyclopropanation of Vinyl Allenes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId171" w:history="1">
+                <w:t xml:space="preserve">Generation and Trapping of Cyclopentenylidene Gold Species: Four Pathways to Polycyclic Compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Lemière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gandon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Hours</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takahide Fukuyama</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Lise Dhimane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ol070788r⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 131 (8), pp.2993-3006. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ja808872u⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05415300v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05415340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Tandem Gold(I)-Catalyzed Cyclization/Electrophilic Cyclopropanation of Vinyl Allenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Lemière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gandon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takahide Fukuyama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Dhimane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Organic Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 9 (11), pp.2207-2209. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ol070788r⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05415300v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">New unsaturated amino acids containing an allylsilane moiety on the lateral chain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianna Reginato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Mordini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Meffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Tenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michela Valacchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tetrahedron: Asymmetry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 17 (6), pp.922-926. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tetasy.2006.02.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02002619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4911,279 +5045,279 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Azetidinimines as a novel series of non-covalent broad-spectrum inhibitors of β-lactamases with submicromolar activities against carbapenemases of classes A, B and D</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Base-Mediated Generation of Ketenimines from Ynamides: [3+2] Annulation with Azaallyl Anions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe D’hollander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Ventre</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamsana Vijayakumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Le Houérou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Retailleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02998861v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02998846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Base-Mediated Generation of Ketenimines from Ynamides: [3+2] Annulation with Azaallyl Anions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Azetidinimines as a novel series of non-covalent broad-spectrum inhibitors of β-lactamases with submicromolar activities against carbapenemases of classes A, B and D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugénie Romero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saoussen Oueslati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Benchekroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe D’hollander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Pascal Retailleau</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Ventre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02998846v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02998861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId188"/>
+      <w:footerReference w:type="default" r:id="rId192"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5330,51 +5464,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450044v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Navarrete" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;s C&#225;ceres M" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Morales" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Mu&#241;oz-Osses" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blacque" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.5c02815" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037869v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill M Kuznetsov" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kallol Purkait" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mesdom" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Arnoux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Frochot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hlca.202500023" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354488v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inga &#268;ernauskien&#279;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Izquierdo&#8208;garc&#237;a" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Keller" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harley Betts" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Cariou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202513808" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287299v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Bresson" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katie Burke" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Eth&#232;ve&#8208;quelquejeu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Iannazzo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.202400960" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387931v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Delabar" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Ant&#244;nio G.B. Gomes" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Fructuoso" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Sarrazin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas George" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2023.116098" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389603v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiyi Zhang" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Izquierdo-Garc&#237;a" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Ant&#243;nio" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Saubamea" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26434/chemrxiv-2024-6dnl2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966748v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Mahe" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gasser" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gandon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.2c04169" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721985v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe C A d'Hollander" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202200028" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542713v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Gourdon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CS00609F" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227971v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Romero" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamsana Vijayakumar" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Le Hou&#233;rou" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Retailleau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.202100047" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367856v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Habert" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202009175" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962628v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.202000849" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466833v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Peilleron" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9OB02605C" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555378v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Lin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yih Ching Ong" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafika Bouchene" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Manoury" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0dt01107j" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403999v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201901135" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307164v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe D&#8217;hollander" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatyana Grayfer" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0037-1612254" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393969v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2019.121059" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02292094v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Neumann" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gourdain" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Albac" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain D Dekker" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linh Chi Bui" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-20984-z" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307167v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Dubois" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert H Dodd" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjoc.14.96" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307203v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201704689" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307213v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Silva" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmilson Maria" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Su&#225;rez Ord&#243;&#241;ez" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Thierry" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0036-1589935" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307210v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Minard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benchekroun" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ventre" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal &#769; Retailleau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201702545" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307207v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.7b02125" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420932v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grellier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Mouray" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.5b03676" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397955v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Jaroschik" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Simonneau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lemiere" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Agenet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.5b02696" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307217v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Beltran" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nocquet-Thibault" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Blanchard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dodd" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Cariou" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6OB01673A" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023458v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Daniel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Blanchard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Nocquet-Thibault" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.5b01750" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026966v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Marie Rayar" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Dodd" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201501782" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XGKQMG59-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994366v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Minard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Palacio" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201400090" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VF71PDCV-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067773v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert H. Dodd" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2014.07.066" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065687v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hentz" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201402767" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1JFX9TXW-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827755v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol400453b" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933939v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dairou" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Denhez" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Rodrigues-Lima" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm401049v" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-05415359v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Harrak" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Makhlouf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Azzaro" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Mainetti" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel Lopez Romero" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2010.10.016" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZD1VLC2D-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647697v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masafumi Nakanishi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol202367d" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-05415340v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lemi&#232;re" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Hours" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takahide Fukuyama" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja808872u" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-05415300v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Dhimane" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol070788r" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002619v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianna Reginato" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Mordini" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Meffre" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Tenti" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Valacchi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetasy.2006.02.017" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998861v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saoussen Oueslati" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998846v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450044v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Navarrete" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;s C&#225;ceres M" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Morales" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Mu&#241;oz-Osses" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blacque" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.5c02815" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05619905v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiyi Zhang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mesdom" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Izquierdo-Garc&#237;a" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o P M Ant&#243;nio" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruonan Gao" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.8677989" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037869v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill M Kuznetsov" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kallol Purkait" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Arnoux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Frochot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hlca.202500023" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287299v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Bresson" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katie Burke" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Eth&#232;ve&#8208;quelquejeu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Iannazzo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Cariou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.202400960" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354488v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inga &#268;ernauskien&#279;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Izquierdo&#8208;garc&#237;a" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Keller" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harley Betts" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202513808" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387931v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Delabar" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Ant&#244;nio G.B. Gomes" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Fructuoso" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Sarrazin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas George" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2023.116098" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389603v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Ant&#243;nio" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Saubamea" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26434/chemrxiv-2024-6dnl2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966748v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Mahe" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gasser" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gandon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.2c04169" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542713v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Gourdon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CS00609F" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721985v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe C A d'Hollander" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202200028" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227971v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Romero" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamsana Vijayakumar" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Le Hou&#233;rou" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Retailleau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.202100047" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367856v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Habert" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202009175" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962628v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.202000849" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466833v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Peilleron" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9OB02605C" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555378v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Lin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yih Ching Ong" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafika Bouchene" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Manoury" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0dt01107j" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403999v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201901135" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307164v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe D&#8217;hollander" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatyana Grayfer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0037-1612254" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393969v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2019.121059" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02292094v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Neumann" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gourdain" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Albac" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain D Dekker" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linh Chi Bui" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-20984-z" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307167v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Dubois" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert H Dodd" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjoc.14.96" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307203v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201704689" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307213v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Silva" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmilson Maria" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Su&#225;rez Ord&#243;&#241;ez" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Thierry" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0036-1589935" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307207v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal &#769; Retailleau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.7b02125" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307210v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Minard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benchekroun" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ventre" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201702545" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420932v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grellier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Mouray" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.5b03676" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397955v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Jaroschik" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Simonneau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lemiere" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Agenet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.5b02696" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307217v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Beltran" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nocquet-Thibault" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Blanchard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dodd" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Cariou" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6OB01673A" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023458v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Daniel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Blanchard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Nocquet-Thibault" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.5b01750" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026966v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Marie Rayar" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Dodd" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201501782" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XGKQMG59-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994366v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Minard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Palacio" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201400090" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VF71PDCV-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067773v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert H. Dodd" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2014.07.066" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065687v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hentz" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201402767" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1JFX9TXW-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827755v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol400453b" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933939v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dairou" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Denhez" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Rodrigues-Lima" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm401049v" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-05415359v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Harrak" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Makhlouf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Azzaro" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Mainetti" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel Lopez Romero" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2010.10.016" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZD1VLC2D-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647697v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masafumi Nakanishi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol202367d" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-05415340v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lemi&#232;re" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Hours" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takahide Fukuyama" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja808872u" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-05415300v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Dhimane" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol070788r" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002619v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianna Reginato" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Mordini" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Meffre" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Tenti" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Valacchi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetasy.2006.02.017" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998846v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998861v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saoussen Oueslati" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>