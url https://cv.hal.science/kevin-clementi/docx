--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -1571,51 +1571,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1CA264F1"/>
+    <w:nsid w:val="1B7990E5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>