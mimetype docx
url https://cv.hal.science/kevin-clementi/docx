--- v1 (2026-04-06)
+++ v2 (2026-04-29)
@@ -1571,51 +1571,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1B7990E5"/>
+    <w:nsid w:val="E18C1488"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>