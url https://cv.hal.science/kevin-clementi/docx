--- v2 (2026-04-29)
+++ v3 (2026-05-20)
@@ -21,51 +21,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kevin Clementi </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="641e6e"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chercheur post-doctorantProjet ANR VESPA Université de Strasbourg, Laboratoire SAGE (UMR 7363)</w:t>
+        <w:t xml:space="preserve">Chercheur post-doctorantANR VivrE Sans Permis Aujourd'hui (VESPA)Université de Strasbourg, Laboratoire SAGE (UMR 7363)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Identifiants chercheurs</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
@@ -136,415 +136,450 @@
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Champs de recherche</w:t>
+      </w:r>
+      <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Thématiques de recherche : espaces frontaliers, socialisation, rapport à l'espace, mobilités, représentations socio-cognitives de l'espace et cartes cognitives.</w:t>
+        <w:t xml:space="preserve"> : Sociologie urbaine, mobilités spatiales, sociologie de la socialisation.</w:t>
       </w:r>
-    </w:p>
-[...3 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Normes de mobilité, permis de conduire, emploi</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> : Mobilités et modes de vie des « sans permis », Rapports de classe et de genre à la norme automobile, Dispositifs d’insertion pro et permis de conduire</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Socialisation à et par l’espace</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">: Socialisation à la voiture, aux modes de transport, Souvenir familial, mémoire collective et espace de vie</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Espaces frontaliers</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">: Pratiques transfrontalières et trajectoires sociales, Rapport au différentiel légal/économique, Classe, genre et consommations transfrontalières</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (9)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwendoline Cicottini, Relations interdites. Prisonniers de guerre français et femmes allemandes pendant la Seconde Guerre mondiale</w:t>
+                <w:t xml:space="preserve">Profiter des bons plans en Allemagne. Quand les étudiant·e·s riches font leurs courses avec les pauvres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Clementi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lectures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Métropolitiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/144u1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.56698/metropolitiques.2295⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05114793v1</w:t>
+                <w:t xml:space="preserve">hal-05621367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« C’est pas la vraie frontière ça » : la réception sociale du Jardin transfrontalier des Deux-Rives à l’aune des trajectoires socio-résidentielles</w:t>
+                <w:t xml:space="preserve">Gwendoline Cicottini, Relations interdites. Prisonniers de guerre français et femmes allemandes pendant la Seconde Guerre mondiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Clementi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regards Sociologiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Lectures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/144u1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05268389v1</w:t>
+                <w:t xml:space="preserve">hal-05114793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[résumé de thèse] Les enjeux sociaux et cognitifs du rapport à la frontière : une étude sur l’agglomération strasbourgeoise. Pour une psychologie du rapport aux objets géographiques</w:t>
+                <w:t xml:space="preserve">« C’est pas la vraie frontière ça » : la réception sociale du Jardin transfrontalier des Deux-Rives à l’aune des trajectoires socio-résidentielles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Clementi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de psychologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Regards Sociologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 65, pp.19-30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/bupsy.585.0087⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04654366v1</w:t>
+                <w:t xml:space="preserve">hal-05268389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Représentations cognitives de l’espace et dérive : quels liens ?</w:t>
+                <w:t xml:space="preserve">[résumé de thèse] Les enjeux sociaux et cognitifs du rapport à la frontière : une étude sur l’agglomération strasbourgeoise. Pour une psychologie du rapport aux objets géographiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Clementi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Flamme. Fédérer Langues, Altérités, Marginalités, Médias, Ethique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, HS N° 1, </w:t>
+              <w:t xml:space="preserve">Bulletin de psychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, N° 585 (3), pp.87-91. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.25965/flamme.682⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/bupsy.585.0087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04020075v1</w:t>
+                <w:t xml:space="preserve">hal-04654366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saisir la position sémio-spatiale d’un élément géographique dans les cartes cognitives</w:t>
               </w:r>
@@ -615,380 +650,458 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03662302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ce que la crise sanitaire révèle du rapport à l’espace : le cas de la fermeture de la frontière franco-allemande en Alsace</w:t>
+                <w:t xml:space="preserve">Représentations cognitives de l’espace et dérive : quels liens ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Clementi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychologie Française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 67 (3), pp.223-247. </w:t>
+              <w:t xml:space="preserve">Flamme. Fédérer Langues, Altérités, Marginalités, Médias, Ethique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, HS N° 1, </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.psfr.2022.03.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.25965/flamme.682⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03679298v1</w:t>
+                <w:t xml:space="preserve">hal-04020075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La socialisation à la frontière au prisme des cartes cognitives, des pratiques et des discours. Portrait de deux jeunes Strasbourgeoises</w:t>
+                <w:t xml:space="preserve">Ce que la crise sanitaire révèle du rapport à l’espace : le cas de la fermeture de la frontière franco-allemande en Alsace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Clementi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regards Sociologiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Psychologie Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 67 (3), pp.223-247. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.psfr.2022.03.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03958889v1</w:t>
+                <w:t xml:space="preserve">hal-03679298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La comparaison comme méthode et objet. L’apport d’un parcours transdisciplinaire pour réfléchir au franco-allemand</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La socialisation à la frontière au prisme des cartes cognitives, des pratiques et des discours. Portrait de deux jeunes Strasbourgeoises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Clementi</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sophie Iffrig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trajectoires - Travaux des jeunes chercheurs du CIERA</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Regards Sociologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 60, pp.33-48</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03304528v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03958889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La comparaison comme méthode et objet. L’apport d’un parcours transdisciplinaire pour réfléchir au franco-allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anja Bartel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Clementi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hannes Käckmeister</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Kratz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Iffrig</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trajectoires - Travaux des jeunes chercheurs du CIERA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/trajectoires.6864⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03304528v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les citoyens-artisans dans la ville.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Clementi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EspacesTemps.net</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.26151/espacestemps.net-gz4n-8z51⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03381699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -998,512 +1111,411 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fermeture de la frontière alsacienne dans les médias : prises de position entre mémoires locales et histoire institutionnalisée</w:t>
+                <w:t xml:space="preserve">Spatial Meaning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Clementi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">D. Nourrisson (Ed.). </w:t>
+              <w:t xml:space="preserve">Dorothée Marchand; Enric Pol; Karine Weiss. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontières et limites - La Diana, Actes des journées des 18-19 novembres 2021</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">100 Key Concepts in Environmental Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Routledge, pp.140-141, 2023, 9781032466965. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4324/9781003382904⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04126532v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04164612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial Meaning</w:t>
+                <w:t xml:space="preserve">La fermeture de la frontière alsacienne dans les médias : prises de position entre mémoires locales et histoire institutionnalisée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Clementi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Dorothée Marchand; Enric Pol; Karine Weiss. </w:t>
+              <w:t xml:space="preserve">D. Nourrisson (Ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">100 Key Concepts in Environmental Psychology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Frontières et limites - La Diana, Actes des journées des 18-19 novembres 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions La Diana, pp.265-288, 2023, 9782911623349</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04164612v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04126532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (1)</w:t>
+        <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment analyser la place d’un élément géographique dans les représentations socio-spatiales ?</w:t>
+                <w:t xml:space="preserve">Les enjeux sociaux et cognitifs du rapport à la frontière : une étude sur l'agglomération strasbourgeoise : pour une psychologie du rapport aux objets géographiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Clementi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-03257957v1</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">Psychologie. Université de Strasbourg, 2023. Français. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2023STRAG009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-04434530v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Thèse (1)</w:t>
+        <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...102 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Signification spatiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Clementi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychologie environnementale : 100 notions clés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, pp.227. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/dunod.march.2022.01.0227⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03660503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId40"/>
+      <w:footerReference w:type="default" r:id="rId41"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1571,51 +1583,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E18C1488"/>
+    <w:nsid w:val="EDB8D97E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1802,51 +1814,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/kevin-clementi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9483-6129" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/256945861" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114793v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Clementi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/144u1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268389v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654366v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.585.0087" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020075v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/flamme.682" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662302v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ramadier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mappemonde.8216" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679298v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2022.03.004" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958889v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03304528v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Bartel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannes K&#228;ckmeister" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Kratz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Iffrig" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trajectoires.6864" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381699v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26151/espacestemps.net-gz4n-8z51" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126532v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164612v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003382904" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257957v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04434530v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023STRAG009" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660503v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.march.2022.01.0227" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/kevin-clementi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9483-6129" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/256945861" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05621367v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Clementi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/metropolitiques.2295" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114793v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/144u1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268389v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654366v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.585.0087" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662302v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ramadier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mappemonde.8216" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020075v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/flamme.682" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679298v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2022.03.004" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958889v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03304528v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Bartel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannes K&#228;ckmeister" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Kratz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Iffrig" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trajectoires.6864" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381699v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26151/espacestemps.net-gz4n-8z51" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164612v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003382904" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126532v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04434530v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023STRAG009" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660503v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.march.2022.01.0227" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>