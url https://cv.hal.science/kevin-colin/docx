--- v0 (2026-03-12)
+++ v1 (2026-04-02)
@@ -1718,278 +1718,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02392113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data Informativity for the Identification of MISO FIR Systems with Filtered White Noise Excitation</w:t>
+                <w:t xml:space="preserve">Identification-Based Approach for Electrical Coupling Compensation in a MEMS Gyroscope</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabricio Saggin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Le Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton Korniienko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 58th Conference on Decision and Control (CDC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CDC40024.2019.9029300⟩</w:t>
+              <w:t xml:space="preserve">INERTIAL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Naples, FL, United States. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISISS.2019.8739573⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02161598v1</w:t>
+                <w:t xml:space="preserve">hal-02174925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification-Based Approach for Electrical Coupling Compensation in a MEMS Gyroscope</w:t>
+                <w:t xml:space="preserve">Data Informativity for the Identification of MISO FIR Systems with Filtered White Noise Excitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bako</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Morelli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INERTIAL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Naples, FL, United States. pp.1-4, </w:t>
+              <w:t xml:space="preserve">2019 58th Conference on Decision and Control (CDC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Nice, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISISS.2019.8739573⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CDC40024.2019.9029300⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02174925v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02161598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal Experiment Design for the Identification of One Module in the Interconnection of Locally Controlled Systems</w:t>
               </w:r>
@@ -3302,51 +3302,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3BA43F79"/>
+    <w:nsid w:val="3942D240"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3533,51 +3533,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/kevin-colin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2008-0127" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/colin_k_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508951v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Metakalard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lauer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Colin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gilson" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacsc.2026.100373" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360490v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Colin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#229;kan Hjalmarsson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bombois" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2025.112459" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993030v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina Ferizbegovic" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakan Hjalmarsson" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2022.3179668" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363067v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Morelli" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hjalmarsson" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bako" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2020.109431" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336912v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2021.109855" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305057v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2020.109000" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351669v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2020.109171" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984008v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Wang" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Korniienko" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Collet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Scorletti" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2018.12.005" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05102303v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Wang" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Ju" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Pasquini" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC57313.2025.11312840" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338871v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Rojas" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.08.509" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971657v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.08.456" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392113v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.1308" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161598v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC40024.2019.9029300" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174925v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabricio Saggin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Blanc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISISS.2019.8739573" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290042v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2019.8795694" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290040v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2019.8795997" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505584v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Merc&#232;re" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05234094v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meeri M&#228;kinen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Chotteau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05246013v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Sleiman" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gilson-Bagrel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05249884v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianshi Chen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Wahlberg" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05245991v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Rockberg" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070880v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387776v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063406v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03114994v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020LYSEC018" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/kevin-colin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2008-0127" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/colin_k_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508951v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Metakalard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lauer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Colin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gilson" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacsc.2026.100373" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360490v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Colin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#229;kan Hjalmarsson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bombois" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2025.112459" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993030v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina Ferizbegovic" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakan Hjalmarsson" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2022.3179668" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363067v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Morelli" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hjalmarsson" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bako" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2020.109431" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336912v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2021.109855" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305057v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2020.109000" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351669v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2020.109171" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984008v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Wang" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Korniienko" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Collet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Scorletti" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2018.12.005" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05102303v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Wang" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Ju" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Pasquini" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC57313.2025.11312840" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338871v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Rojas" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.08.509" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971657v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.08.456" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392113v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.1308" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174925v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabricio Saggin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Blanc" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISISS.2019.8739573" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161598v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC40024.2019.9029300" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290042v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2019.8795694" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290040v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2019.8795997" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505584v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Merc&#232;re" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05234094v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meeri M&#228;kinen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Chotteau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05246013v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Sleiman" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gilson-Bagrel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05249884v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianshi Chen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Wahlberg" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05245991v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Rockberg" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070880v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387776v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063406v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03114994v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020LYSEC018" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>