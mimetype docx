--- v1 (2026-04-02)
+++ v2 (2026-04-23)
@@ -577,287 +577,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04993030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust optimal identification experiment design for multisine excitation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Least Costly Identification Experiment for the Identification of One Module in a Dynamic Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Morelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Federico Morelli</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Håkan Hjalmarsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bako</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Colin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Automatica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.automatica.2020.109431⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 133, pp.109855. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2021.109855⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02363067v1</w:t>
+                <w:t xml:space="preserve">hal-03336912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Least Costly Identification Experiment for the Identification of One Module in a Dynamic Network</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Robust optimal identification experiment design for multisine excitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bombois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Morelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Hjalmarsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bako</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Colin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Automatica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 133, pp.109855. </w:t>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.automatica.2021.109855⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2020.109431⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03336912v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02363067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data Informativity for the Open-Loop Identification of MIMO Systems in the Prediction Error Framework</w:t>
               </w:r>
@@ -869,51 +869,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bako</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Morelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -986,51 +986,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bako</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Morelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1516,51 +1516,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data Informativity for the Closed-Loop Identification of MISO ARX Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bako</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1633,51 +1633,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bako</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Morelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1718,408 +1718,408 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02392113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification-Based Approach for Electrical Coupling Compensation in a MEMS Gyroscope</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimal Experiment Design for the Identification of One Module in the Interconnection of Locally Controlled Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Morelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bombois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Håkan Hjalmarsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bako</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Colin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INERTIAL</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ISISS.2019.8739573⟩</w:t>
+              <w:t xml:space="preserve">ECC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Naples, Italy. pp.363-368, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/ECC.2019.8795694⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02174925v1</w:t>
+                <w:t xml:space="preserve">hal-02290042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data Informativity for the Identification of MISO FIR Systems with Filtered White Noise Excitation</w:t>
+                <w:t xml:space="preserve">Identification-Based Approach for Electrical Coupling Compensation in a MEMS Gyroscope</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabricio Saggin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Le Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton Korniienko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 58th Conference on Decision and Control (CDC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Nice, France. </w:t>
+              <w:t xml:space="preserve">INERTIAL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Naples, FL, United States. pp.1-4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CDC40024.2019.9029300⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ISISS.2019.8739573⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02161598v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02174925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Experiment Design for the Identification of One Module in the Interconnection of Locally Controlled Systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Data Informativity for the Identification of MISO FIR Systems with Filtered White Noise Excitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bombois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bako</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Morelli</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Kévin Colin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Naples, Italy. pp.363-368, </w:t>
+              <w:t xml:space="preserve">2019 58th Conference on Decision and Control (CDC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Nice, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/ECC.2019.8795694⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CDC40024.2019.9029300⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02290042v1</w:t>
+                <w:t xml:space="preserve">hal-02161598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Informativity: how to get just sufficiently rich for the Identification of MISO FIR Systems with Multisine Excitation?</w:t>
               </w:r>
@@ -2131,51 +2131,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bako</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Morelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2806,51 +2806,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bako</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Morelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2907,64 +2907,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Morelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Hjalmarsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bako</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Colin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3021,64 +3021,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Morelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Hjalmarsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bako</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Colin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3302,51 +3302,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3942D240"/>
+    <w:nsid w:val="7B37EC7A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3533,51 +3533,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/kevin-colin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2008-0127" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/colin_k_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508951v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Metakalard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lauer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Colin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gilson" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacsc.2026.100373" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360490v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Colin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#229;kan Hjalmarsson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bombois" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2025.112459" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993030v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina Ferizbegovic" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakan Hjalmarsson" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2022.3179668" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363067v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Morelli" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hjalmarsson" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bako" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2020.109431" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336912v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2021.109855" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305057v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2020.109000" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351669v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2020.109171" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984008v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Wang" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Korniienko" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Collet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Scorletti" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2018.12.005" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05102303v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Wang" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Ju" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Pasquini" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC57313.2025.11312840" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338871v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Rojas" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.08.509" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971657v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.08.456" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392113v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.1308" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174925v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabricio Saggin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Blanc" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISISS.2019.8739573" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161598v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC40024.2019.9029300" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290042v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2019.8795694" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290040v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2019.8795997" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505584v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Merc&#232;re" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05234094v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meeri M&#228;kinen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Chotteau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05246013v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Sleiman" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gilson-Bagrel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05249884v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianshi Chen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Wahlberg" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05245991v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Rockberg" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070880v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387776v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063406v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03114994v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020LYSEC018" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/kevin-colin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2008-0127" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/colin_k_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508951v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Metakalard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lauer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Colin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gilson" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacsc.2026.100373" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360490v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Colin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#229;kan Hjalmarsson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bombois" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2025.112459" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993030v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina Ferizbegovic" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakan Hjalmarsson" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2022.3179668" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336912v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Morelli" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bako" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2021.109855" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363067v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hjalmarsson" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2020.109431" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305057v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2020.109000" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351669v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2020.109171" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984008v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Wang" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Korniienko" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Collet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Scorletti" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2018.12.005" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05102303v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Wang" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Ju" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Pasquini" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC57313.2025.11312840" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338871v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Rojas" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.08.509" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971657v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.08.456" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392113v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.1308" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290042v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2019.8795694" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174925v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabricio Saggin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Blanc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISISS.2019.8739573" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161598v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC40024.2019.9029300" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290040v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2019.8795997" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505584v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Merc&#232;re" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05234094v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meeri M&#228;kinen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Chotteau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05246013v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Sleiman" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gilson-Bagrel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05249884v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianshi Chen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Wahlberg" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05245991v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Rockberg" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070880v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387776v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063406v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03114994v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020LYSEC018" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>