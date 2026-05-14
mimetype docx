--- v2 (2026-04-23)
+++ v3 (2026-05-14)
@@ -121,50 +121,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> arXiv : </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">colin_k_1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=ZbHN8aQAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
@@ -244,982 +265,982 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uniform error bounds for quantized dynamical models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Metakalard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Lauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Gilson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC Journal of Systems and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 35, pp.100373. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ifacsc.2026.100373⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05508951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finite-Time Regret Minimization for Linear Quadratic Adaptive Controllers: an experiment design approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Håkan Hjalmarsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Automatica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.automatica.2025.112459⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04360490v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regret Minimization for Linear Quadratic Adaptive Controllers Using Fisher Feedback Exploration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mina Ferizbegovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakan Hjalmarsson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 6, pp.2870-2875. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/LCSYS.2022.3179668⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04993030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Least Costly Identification Experiment for the Identification of One Module in a Dynamic Network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Morelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bombois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Bombois</w:t>
+                <w:t xml:space="preserve">Håkan Hjalmarsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bako</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Colin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Automatica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 133, pp.109855. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.automatica.2021.109855⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03336912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust optimal identification experiment design for multisine excitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Morelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Hjalmarsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bako</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Colin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Automatica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.automatica.2020.109431⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02363067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data Informativity for the Open-Loop Identification of MIMO Systems in the Prediction Error Framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bako</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Morelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Automatica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2020.109000⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02305057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Closed-loop Identification of MIMO Systems in the Prediction Error Framework: Data Informativity Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bako</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Morelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Automatica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 121, pp.109171. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2020.109171⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02351669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Active vibration control in specific zones of smart structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peng Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Korniienko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Scorletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Control Engineering Practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 84, pp.305-322. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.conengprac.2018.12.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01984008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1229,1008 +1250,1008 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revisiting Dynamic Programming for Exploration: Insights from a Simple Dual Control Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ying Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yue Ju</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirko Pasquini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Håkan Hjalmarsson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 IEEE 64th Conference on Decision and Control (CDC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2025, Rio de Janeiro, Brazil. pp.1018-1023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/CDC57313.2025.11312840⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05102303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A bias-variance perspective of data-driven control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yue Ju</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bombois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Rojas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Håkan Hjalmarsson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th IFAC Symposium on System Identification</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Boston, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ifacol.2024.08.509⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04338871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data Informativity for the Closed-Loop Identification of MISO ARX Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bako</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th IFAC Symposium on System Identification</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Padova, Italy. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2021.08.456⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02971657v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data Informativity for the Identification of particular Parallel Hammerstein Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bako</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Morelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21th IFAC World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Berlin, Germany. pp.1102-1107, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2020.12.1308⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02392113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Experiment Design for the Identification of One Module in the Interconnection of Locally Controlled Systems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Identification-Based Approach for Electrical Coupling Compensation in a MEMS Gyroscope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabricio Saggin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Le Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton Korniienko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECC</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">INERTIAL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Naples, FL, United States. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISISS.2019.8739573⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/ECC.2019.8795694⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02290042v1</w:t>
+                <w:t xml:space="preserve">hal-02174925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification-Based Approach for Electrical Coupling Compensation in a MEMS Gyroscope</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Data Informativity for the Identification of MISO FIR Systems with Filtered White Noise Excitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bako</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Morelli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INERTIAL</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2019 58th Conference on Decision and Control (CDC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Nice, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CDC40024.2019.9029300⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISISS.2019.8739573⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02174925v1</w:t>
+                <w:t xml:space="preserve">hal-02161598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data Informativity for the Identification of MISO FIR Systems with Filtered White Noise Excitation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Optimal Experiment Design for the Identification of One Module in the Interconnection of Locally Controlled Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Morelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bombois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Håkan Hjalmarsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bako</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Colin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Federico Morelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 58th Conference on Decision and Control (CDC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ECC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Naples, Italy. pp.363-368, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/ECC.2019.8795694⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CDC40024.2019.9029300⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02161598v1</w:t>
+                <w:t xml:space="preserve">hal-02290042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Informativity: how to get just sufficiently rich for the Identification of MISO FIR Systems with Multisine Excitation?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bako</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Morelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Naples, Italy. pp.351-356, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/ECC.2019.8795997⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02290040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2240,884 +2261,884 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LPV system identification with unknown scheduling variable</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Data informativity for consistent prediction error identification of stochastic LTI systems with repeated finite-time experiments in open-loop</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilal Sleiman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Gilson-Bagrel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Mercère</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">hal-05505584v1</w:t>
+                <w:t xml:space="preserve">hal-05246013v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data-driven macroscopic kinetic modeling with complex Monod models. Application to CHO-K1 cells with a genome scale metabolic network</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">LPV system identification with unknown scheduling variable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bombois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mercère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Colin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veronique Chotteau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-05234094v1</w:t>
+                <w:t xml:space="preserve">hal-05505584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data informativity for prediction error identification of stochastic LTI systems with repeated finite-time experiments in open-loop</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Data-driven macroscopic kinetic modeling with complex Monod models. Application to CHO-K1 cells with a genome scale metabolic network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meeri Mäkinen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirko Pasquini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Håkan Hjalmarsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Chotteau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bilal Sleiman</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">hal-05246013v1</w:t>
+                <w:t xml:space="preserve">hal-05234094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kernel-based Regularized Estimators: Theoretical Insights and New Estimators with Improved Accuracy ⋆</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yue Ju</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tianshi Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bo Wahlberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Håkan Hjalmarsson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05249884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Macroscopic mechanistic model-based optimization of the feed-medium for mAb yield maximization with CHO-K1 cells under perfusion: a transcriptomics-guided genome-scale approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meeri Mäkinen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirko Pasquini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Rockberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Håkan Hjalmarsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05245991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Informativity: how to get just sufficiently rich for the Identification of MISO FIR Systems with Multisine Excitation?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bako</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Bako</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Federico Morelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02070880v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Least costly identification experiment for the identification of one module in a dynamic network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Morelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Hjalmarsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bako</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Colin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02387776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal Experiment Design for the Identification of One Module in the Interconnection of Locally Controlled Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Morelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bombois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Hjalmarsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bako</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Colin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02063406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3127,114 +3148,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data informativity for the prediction error identification of MIMO systems : identification of a MEMS gyroscope</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Colin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Other. Université de Lyon, 2020. English. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2020LYSEC018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03114994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId83"/>
+      <w:footerReference w:type="default" r:id="rId84"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3302,51 +3323,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7B37EC7A"/>
+    <w:nsid w:val="9FE9D853"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3533,51 +3554,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/kevin-colin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2008-0127" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/colin_k_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508951v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Metakalard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lauer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Colin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gilson" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacsc.2026.100373" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360490v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Colin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#229;kan Hjalmarsson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bombois" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2025.112459" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993030v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina Ferizbegovic" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakan Hjalmarsson" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2022.3179668" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336912v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Morelli" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bako" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2021.109855" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363067v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hjalmarsson" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2020.109431" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305057v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2020.109000" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351669v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2020.109171" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984008v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Wang" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Korniienko" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Collet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Scorletti" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2018.12.005" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05102303v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Wang" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Ju" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Pasquini" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC57313.2025.11312840" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338871v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Rojas" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.08.509" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971657v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.08.456" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392113v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.1308" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290042v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2019.8795694" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174925v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabricio Saggin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Blanc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISISS.2019.8739573" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161598v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC40024.2019.9029300" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290040v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2019.8795997" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505584v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Merc&#232;re" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05234094v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meeri M&#228;kinen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Chotteau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05246013v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Sleiman" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gilson-Bagrel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05249884v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianshi Chen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Wahlberg" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05245991v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Rockberg" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070880v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387776v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063406v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03114994v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020LYSEC018" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/kevin-colin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2008-0127" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/colin_k_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=ZbHN8aQAAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508951v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Metakalard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lauer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Colin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gilson" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacsc.2026.100373" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360490v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Colin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#229;kan Hjalmarsson" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bombois" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2025.112459" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993030v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina Ferizbegovic" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakan Hjalmarsson" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2022.3179668" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336912v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Morelli" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bako" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2021.109855" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363067v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hjalmarsson" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2020.109431" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305057v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2020.109000" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351669v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2020.109171" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984008v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Wang" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Korniienko" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Collet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Scorletti" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2018.12.005" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05102303v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Wang" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Ju" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Pasquini" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC57313.2025.11312840" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338871v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Rojas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.08.509" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971657v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.08.456" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392113v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.1308" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174925v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabricio Saggin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Blanc" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISISS.2019.8739573" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161598v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC40024.2019.9029300" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290042v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2019.8795694" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290040v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2019.8795997" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05246013v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Sleiman" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gilson-Bagrel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505584v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Merc&#232;re" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05234094v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meeri M&#228;kinen" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Chotteau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05249884v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianshi Chen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Wahlberg" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05245991v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Rockberg" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070880v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387776v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063406v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03114994v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020LYSEC018" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>