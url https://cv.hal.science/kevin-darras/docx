--- v0 (2026-03-05)
+++ v1 (2026-04-02)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (14)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -368,459 +368,455 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05458217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WABAD : A world annotated bird acoustic dataset for passive acoustic monitoring</w:t>
+                <w:t xml:space="preserve">Pesticides but not microplastics affect pollination in rape seed production in China</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristian Pérez-Granados</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jon Morant</w:t>
+                <w:t xml:space="preserve">Wei Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Xueqing He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jilan Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Balle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Kevin Darras</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Irene Mendoza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ecy.70317⟩</w:t>
+              <w:t xml:space="preserve">Environmental Research: Food Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 3 (1), pp.015003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/2976-601X/ae2f64⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05501346v1</w:t>
+                <w:t xml:space="preserve">hal-05490398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pesticides but not microplastics affect pollination in rape seed production in China</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Leveraging passive acoustic monitoring for result-based agri-environmental schemes: Opportunities, challenges and next steps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jilan Hu</w:t>
+                <w:t xml:space="preserve">Anna F Cord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Darras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcel Balle</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kevin Darras</w:t>
+                <w:t xml:space="preserve">Ryo Ogawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Barbaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Gerling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Research: Food Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/2976-601X/ae2f64⟩</w:t>
+              <w:t xml:space="preserve">Biological Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 305, pp.111042. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biocon.2025.111042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05490398v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05004399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Worldwide Soundscapes: A Synthesis of Passive Acoustic Monitoring Across Realms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">A classification‐occupancy model based on automatically identified species data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryo Ogawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gosselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin F A Darras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Roilo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna F Cord</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 34 (5), pp.e70021. </w:t>
+              <w:t xml:space="preserve">Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 106 (5), pp.e70086. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/geb.70021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ecy.70086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05126958v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05207003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bryan C. Pijanowski: Principles of soundscape ecology: discovering our sonic world</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Darras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Community Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 26, pp.465. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
@@ -852,1055 +848,925 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05126965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leveraging passive acoustic monitoring for result-based agri-environmental schemes: Opportunities, challenges and next steps</w:t>
+                <w:t xml:space="preserve">Worldwide Soundscapes: A Synthesis of Passive Acoustic Monitoring Across Realms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Kevin F A Darras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodney A Rountree</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven L van Wilgenburg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Anna F Cord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Gerling</w:t>
+                <w:t xml:space="preserve">Frederik Pitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Conservation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 305, pp.111042. </w:t>
+              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 34 (5), pp.e70021. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biocon.2025.111042⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/geb.70021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05004399v1</w:t>
+                <w:t xml:space="preserve">hal-05126958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A classification‐occupancy model based on automatically identified species data</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Animal acoustic identification, denoising and source separation using generative adversarial networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Gosselin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kevin F A Darras</w:t>
+                <w:t xml:space="preserve">Mei Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Darras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephanie Roilo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anna F Cord</w:t>
+                <w:t xml:space="preserve">Renjie Xue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanglin Liu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ecy.70086⟩</w:t>
+              <w:t xml:space="preserve">Methods in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (10), pp.2472-2486. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/2041-210X.70148⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05207003v1</w:t>
+                <w:t xml:space="preserve">hal-05387493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Animal acoustic identification, denoising and source separation using generative adversarial networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kevin Darras</w:t>
+                <w:t xml:space="preserve">Eyes on nature: Embedded vision cameras for terrestrial biodiversity monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin F A Darras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Balle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renjie Xue</w:t>
+                <w:t xml:space="preserve">Wenxiu Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanglin Liu</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yang Yan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent G Zakka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Methods in Ecology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 16 (10), pp.2472-2486. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/2041-210X.70148⟩</w:t>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/2041-210x.14436⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05387493v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04805796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ecoSound-web: an open-source, online platform for ecoacoustics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin F.A. Darras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noemí Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liu Dilong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tara Hanf-Dressler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Markolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">F1000Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 9, pp.1224. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.12688/f1000research.26369.3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04773354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eyes on nature: Embedded vision cameras for terrestrial biodiversity monitoring</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Joint environmental and social benefits from diversified agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yang Yan</w:t>
+                <w:t xml:space="preserve">Laura Vang Rasmussen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent G Zakka</w:t>
+                <w:t xml:space="preserve">Ingo Grass</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zia Mehrabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Bezner-Kerr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods in Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/2041-210x.14436⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 384 (6691), pp.87-93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.adj1914⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04805796v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04678477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint environmental and social benefits from diversified agriculture</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Zia Mehrabi</w:t>
+                <w:t xml:space="preserve">A Power Management and Control System for Environmental Monitoring Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Balle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenxiu Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivia Smith</w:t>
+                <w:t xml:space="preserve">Kevin Fa Darras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachel Bezner-Kerr</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thomas Cherico Wanger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 384 (6691), pp.87-93. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on AgriFood Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1-10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/science.adj1914⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TAFE.2024.3472493⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04678477v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04783916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Power Management and Control System for Environmental Monitoring Devices</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mechanical weeding enhances ecosystem multifunctionality and profit in industrial oil palm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Fa Darras</w:t>
+                <w:t xml:space="preserve">Najeeb Al-Amin Iddris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Cherico Wanger</w:t>
-[...14 lines deleted...]
-              <w:t xml:space="preserve">, 2024, pp.1-10. </w:t>
+                <w:t xml:space="preserve">Greta Formaglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TAFE.2024.3472493⟩</w:t>
-[...33 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">Carola Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Volker von Groß</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guantao Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Sustainability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 6, pp.683 - 695. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41893-023-01076-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04176146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1910,161 +1776,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Worldwide Soundscapes: a synthesis of passive acoustic monitoring across realms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Fa Darras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodney Rountree</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven van Wilgenburg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna F Cord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederik Pitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04903892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId87"/>
+      <w:footerReference w:type="default" r:id="rId83"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2211,51 +2077,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05490415v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Funosas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Sebasti&#225;n&#8208;gonz&#225;lez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Morant" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar H Mar&#237;n G&#243;mez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Mendoza" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2025.114550" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05458217v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara Hanf-Dressler" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rym Nouioua" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolin Thomisch" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Cazau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon de Selys Longchamps" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/f1000research.173495.1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05501346v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian P&#233;rez-Granados" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Darras" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Mar&#237;n-G&#243;mez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecy.70317" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05490398v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Lin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xueqing He" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jilan Hu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Balle" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2976-601X/ae2f64" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05126958v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin F A Darras" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodney A Rountree" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven L van Wilgenburg" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna F Cord" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Pitz" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.70021" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05126965v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42974-025-00255-4" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05004399v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryo Ogawa" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Barbaro" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gerling" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2025.111042" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05207003v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gosselin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Roilo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecy.70086" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05387493v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mei Wang" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renjie Xue" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanglin Liu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.70148" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04773354v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin F.A. Darras" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noem&#237; P&#233;rez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Dilong" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Markolf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/f1000research.26369.3" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04805796v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenxiu Xu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Yan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent G Zakka" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210x.14436" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04678477v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Vang Rasmussen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo Grass" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zia Mehrabi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Smith" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Bezner-Kerr" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adj1914" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04783916v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Fa Darras" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cherico Wanger" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAFE.2024.3472493" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04176146v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najeeb Al-Amin Iddris" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greta Formaglio" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carola Paul" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker von Gro&#223;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guantao Chen" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41893-023-01076-x" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903892v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodney Rountree" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven van Wilgenburg" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05490415v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Funosas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Sebasti&#225;n&#8208;gonz&#225;lez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Morant" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar H Mar&#237;n G&#243;mez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Mendoza" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2025.114550" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05458217v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara Hanf-Dressler" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rym Nouioua" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolin Thomisch" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Cazau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon de Selys Longchamps" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/f1000research.173495.1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05490398v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Lin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xueqing He" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jilan Hu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Balle" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Darras" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2976-601X/ae2f64" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05004399v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna F Cord" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryo Ogawa" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Barbaro" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gerling" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2025.111042" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05207003v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gosselin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin F A Darras" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Roilo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecy.70086" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05126965v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42974-025-00255-4" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05126958v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodney A Rountree" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven L van Wilgenburg" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Pitz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.70021" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05387493v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mei Wang" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renjie Xue" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanglin Liu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.70148" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04805796v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenxiu Xu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Yan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent G Zakka" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210x.14436" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04773354v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin F.A. Darras" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noem&#237; P&#233;rez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Dilong" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Markolf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/f1000research.26369.3" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04678477v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Vang Rasmussen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo Grass" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zia Mehrabi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Smith" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Bezner-Kerr" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adj1914" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04783916v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Fa Darras" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cherico Wanger" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAFE.2024.3472493" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04176146v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najeeb Al-Amin Iddris" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greta Formaglio" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carola Paul" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker von Gro&#223;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guantao Chen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41893-023-01076-x" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903892v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodney Rountree" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven van Wilgenburg" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>