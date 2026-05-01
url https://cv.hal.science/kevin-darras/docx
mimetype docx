--- v1 (2026-04-02)
+++ v2 (2026-05-01)
@@ -100,723 +100,723 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A global assessment of BirdNET performance: Differences among continents, biomes, and species</w:t>
+                <w:t xml:space="preserve">Software Tools for Passive Acoustic Monitoring in Aquatic and Terrestrial Bio- and Ecoacoustics: A Living Systematic Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Funosas</w:t>
+                <w:t xml:space="preserve">Tara Hanf-Dressler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Esther Sebastián‐gonzález</w:t>
+                <w:t xml:space="preserve">Rym Nouioua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jon Morant</w:t>
+                <w:t xml:space="preserve">Karolin Thomisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oscar H Marín Gómez</w:t>
+                <w:t xml:space="preserve">Dorian Cazau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irene Mendoza</w:t>
+                <w:t xml:space="preserve">Simon de Selys Longchamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 182, pp.114550. </w:t>
+              <w:t xml:space="preserve">F1000Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 15, pp.48. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2025.114550⟩</w:t>
+                <w:t xml:space="preserve">⟨10.12688/f1000research.173495.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05490415v1</w:t>
+                <w:t xml:space="preserve">hal-05458217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Software Tools for Passive Acoustic Monitoring in Aquatic and Terrestrial Bio- and Ecoacoustics: A Living Systematic Review</w:t>
+                <w:t xml:space="preserve">Pesticides but not microplastics affect pollination in rape seed production in China</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tara Hanf-Dressler</w:t>
+                <w:t xml:space="preserve">Wei Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rym Nouioua</w:t>
+                <w:t xml:space="preserve">Xueqing He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karolin Thomisch</w:t>
+                <w:t xml:space="preserve">Jilan Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dorian Cazau</w:t>
+                <w:t xml:space="preserve">Marcel Balle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon de Selys Longchamps</w:t>
+                <w:t xml:space="preserve">Kevin Darras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">F1000Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 15, pp.48. </w:t>
+              <w:t xml:space="preserve">Environmental Research: Food Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 3 (1), pp.015003. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.12688/f1000research.173495.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/2976-601X/ae2f64⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05458217v1</w:t>
+                <w:t xml:space="preserve">hal-05490398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pesticides but not microplastics affect pollination in rape seed production in China</w:t>
+                <w:t xml:space="preserve">A global assessment of BirdNET performance: Differences among continents, biomes, and species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wei Lin</w:t>
+                <w:t xml:space="preserve">David Funosas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xueqing He</w:t>
+                <w:t xml:space="preserve">Esther Sebastián‐gonzález</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jilan Hu</w:t>
+                <w:t xml:space="preserve">Jon Morant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcel Balle</w:t>
+                <w:t xml:space="preserve">Oscar H Marín Gómez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Darras</w:t>
+                <w:t xml:space="preserve">Irene Mendoza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Research: Food Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 3 (1), pp.015003. </w:t>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 182, pp.114550. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/2976-601X/ae2f64⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2025.114550⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05490398v1</w:t>
+                <w:t xml:space="preserve">hal-05490415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leveraging passive acoustic monitoring for result-based agri-environmental schemes: Opportunities, challenges and next steps</w:t>
+                <w:t xml:space="preserve">A classification‐occupancy model based on automatically identified species data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ryo Ogawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gosselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin F A Darras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Roilo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Anna F Cord</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Conservation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biocon.2025.111042⟩</w:t>
+              <w:t xml:space="preserve">Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 106 (5), pp.e70086. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ecy.70086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05004399v1</w:t>
+                <w:t xml:space="preserve">hal-05207003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A classification‐occupancy model based on automatically identified species data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Leveraging passive acoustic monitoring for result-based agri-environmental schemes: Opportunities, challenges and next steps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna F Cord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Darras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ryo Ogawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin F A Darras</w:t>
+                <w:t xml:space="preserve">Luc Barbaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephanie Roilo</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Charlotte Gerling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 106 (5), pp.e70086. </w:t>
+              <w:t xml:space="preserve">Biological Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 305, pp.111042. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ecy.70086⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.biocon.2025.111042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05207003v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05004399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bryan C. Pijanowski: Principles of soundscape ecology: discovering our sonic world</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Darras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Community Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 26, pp.465. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
@@ -854,90 +854,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Worldwide Soundscapes: A Synthesis of Passive Acoustic Monitoring Across Realms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin F A Darras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodney A Rountree</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven L van Wilgenburg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna F Cord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederik Pitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1001,51 +1001,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Animal acoustic identification, denoising and source separation using generative adversarial networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mei Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Darras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renjie Xue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1099,546 +1099,546 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05387493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eyes on nature: Embedded vision cameras for terrestrial biodiversity monitoring</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Joint environmental and social benefits from diversified agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wenxiu Xu</w:t>
+                <w:t xml:space="preserve">Laura Vang Rasmussen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yang Yan</w:t>
+                <w:t xml:space="preserve">Ingo Grass</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent G Zakka</w:t>
+                <w:t xml:space="preserve">Zia Mehrabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Bezner-Kerr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods in Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/2041-210x.14436⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 384 (6691), pp.87-93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.adj1914⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04805796v1</w:t>
+                <w:t xml:space="preserve">hal-04678477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ecoSound-web: an open-source, online platform for ecoacoustics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Noemí Pérez</w:t>
+                <w:t xml:space="preserve">A Power Management and Control System for Environmental Monitoring Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Balle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liu Dilong</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tara Hanf-Dressler</w:t>
+                <w:t xml:space="preserve">Wenxiu Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthias Markolf</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kevin Fa Darras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Cherico Wanger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">F1000Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.12688/f1000research.26369.3⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on AgriFood Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAFE.2024.3472493⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04773354v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04783916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint environmental and social benefits from diversified agriculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laura Vang Rasmussen</w:t>
+                <w:t xml:space="preserve">Eyes on nature: Embedded vision cameras for terrestrial biodiversity monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin F A Darras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Balle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenxiu Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ingo Grass</w:t>
+                <w:t xml:space="preserve">Yang Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zia Mehrabi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Rachel Bezner-Kerr</w:t>
+                <w:t xml:space="preserve">Vincent G Zakka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.adj1914⟩</w:t>
+              <w:t xml:space="preserve">Methods in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/2041-210x.14436⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04678477v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04805796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Power Management and Control System for Environmental Monitoring Devices</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Wenxiu Xu</w:t>
+                <w:t xml:space="preserve">ecoSound-web: an open-source, online platform for ecoacoustics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin F.A. Darras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noemí Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Fa Darras</w:t>
+                <w:t xml:space="preserve">Liu Dilong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tara Hanf-Dressler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Cherico Wanger</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Matthias Markolf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on AgriFood Electronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, pp.1-10. </w:t>
+              <w:t xml:space="preserve">F1000Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 9, pp.1224. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TAFE.2024.3472493⟩</w:t>
+                <w:t xml:space="preserve">⟨10.12688/f1000research.26369.3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04783916v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04773354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical weeding enhances ecosystem multifunctionality and profit in industrial oil palm</w:t>
               </w:r>
@@ -1790,90 +1790,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Worldwide Soundscapes: a synthesis of passive acoustic monitoring across realms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Fa Darras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodney Rountree</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven van Wilgenburg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna F Cord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederik Pitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2077,51 +2077,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05490415v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Funosas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Sebasti&#225;n&#8208;gonz&#225;lez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Morant" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar H Mar&#237;n G&#243;mez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Mendoza" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2025.114550" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05458217v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara Hanf-Dressler" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rym Nouioua" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolin Thomisch" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Cazau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon de Selys Longchamps" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/f1000research.173495.1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05490398v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Lin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xueqing He" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jilan Hu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Balle" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Darras" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2976-601X/ae2f64" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05004399v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna F Cord" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryo Ogawa" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Barbaro" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gerling" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2025.111042" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05207003v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gosselin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin F A Darras" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Roilo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecy.70086" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05126965v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42974-025-00255-4" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05126958v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodney A Rountree" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven L van Wilgenburg" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Pitz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.70021" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05387493v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mei Wang" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renjie Xue" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanglin Liu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.70148" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04805796v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenxiu Xu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Yan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent G Zakka" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210x.14436" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04773354v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin F.A. Darras" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noem&#237; P&#233;rez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Dilong" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Markolf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/f1000research.26369.3" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04678477v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Vang Rasmussen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo Grass" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zia Mehrabi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Smith" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Bezner-Kerr" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adj1914" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04783916v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Fa Darras" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cherico Wanger" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAFE.2024.3472493" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04176146v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najeeb Al-Amin Iddris" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greta Formaglio" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carola Paul" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker von Gro&#223;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guantao Chen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41893-023-01076-x" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903892v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodney Rountree" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven van Wilgenburg" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05458217v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara Hanf-Dressler" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rym Nouioua" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolin Thomisch" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Cazau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon de Selys Longchamps" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/f1000research.173495.1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05490398v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Lin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xueqing He" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jilan Hu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Balle" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Darras" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2976-601X/ae2f64" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05490415v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Funosas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Sebasti&#225;n&#8208;gonz&#225;lez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Morant" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar H Mar&#237;n G&#243;mez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Mendoza" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2025.114550" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05207003v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryo Ogawa" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gosselin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin F A Darras" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Roilo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna F Cord" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecy.70086" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05004399v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Barbaro" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gerling" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2025.111042" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05126965v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42974-025-00255-4" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05126958v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodney A Rountree" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven L van Wilgenburg" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Pitz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.70021" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05387493v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mei Wang" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renjie Xue" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanglin Liu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.70148" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04678477v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Vang Rasmussen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo Grass" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zia Mehrabi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Smith" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Bezner-Kerr" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adj1914" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04783916v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenxiu Xu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Fa Darras" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cherico Wanger" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAFE.2024.3472493" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04805796v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Yan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent G Zakka" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210x.14436" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04773354v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin F.A. Darras" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noem&#237; P&#233;rez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Dilong" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Markolf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/f1000research.26369.3" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04176146v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najeeb Al-Amin Iddris" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greta Formaglio" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carola Paul" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker von Gro&#223;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guantao Chen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41893-023-01076-x" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903892v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodney Rountree" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven van Wilgenburg" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>