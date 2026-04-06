--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -229,462 +229,462 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+        <w:t xml:space="preserve">Rapport (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustic Monitoring of Forest Restoration for the Western Capercaillie</w:t>
+                <w:t xml:space="preserve">Étude de l'évolution saisonnière de l'activité chez le Grand tétras dans les Pyrénées centrales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Betton</w:t>
+                <w:t xml:space="preserve">Coy Jérôme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pelletier Nathan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Foulché Kévin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">OFB, Office Français de la Biodiversité; ONF. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05477303v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étude de la période de nidification chez les poules de Grand Tétras dans les Pyrénées centrales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Coy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Monge-Cadet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Kévin Foulché</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ONF; OFB. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Novoa</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">hal-05042779v1</w:t>
+                <w:t xml:space="preserve">hal-05311924v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faisabilité, modalités pratiques et mesures d'accompagnement d'une translocation de Grand tétras dans les Vosges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Ménoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Foulché</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">OFB, Office Français de la Biodiversité. 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05398407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rapport (3)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude de la période de nidification chez les poules de Grand Tétras dans les Pyrénées centrales</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Acoustic Monitoring of Forest Restoration for the Western Capercaillie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Betton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Coy</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Kévin Foulché</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...48 lines deleted...]
-            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Menoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Novoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Nicole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coy Jérôme</w:t>
-[...126 lines deleted...]
-                <w:t xml:space="preserve">hal-05398407v1</w:t>
+                <w:t xml:space="preserve">hal-05042779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1210,51 +1210,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Journée technique &amp;quot;Capture de Grand tétras&amp;quot; 04/04/2023</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Foulché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">École thématique. France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1264,1656 +1264,1656 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05387922v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (5)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions between Capercaillie and ski resorts in the Pyrenean massif</w:t>
+                <w:t xml:space="preserve">Genomic analysis of geographical structure and diversity in the capercaillie (Tetrao urogallus)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rondeau Julien</w:t>
+                <w:t xml:space="preserve">Lídia Escoda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josep Piqué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ladislav Paule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Coy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Parmain Vincent</w:t>
+                <w:t xml:space="preserve">Kévin Foulché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Foulché Kévin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Emmanuel Menoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th INTERNATIONAL GROUSE SYMPOSIUM</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Poster de conférence</w:t>
+              <w:t xml:space="preserve">Conservation Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 25, pp.277 - 290. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10592-023-01567-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05352828v1</w:t>
+                <w:t xml:space="preserve">hal-05352032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustic monitoring of biodiversity response to habitat restoration</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Florence Nicolè</w:t>
+                <w:t xml:space="preserve">Positive effect of spring advance on the diet quality of an alpine herbivore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Espunyes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Serrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Chaves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Bartolomé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Menaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Grouse Symposium</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05353106v1</w:t>
+              <w:t xml:space="preserve">Integrative Zoology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 17 (1), pp.78-92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1749-4877.12572⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04245457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First GPS monitoring of the Capercaillie in high mountain habitats in France</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">The estimation of the population size of a mountain galliform in the context of multiple‐stakeholder adaptive management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Calenge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Ménoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Milhau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Foulché</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Chiffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Grouse Symposium</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05353264v1</w:t>
+              <w:t xml:space="preserve">Ecological Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 33, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/eap.2746⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05352788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prioritize conservation actions using a habitat model able to explain abundance of Capercaillie (Tetrao urogallus aquitanicus) at large scale.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Simon Pascal</w:t>
+                <w:t xml:space="preserve">Sedation of Wild Pyrenean Capercaillie (Tetrao urogallus aquitanicus) Using Intramuscular Midazolam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Nicolás Francisco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Afonso Jordana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Garcia Ferré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Job Roig Simón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Carolina Ewbank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Grouse Symposium</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05353346v1</w:t>
+              <w:t xml:space="preserve">Animals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12, 14p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ani12141773⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05352761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expériences d'amélioration des habitats du Grand tétras pour dynamiser sa population dans la Réserve Nationale de Chasse et de Faune Sauvage d'Orlu</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Le suivi au moyen de GPS pour évaluer les actions de conservation du grand tétras dans les Pyrénées françaises et espagnoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Ménoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Foulché</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Barnoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Coy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18ème Forum des Gestionnaires - Les suivis écologiques : quelle contribution à la gestion et l'évaluation de la biodiversité ?</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05353490v1</w:t>
+              <w:t xml:space="preserve">Faune Sauvage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, N°325, pp.6,7-12,13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05352979v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Self-clearance of Pestivirus in a Pyrenean Chamois (Rupicapra pyrenaica) Population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Gilot-Fromont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Garel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Menaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of wildlife diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 54 (2), pp.335-341. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7589/2017-03-055⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03225795v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Concilier préservation d'une espèce et activité agricole. Un projet Agrifaune dédié au pastoralisme et à l'habitat de la perdrix grise des Pyrénées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bibal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Leprince</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Foulché</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Faune Sauvage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 311, pp.22-29</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05353017v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le pestivirus et les isards, une interaction durable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Gilot-Fromont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Foulché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvette Game</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Ezanno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignasi Marco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Faune Sauvage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 307 (307), pp.17-22</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02630139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (8)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic analysis of geographical structure and diversity in the capercaillie (Tetrao urogallus)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Kévin Foulché</w:t>
+                <w:t xml:space="preserve">Interactions between Capercaillie and ski resorts in the Pyrenean massif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rondeau Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Coy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parmain Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Menoni</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Foulché Kévin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conservation Genetics</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-05352032v1</w:t>
+              <w:t xml:space="preserve">15th INTERNATIONAL GROUSE SYMPOSIUM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Bialystok, Poland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05352828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The estimation of the population size of a mountain galliform in the context of multiple‐stakeholder adaptive management</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Acoustic monitoring of biodiversity response to habitat restoration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Betton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Foulché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Ménoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jules Chiffard</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Novoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Nicolè</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Applications</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-05352788v1</w:t>
+              <w:t xml:space="preserve">14th International Grouse Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Logan, Utah, United States. 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05353106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Positive effect of spring advance on the diet quality of an alpine herbivore</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">First GPS monitoring of the Capercaillie in high mountain habitats in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Serrano</w:t>
+                <w:t xml:space="preserve">Simon Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Chaves</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bruno Barnoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Ménoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Foulché</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Integrative Zoology</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04245457v1</w:t>
+              <w:t xml:space="preserve">14th International Grouse Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Logan, Utah, United States. 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05353264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sedation of Wild Pyrenean Capercaillie (Tetrao urogallus aquitanicus) Using Intramuscular Midazolam</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ana Carolina Ewbank</w:t>
+                <w:t xml:space="preserve">Prioritize conservation actions using a habitat model able to explain abundance of Capercaillie (Tetrao urogallus aquitanicus) at large scale.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gabrieli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Ménoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Levaillant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Milhau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animals</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-05352761v1</w:t>
+              <w:t xml:space="preserve">13th International Grouse Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Reykjavik, Iceland. 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05353346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le suivi au moyen de GPS pour évaluer les actions de conservation du grand tétras dans les Pyrénées françaises et espagnoles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Expériences d'amélioration des habitats du Grand tétras pour dynamiser sa population dans la Réserve Nationale de Chasse et de Faune Sauvage d'Orlu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Ménoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Foulché</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Faune Sauvage</w:t>
-[...331 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">18ème Forum des Gestionnaires - Les suivis écologiques : quelle contribution à la gestion et l'évaluation de la biodiversité ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, Paris, France. 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ignasi Marco</w:t>
-[...36 lines deleted...]
-                <w:t xml:space="preserve">hal-02630139v1</w:t>
+                <w:t xml:space="preserve">hal-05353490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId93"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -2989,51 +2989,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A9663780"/>
+    <w:nsid w:val="B340D411"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3220,51 +3220,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/kevin-foulche" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-1974-6817" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/122582667" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/204075642" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/50469567" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042779v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Betton" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Foulch&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Menoni" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Novoa" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Nicole" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05311924v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Coy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Monge-Cadet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05477303v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coy J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pelletier Nathan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foulch&#233; K&#233;vin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05398407v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel M&#233;noni" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327861v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;a Siegele" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole To&#239;go" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Payne" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gibert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gilot-Fromont" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846541v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blin Louison" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garel Mathieu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=To&#239;go Carole" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Dominique" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibert H&#233;l&#232;ne" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04727477v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Garel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Lambert" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Menaut" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05311753v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Foulch&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05387922v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05352828v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rondeau Julien" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parmain Vincent" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05353106v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Nicol&#232;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05353264v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pascal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Barnoud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05353346v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gabrieli" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Levaillant" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Milhau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05353490v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05352032v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#237;dia Escoda" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Piqu&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladislav Paule" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10592-023-01567-6" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05352788v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Calenge" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Chiffard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eap.2746" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04245457v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Espunyes" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Serrano" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Chaves" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Bartolom&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1749-4877.12572" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05352761v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Nicol&#225;s Francisco" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Afonso Jordana" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Garcia Ferr&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Job Roig Sim&#243;n" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Carolina Ewbank" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani12141773" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05352979v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225795v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lambert" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7589/2017-03-055" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05353017v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bibal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Leprince" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630139v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Game" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ezanno" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignasi Marco" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/kevin-foulche" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-1974-6817" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/122582667" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/204075642" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/50469567" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05477303v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coy J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pelletier Nathan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foulch&#233; K&#233;vin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05311924v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Coy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Monge-Cadet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Foulch&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05398407v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel M&#233;noni" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042779v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Betton" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Menoni" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Novoa" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Nicole" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327861v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;a Siegele" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole To&#239;go" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Payne" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gibert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gilot-Fromont" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846541v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blin Louison" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garel Mathieu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=To&#239;go Carole" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Dominique" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibert H&#233;l&#232;ne" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04727477v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Garel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Lambert" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Menaut" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05311753v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Foulch&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05387922v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05352032v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#237;dia Escoda" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Piqu&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladislav Paule" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10592-023-01567-6" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04245457v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Espunyes" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Serrano" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Chaves" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Bartolom&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1749-4877.12572" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05352788v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Calenge" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Milhau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Chiffard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eap.2746" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05352761v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Nicol&#225;s Francisco" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Afonso Jordana" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Garcia Ferr&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Job Roig Sim&#243;n" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Carolina Ewbank" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani12141773" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05352979v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pascal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Barnoud" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225795v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lambert" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7589/2017-03-055" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05353017v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bibal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Leprince" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630139v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Game" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ezanno" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignasi Marco" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05352828v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rondeau Julien" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parmain Vincent" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05353106v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Nicol&#232;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05353264v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05353346v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gabrieli" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Levaillant" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05353490v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>