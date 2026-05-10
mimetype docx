--- v1 (2026-04-06)
+++ v2 (2026-05-10)
@@ -229,869 +229,869 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rapport (3)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude de l'évolution saisonnière de l'activité chez le Grand tétras dans les Pyrénées centrales</w:t>
+                <w:t xml:space="preserve">Impacts d'une épidémie de pestivirus sur la démographie d'un ongulé de montagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coy Jérôme</w:t>
+                <w:t xml:space="preserve">Gaéa Siegele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pelletier Nathan</w:t>
+                <w:t xml:space="preserve">Carole Toïgo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Foulché Kévin</w:t>
-[...14 lines deleted...]
-              <w:t xml:space="preserve">Rapport</w:t>
+                <w:t xml:space="preserve">Ariane Payne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Gilot-Fromont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées scientifiques du GEEFSM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Ordino, Andorre</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05477303v1</w:t>
+                <w:t xml:space="preserve">hal-05327861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude de la période de nidification chez les poules de Grand Tétras dans les Pyrénées centrales</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">30 years of health monitoring in National Game and Wildlife Reserves (RNCFS): what lessons can be learned and what are the prospects?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blin Louison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Garel Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toïgo Carole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Dominique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibert Hélène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">41ème rencontres du Groupe d'Etude sur l'Ecopathologie de la Faune Sauvage de Montagne (GEEFSM) - GEEFSM 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GEEFSM, Nov 2024, Granada, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Monge-Cadet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">hal-05311924v1</w:t>
+                <w:t xml:space="preserve">hal-04846541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faisabilité, modalités pratiques et mesures d'accompagnement d'une translocation de Grand tétras dans les Vosges</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">hal-05398407v1</w:t>
+                <w:t xml:space="preserve">Histoire de l’extinction du pestivirus chez les isards de la réserve d’Orlu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Gilot-Fromont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Garel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Menaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">36èmes rencontres du GEEFSM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Orlu, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04727477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acoustic Monitoring of Forest Restoration for the Western Capercaillie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Betton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Foulché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Menoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Novoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Nicole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05042779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
+        <w:t xml:space="preserve">Rapport (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts d'une épidémie de pestivirus sur la démographie d'un ongulé de montagne</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Carole Toïgo</w:t>
+                <w:t xml:space="preserve">Étude de la période de nidification chez les poules de Grand Tétras dans les Pyrénées centrales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Coy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Monge-Cadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ariane Payne</w:t>
-[...62 lines deleted...]
-                <w:t xml:space="preserve">hal-05327861v1</w:t>
+                <w:t xml:space="preserve">Kévin Foulché</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ONF; OFB. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05311924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">30 years of health monitoring in National Game and Wildlife Reserves (RNCFS): what lessons can be learned and what are the prospects?</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Étude de l'évolution saisonnière de l'activité chez le Grand tétras dans les Pyrénées centrales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coy Jérôme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pelletier Nathan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Foulché Kévin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">OFB, Office Français de la Biodiversité; ONF. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gauthier Dominique</w:t>
-[...49 lines deleted...]
-                <w:t xml:space="preserve">hal-04846541v1</w:t>
+                <w:t xml:space="preserve">hal-05477303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Histoire de l’extinction du pestivirus chez les isards de la réserve d’Orlu</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Faisabilité, modalités pratiques et mesures d'accompagnement d'une translocation de Grand tétras dans les Vosges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Ménoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Foulché</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">OFB, Office Français de la Biodiversité. 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Lambert</w:t>
-[...49 lines deleted...]
-                <w:t xml:space="preserve">hal-04727477v1</w:t>
+                <w:t xml:space="preserve">hal-05398407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1170,1750 +1170,1750 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05311753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Cours (1)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Journée technique &amp;quot;Capture de Grand tétras&amp;quot; 04/04/2023</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Interactions between Capercaillie and ski resorts in the Pyrenean massif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rondeau Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Coy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parmain Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Foulché Kévin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15th INTERNATIONAL GROUSE SYMPOSIUM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Bialystok, Poland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05352828v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Acoustic monitoring of biodiversity response to habitat restoration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Betton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Foulché</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-05387922v2</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Ménoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Novoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Nicolè</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14th International Grouse Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Logan, Utah, United States. 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05353106v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">First GPS monitoring of the Capercaillie in high mountain habitats in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Barnoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Ménoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Foulché</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14th International Grouse Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Logan, Utah, United States. 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05353264v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prioritize conservation actions using a habitat model able to explain abundance of Capercaillie (Tetrao urogallus aquitanicus) at large scale.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gabrieli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Ménoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Levaillant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Milhau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13th International Grouse Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Reykjavik, Iceland. 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05353346v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Expériences d'amélioration des habitats du Grand tétras pour dynamiser sa population dans la Réserve Nationale de Chasse et de Faune Sauvage d'Orlu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Ménoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Foulché</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">18ème Forum des Gestionnaires - Les suivis écologiques : quelle contribution à la gestion et l'évaluation de la biodiversité ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, Paris, France. 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05353490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genomic analysis of geographical structure and diversity in the capercaillie (Tetrao urogallus)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lídia Escoda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josep Piqué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ladislav Paule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Foulché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Menoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conservation Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 25, pp.277 - 290. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10592-023-01567-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05352032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Positive effect of spring advance on the diet quality of an alpine herbivore</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jordi Bartolomé</w:t>
+                <w:t xml:space="preserve">The estimation of the population size of a mountain galliform in the context of multiple‐stakeholder adaptive management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Calenge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Menaut</w:t>
+                <w:t xml:space="preserve">Emmanuel Ménoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Milhau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Foulché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Chiffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Integrative Zoology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1749-4877.12572⟩</w:t>
+              <w:t xml:space="preserve">Ecological Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 33, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/eap.2746⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04245457v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05352788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The estimation of the population size of a mountain galliform in the context of multiple‐stakeholder adaptive management</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jules Chiffard</w:t>
+                <w:t xml:space="preserve">Positive effect of spring advance on the diet quality of an alpine herbivore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Espunyes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Serrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Chaves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Bartolomé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Menaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/eap.2746⟩</w:t>
+              <w:t xml:space="preserve">Integrative Zoology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 17 (1), pp.78-92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1749-4877.12572⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05352788v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04245457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sedation of Wild Pyrenean Capercaillie (Tetrao urogallus aquitanicus) Using Intramuscular Midazolam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Nicolás Francisco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Afonso Jordana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Garcia Ferré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Job Roig Simón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Carolina Ewbank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 12, 14p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/ani12141773⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05352761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le suivi au moyen de GPS pour évaluer les actions de conservation du grand tétras dans les Pyrénées françaises et espagnoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Ménoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Foulché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Barnoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Coy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Faune Sauvage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, N°325, pp.6,7-12,13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05352979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-clearance of Pestivirus in a Pyrenean Chamois (Rupicapra pyrenaica) Population</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Gilot-Fromont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Garel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Menaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of wildlife diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 54 (2), pp.335-341. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7589/2017-03-055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03225795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concilier préservation d'une espèce et activité agricole. Un projet Agrifaune dédié au pastoralisme et à l'habitat de la perdrix grise des Pyrénées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bibal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Foulché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Faune Sauvage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 311, pp.22-29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05353017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le pestivirus et les isards, une interaction durable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Gilot-Fromont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Foulché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvette Game</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Ezanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Marco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Faune Sauvage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 307 (307), pp.17-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02630139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (5)</w:t>
+        <w:t xml:space="preserve">Cours (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions between Capercaillie and ski resorts in the Pyrenean massif</w:t>
-[...126 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Journée technique &amp;quot;Capture de Grand tétras&amp;quot; 04/04/2023</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Foulché</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...320 lines deleted...]
-            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">École thématique. France. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cours</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...62 lines deleted...]
-                <w:t xml:space="preserve">hal-05353490v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05387922v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId93"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -2989,51 +2989,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B340D411"/>
+    <w:nsid w:val="450B5F6E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3220,51 +3220,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/kevin-foulche" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-1974-6817" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/122582667" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/204075642" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/50469567" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05477303v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coy J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pelletier Nathan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foulch&#233; K&#233;vin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05311924v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Coy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Monge-Cadet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Foulch&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05398407v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel M&#233;noni" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042779v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Betton" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Menoni" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Novoa" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Nicole" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327861v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;a Siegele" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole To&#239;go" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Payne" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gibert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gilot-Fromont" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846541v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blin Louison" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garel Mathieu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=To&#239;go Carole" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Dominique" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibert H&#233;l&#232;ne" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04727477v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Garel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Lambert" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Menaut" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05311753v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Foulch&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05387922v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05352032v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#237;dia Escoda" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Piqu&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladislav Paule" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10592-023-01567-6" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04245457v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Espunyes" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Serrano" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Chaves" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Bartolom&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1749-4877.12572" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05352788v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Calenge" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Milhau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Chiffard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eap.2746" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05352761v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Nicol&#225;s Francisco" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Afonso Jordana" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Garcia Ferr&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Job Roig Sim&#243;n" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Carolina Ewbank" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani12141773" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05352979v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pascal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Barnoud" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225795v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lambert" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7589/2017-03-055" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05353017v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bibal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Leprince" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630139v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Game" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ezanno" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignasi Marco" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05352828v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rondeau Julien" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parmain Vincent" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05353106v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Nicol&#232;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05353264v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05353346v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gabrieli" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Levaillant" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05353490v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/kevin-foulche" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-1974-6817" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/122582667" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/204075642" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/50469567" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327861v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;a Siegele" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole To&#239;go" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Payne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gibert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gilot-Fromont" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846541v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blin Louison" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garel Mathieu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=To&#239;go Carole" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Dominique" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibert H&#233;l&#232;ne" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04727477v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Garel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Lambert" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Menaut" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042779v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Betton" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Foulch&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Menoni" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Novoa" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Nicole" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05311924v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Coy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Monge-Cadet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05477303v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coy J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pelletier Nathan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foulch&#233; K&#233;vin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05398407v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel M&#233;noni" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05311753v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Foulch&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05352828v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rondeau Julien" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parmain Vincent" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05353106v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Nicol&#232;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05353264v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pascal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Barnoud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05353346v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gabrieli" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Levaillant" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Milhau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05353490v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05352032v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#237;dia Escoda" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Piqu&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladislav Paule" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10592-023-01567-6" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05352788v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Calenge" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Chiffard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eap.2746" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04245457v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Espunyes" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Serrano" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Chaves" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Bartolom&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1749-4877.12572" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05352761v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Nicol&#225;s Francisco" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Afonso Jordana" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Garcia Ferr&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Job Roig Sim&#243;n" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Carolina Ewbank" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani12141773" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05352979v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225795v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lambert" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7589/2017-03-055" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05353017v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bibal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Leprince" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630139v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Game" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ezanno" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignasi Marco" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05387922v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>