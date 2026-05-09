--- v0 (2026-03-16)
+++ v1 (2026-05-09)
@@ -1159,234 +1159,234 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation du piégeur passif et du traitement pour la détermination du 14C atmosphérique</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessment of QPC as quench indicator parameter for 3 H measurement in environmental monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Baudat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Galliez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès national de Radioprotection – SFRP 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, La Baule, France. , 2025</w:t>
+              <w:t xml:space="preserve">24th International Conference on Radionuclide Metrology and its Applications (ICRM 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Paris, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05450652v1</w:t>
+                <w:t xml:space="preserve">hal-05461413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of QPC as quench indicator parameter for 3 H measurement in environmental monitoring</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Optimisation du piégeur passif et du traitement pour la détermination du 14C atmosphérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Jaegler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Petitfrere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roselyne Beurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Dias Varela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Pineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th International Conference on Radionuclide Metrology and its Applications (ICRM 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Paris, France. </w:t>
+              <w:t xml:space="preserve">Congrès national de Radioprotection – SFRP 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, La Baule, France. , 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05461413v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05450652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise au point d’un dispositif de comptage compact équipé de SiPM pour l’analyse par scintillation liquide</w:t>
               </w:r>
@@ -1636,51 +1636,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441193v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Crozet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Labed" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Augeray" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Rivier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bacchetta" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eti.2025.104666" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05417548v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Jaegler" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Riquier Marcussy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Dias Varela" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Beurel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Hennequet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ract-2025-0051" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368652v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azza Habibi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Le Corre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christele Wampach Aubert" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Fleury" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10967-021-07751-7" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04716577v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chlique" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lambertin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Galliez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Galliez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2014.11.128" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8G41VBNM-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461441v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Masselot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Baudat" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550550v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Helali" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Manificat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Morin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Basso" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21175/rad.abstr.book.2024.37.9" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461314v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Siscard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Finance" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461394v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05450652v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Petitfrere" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Pineau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461413v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04060568v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Mhamdi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ferreux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441193v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Crozet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Labed" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Augeray" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Rivier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bacchetta" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eti.2025.104666" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05417548v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Jaegler" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Riquier Marcussy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Dias Varela" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Beurel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Hennequet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ract-2025-0051" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368652v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azza Habibi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Le Corre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christele Wampach Aubert" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Fleury" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10967-021-07751-7" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04716577v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chlique" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lambertin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Galliez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Galliez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2014.11.128" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8G41VBNM-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461441v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Masselot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Baudat" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550550v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Helali" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Manificat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Morin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Basso" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21175/rad.abstr.book.2024.37.9" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461314v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Siscard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Finance" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461394v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461413v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05450652v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Petitfrere" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Pineau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04060568v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Mhamdi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ferreux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>