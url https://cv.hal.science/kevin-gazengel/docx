--- v0 (2026-03-22)
+++ v1 (2026-04-11)
@@ -160,679 +160,679 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (21)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (22)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification through a transcriptomic approach of candidate genes involved in the adaptation of the cyst nematode Globodera pallida to the potato resistance factor GpaVvrn</w:t>
+                <w:t xml:space="preserve">Bioinformatic and experimental analyses revealed pathogen-derived pathoPEPs candidates predicted to control plant miRNAs expression and infection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Océane Lechevalier</w:t>
+                <w:t xml:space="preserve">Emmanuel Clostres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Christophe Penno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhak El Amrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Daburon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Kévin Gazengel</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eric Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 26 (1), pp.191. </w:t>
+              <w:t xml:space="preserve">RNA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, pp.rna.080819.125. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12864-025-11332-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1261/rna.080819.125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04984207v1</w:t>
+                <w:t xml:space="preserve">hal-05586494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of transcriptional modules linked to the drought response of Brassica napus during seed development and their mitigation by early biotic stress</w:t>
+                <w:t xml:space="preserve">Identification through a transcriptomic approach of candidate genes involved in the adaptation of the cyst nematode Globodera pallida to the potato resistance factor GpaVvrn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégoire Bianchetti</w:t>
+                <w:t xml:space="preserve">Océane Lechevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Gazengel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanessa Clouet</w:t>
+                <w:t xml:space="preserve">Magali Esquibet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Legeai</w:t>
+                <w:t xml:space="preserve">Sylvain Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Baron</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kévin Gazengel</w:t>
+                <w:t xml:space="preserve">Eric Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiologia Plantarum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Physiologia Plantarum, 176 (1), pp.e14130. </w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 26 (1), pp.191. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ppl.14130⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12864-025-11332-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04443649v1</w:t>
+                <w:t xml:space="preserve">hal-04984207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-omic investigation of low-nitrogen conditional resistance to clubroot reveals Brassica napus genes involved in nitrate assimilation</w:t>
+                <w:t xml:space="preserve">Identification of transcriptional modules linked to the drought response of Brassica napus during seed development and their mitigation by early biotic stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y Aigu</w:t>
+                <w:t xml:space="preserve">Grégoire Bianchetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Daval</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Vanessa Clouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Legeai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Gazengel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C Lariagon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 13, pp.790563. </w:t>
+              <w:t xml:space="preserve">Physiologia Plantarum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Physiologia Plantarum, 176 (1), pp.e14130. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpls.2022.790563⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/ppl.14130⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03531145v1</w:t>
+                <w:t xml:space="preserve">hal-04443649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitrogen Supply and Host-Plant Genotype Modulate the Transcriptomic Profile of Plasmodiophora brassicae</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Multi-omic investigation of low-nitrogen conditional resistance to clubroot reveals Brassica napus genes involved in nitrate assimilation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Aigu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Daval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Gazengel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Humeau</w:t>
+                <w:t xml:space="preserve">Nathalie Marnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Gravot</w:t>
+                <w:t xml:space="preserve">C Lariagon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 12, pp.701067. </w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, pp.790563. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2021.701067⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2022.790563⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03336692v1</w:t>
+                <w:t xml:space="preserve">hal-03531145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AskoR, A R Package for Easy RNASeq Data Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susete Alves Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Gazengel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bretaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Daval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of The 1st International Electronic Conference on Entomology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
@@ -864,2386 +864,2520 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04717074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RNA sequencing data for responses to drought stress and/or clubroot infection in developing seeds of Brassica napus</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Nitrogen Supply and Host-Plant Genotype Modulate the Transcriptomic Profile of Plasmodiophora brassicae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Gazengel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Aigu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lariagon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Humeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gravot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2021.107392⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, pp.701067. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2021.701067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03379739v1</w:t>
+                <w:t xml:space="preserve">hal-03336692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pH effect on strain-specific transcriptomes of the take-all fungus</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">RNA sequencing data for responses to drought stress and/or clubroot infection in developing seeds of Brassica napus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Bianchetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Clouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Legeai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Gazengel</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Anne-Yvonne Guillerm-Erckelboudt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 15 (7), pp.e0236429. </w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 38, pp.1-11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0236429⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2021.107392⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02979591v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03379739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil microbiota influences clubroot disease by modulating Plasmodiophora brassicae and Brassica napus transcriptomes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">pH effect on strain-specific transcriptomes of the take-all fungus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Gazengel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Belcour</w:t>
+                <w:t xml:space="preserve">Lionel Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Linglin</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Nicolas Lapalu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Amselem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Yvonne Guillerm-Erckelboudt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1751-7915.13634⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15 (7), pp.e0236429. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0236429⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02624824v2</w:t>
+                <w:t xml:space="preserve">hal-02979591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computational analysis of the Plasmodiophora brassicae genome: mitochondrial sequence description and metabolic pathway database design</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Soil microbiota influences clubroot disease by modulating Plasmodiophora brassicae and Brassica napus transcriptomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Daval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Gazengel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Belcour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jerome Gouzy</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Linglin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Yvonne Guillerm-Erckelboudt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ygeno.2018.11.013⟩</w:t>
+              <w:t xml:space="preserve">Microbial Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (5), pp.1648-1672. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1751-7915.13634⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01943250v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02624824v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal dynamics of bacterial and fungal communities during the infection of Brassica rapa roots by the protist Plasmodiophora brassicae.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Computational analysis of the Plasmodiophora brassicae genome: mitochondrial sequence description and metabolic pathway database design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Daval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Belcour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Gazengel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Morgane Ourry</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Gouzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 111 (6), pp.1629-1640. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ygeno.2018.11.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0204195⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02094715v1</w:t>
+                <w:t xml:space="preserve">hal-01943250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity to pH and ability to modify ambient pH of the take-all fungus Gaeumannomyces graminis var. tritici</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Temporal dynamics of bacterial and fungal communities during the infection of Brassica rapa roots by the protist Plasmodiophora brassicae.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Yvonne Guillerm-Erckelboudt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Gazengel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Linglin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Ourry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Pathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ppa.12062⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14 (2), pp.e0204195. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0204195⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01208757v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02094715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic analysis of the biocontrol strain Pseudomonas fluorescens Pf29Arp with evidence of T3SS and T6SS gene expression on plant roots</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Sensitivity to pH and ability to modify ambient pH of the take-all fungus Gaeumannomyces graminis var. tritici</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Daval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Yvonne Guillerm-Erckelboudt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Gracianne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Gazengel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 5 (3), pp.393 - 403. </w:t>
+              <w:t xml:space="preserve">Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 63 (1), pp.117-128. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1758-2229.12048⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/ppa.12062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01208629v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01208757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strain-specific variation in a soilborne phytopathogenic fungus for the expression of genes involved in pH signal transduction pathway, pathogenesis and saprophytic survival in response to environmental pH changes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Daval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Gracianne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Yvonne Guillerm-Erckelboudt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fungal Genetics and Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 61, pp.80-89. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.fgb.2013.09.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01208686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous monitoring of two fungal genotypes on plant roots by single nucleotide polymorphism quantification with an innovative KASPar quantitative PCR</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Genomic analysis of the biocontrol strain Pseudomonas fluorescens Pf29Arp with evidence of T3SS and T6SS gene expression on plant roots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Marchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Boutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Gazengel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Alain Sarniguet</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Rispe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mycological Progress</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11557-012-0872-4⟩</w:t>
+              <w:t xml:space="preserve">Environmental Microbiology Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 5 (3), pp.393 - 403. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1758-2229.12048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01208672v1</w:t>
+                <w:t xml:space="preserve">hal-01208629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The biocontrol bacterium Pseudomonas fluorescens Pf29Arp strain affects the pathogenesis-related gene expression of the take-all fungus Gaeumannomyces graminis var. tritici on wheat roots</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Simultaneous monitoring of two fungal genotypes on plant roots by single nucleotide polymorphism quantification with an innovative KASPar quantitative PCR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Gazengel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Yvonne Guillerm-Erckelboudt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Marchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Sarniguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Plant Pathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1364-3703.2011.00715.x⟩</w:t>
+              <w:t xml:space="preserve">Mycological Progress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 12 (4), pp.657 - 666. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11557-012-0872-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02651447v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01208672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic evidence for differentiation of Gaeumannomyces graminis var. tritici into two major groups</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">The biocontrol bacterium Pseudomonas fluorescens Pf29Arp strain affects the pathogenesis-related gene expression of the take-all fungus Gaeumannomyces graminis var. tritici on wheat roots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Daval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Gazengel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Boutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Yvonne Guillerm-Erckelboudt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Pathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-3059.2009.02158.x⟩</w:t>
+              <w:t xml:space="preserve">Molecular Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 12 (9), pp.839-854. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1364-3703.2011.00715.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02662269v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02651447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rhizosphere bacterial communities associated with disease suppressiveness stages of take-all decline in wheat monoculture</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Genetic evidence for differentiation of Gaeumannomyces graminis var. tritici into two major groups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Daval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Gazengel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Y. Moenne-Loccoz</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Yvonne Guillerm-Erckelboudt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. L. Grundmann</w:t>
+                <w:t xml:space="preserve">Alain A. Sarniguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 384 (184), pp.694-707. </w:t>
+              <w:t xml:space="preserve">Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 59 (1), pp.165-178. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1469-8137.2009.03010.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-3059.2009.02158.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00525692v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02662269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a 16S rRNA microarray approach for the monitoring of rhizosphere Pseudomonas populations associated with the decline of take-all disease of wheat</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Rhizosphere bacterial communities associated with disease suppressiveness stages of take-all decline in wheat monoculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Sanguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sarniguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Gazengel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Remenant</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Y. Moenne-Loccoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. L. Grundmann</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 384 (184), pp.694-707. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1469-8137.2009.03010.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02555004v1</w:t>
+                <w:t xml:space="preserve">halsde-00525692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a 16S rRNA microarray approach for the monitoring of rhizosphere Pseudomonas populations associated with the decline of take-all disease of wheat.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Sanguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Kroneisen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Gazengel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Kyselková</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Remenant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 40 (5), pp.1028-1039. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.soilbio.2007.11.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02656606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison de sols résistant ou non à la maladie du piétin-échaudage du blé par une approche puce à ADN taxonomique 16S ciblant les bactéries rhizosphériques phytoprotectrices du genre</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Development of a 16S rRNA microarray approach for the monitoring of rhizosphere Pseudomonas populations associated with the decline of take-all disease of wheat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Sanguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Kroneisen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Gazengel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Geneviève Grundmann</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kyselková</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Remenant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes du BRG</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 6, pp.197-209</w:t>
+              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 40 (5), pp.1028-1039</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00260820v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02555004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison de sols résistant ou non à la maladie du piétin-échaudage du blé par une approche puce à ADN taxonomique 16S ciblant les bactéries rhizosphériques phytoprotectrices du genre Pseudomonas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Sanguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Gazengel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Kroneisen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Prigent-Combaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Grundmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du BRG</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 6, pp.197-209</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02660766v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comparaison de sols résistant ou non à la maladie du piétin-échaudage du blé par une approche puce à ADN taxonomique 16S ciblant les bactéries rhizosphériques phytoprotectrices du genre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Sanguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Gazengel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Kroneisen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Prigent-Combaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Grundmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes du BRG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 6, pp.197-209</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00260820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (20)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AskoR, an R package for easy RNA-Seq data analysis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susete Alves Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Gazengel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bretaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Daval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Ouvertes en Biologie, Informatique et Mathématiques (Jobim)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Tours, France. pp.263, 2018, JOBIM2023. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/02664763.2018.1454894⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04720296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AskoR, an R package for easy RNA-Seq data analysis illustrated by the analysis of plant/pathogen/microbiote interactions.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susete Alves Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Gazengel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masanelli Sylvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bretaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3262,2311 +3396,2311 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Ouvertes en Biologie, Informatique et Mathématiques (Jobim)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04720279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of soil microbial diversity and host plant genotype on the structure and diversity of root microbiota of Brassica napus infected with Plasmodiophora brassicae</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">The soil microbiota diversity influences clubroot disease by modulation of Brassica napus and Plasmodiophora brassicae transcriptomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Daval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Gazengel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Belcour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Linglin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Yvonne Guillerm-Erckelboudt</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Juliette Linglin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Phytobiomes Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03348615v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03348616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does the soil microbiota modulate the interactions between Brassica napus and its bioagressors?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">The soil microbiota diversity influences clubroot disease by modulation of host plant and pathogen transcriptomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Daval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Gazengel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Belcour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Linglin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Yvonne Guillerm-Erckelboudt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pathobiome</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Ajaccio, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03348613v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03348609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does the soil microbiota diversity influence the interactions between Brassica napus and its bioagressors ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Chaminade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Marie Cortesero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Daval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phytobiome</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03232457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The soil microbiota diversity influences clubroot disease by modulation of host plant and pathogen transcriptomes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Influence of soil microbial diversity and host plant genotype on the structure and diversity of root microbiota of Brassica napus infected with Plasmodiophora brassicae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Sarniguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Gazengel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Yvonne Guillerm-Erckelboudt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Linglin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Yvonne Guillerm-Erckelboudt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pathobiome</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Ajaccio, France</w:t>
+              <w:t xml:space="preserve">International Phytobiomes Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03348609v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03348615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The soil microbiota diversity influences clubroot disease by modulation of Brassica napus and Plasmodiophora brassicae transcriptomes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Does the soil microbiota modulate the interactions between Brassica napus and its bioagressors?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Cortesero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Daval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Fournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Gazengel</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anne-Yvonne Guillerm-Erckelboudt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Phytobiomes Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Pathobiome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Ajaccio, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03348616v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03348613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de la diversité du microbiome du sol sur l'agent pathogène tellurique responsable de la hernie des crucifères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Belcour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Gazengel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Belcour</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Lionel Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Yvonne Guillerm-Erckelboudt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Linglin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'animation du réseau PhytoMic</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03348606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of bacterial and fungal rhizosphere communities during the infection of Brassica rapa roots by the protist Plasmodiophora brassicae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Yvonne Guillerm-Erckelboudt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Gazengel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Daval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sarniguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pathobiome</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Maison-Alfort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03231661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique des communautés bactériennes et fongiques de la rhizosphère au cours de l’infection de racines de Brassica rapa par le protiste obligatoire, agent de la hernie des crucifères, Plasmodiophora brassicae.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Yvonne Guillerm-Erckelboudt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Gazengel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Daval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sarniguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9e Colloque de la Société Française de Phytopathologie.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Colmar, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03348604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of type VI secretion system (T6SS) on rhizosphere competence of a rhizobacterium.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marchi Muriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Gazengel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Rispe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISME 15th conference.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Séoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03347842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple approach at gene, genome and transcriptome levels for deciphering biological mechanisms of soil suppressiveness of a plant root disease.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">Méthode innovante de real-time PCR développée à partir du système KASPar : application au suivi simultané de deux génotypes d’un champignon phytopathogène sur racines de blé par quantification de SNP.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Gazengel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Yvonne Guillerm-Erckelboudt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marchi Muriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sarniguet</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Kévin Gazengel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecole Thématique Expert Génomique Environnementale, Evolution, Diversité et Fonctionnement des Organismes et Ecosystes à l’ère des Nouvelles Technologies de Séquençage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Aussois, France</w:t>
+              <w:t xml:space="preserve">9e Rencontres de Phytopathologie - Mycologie de la Société Française de Phytopathologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03347784v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03347741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthode innovante de real-time PCR développée à partir du système KASPar : application au suivi simultané de deux génotypes d’un champignon phytopathogène sur racines de blé par quantification de SNP.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Variabilité phénotypique de sensibilité et d’adaptation aux variations de pH des populations de Gaeumannomyces graminis var. tritici, champignon tellurique parasite des racines du blé.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Daval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Yvonne Guillerm-Erckelboudt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Gracianne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Gazengel</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alain Sarniguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9e Rencontres de Phytopathologie - Mycologie de la Société Française de Phytopathologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2012, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03347741v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03347750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variabilité phénotypique de sensibilité et d’adaptation aux variations de pH des populations de Gaeumannomyces graminis var. tritici, champignon tellurique parasite des racines du blé.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Multiple approach at gene, genome and transcriptome levels for deciphering biological mechanisms of soil suppressiveness of a plant root disease.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Sarniguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Daval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Boutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Gazengel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9e Rencontres de Phytopathologie - Mycologie de la Société Française de Phytopathologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2012, Aussois, France</w:t>
+              <w:t xml:space="preserve">Ecole Thématique Expert Génomique Environnementale, Evolution, Diversité et Fonctionnement des Organismes et Ecosystes à l’ère des Nouvelles Technologies de Séquençage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03347750v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03347784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of the Type VI secretion system of Pseudomonas fluorescens Pf29Arp in biofilm process.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marchi Muriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime R Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime R Hervé</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Charline Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Yvonne Guillerm-Erckelboudt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Gazengel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Symposium on Microbial Ecology.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Copenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03347835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple approach at gene, genome and transcriptome levels for deciphering biological mechanisms of soil suppressiveness of a plant root disease.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sarniguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Daval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Gazengel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th New Phytologist Symposium Functions and ecology of the plant microbiome.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Rhodes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03347848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variabilité du déterminisme génétique de la réponse au pH chez un champignon pathogène du blé, Gaeumannomyces graminis var. tritici</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Daval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Gracianne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Gazengel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Yvonne Guillerm-Erckelboudt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9e Rencontres de Phytopathologie - Mycologie de la Société Française de Phytopathologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2012, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03347496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversité phénotypique et déterminisme génétique de l'adaptation aux variations de pH dans les populations du champignon tellurique responsable du piétin-échaudage du blé.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Daval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Yvonne Guillerm-Erckelboudt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Gracianne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Gazengel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8e colloque national de la Société Française de Phytopathologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03347819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence d’une bactérie antagoniste sur l’expression in planta de gènes du pouvoir pathogène de Gaeumannomyces graminis var. tritici.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Daval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Gazengel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Yvonne Guillerm-Erckelboudt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8e Rencontres de Phytopathologie - Mycologie de la Société Française de Phytopathologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03347802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Existence de deux groupes de génotypes dans les populations de Gaeumannomyces graminis var tritici, agent du piétin-échaudage du blé.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Daval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Gazengel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Yvonne Guillerm-Erckelboudt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sarniguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7e colloque national de la Société Française de Phytopathologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03347808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId128"/>
+      <w:footerReference w:type="default" r:id="rId134"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5634,51 +5768,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A11D6FDA"/>
+    <w:nsid w:val="D60C1ED9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5865,51 +5999,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/kevin-gazengel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9054-2281" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984207v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Lechevalier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Gazengel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Esquibet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fournet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Grenier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-025-11332-3" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443649v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Bianchetti" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Clouet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Baron" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.14130" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531145v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Aigu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Daval" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marnet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lariagon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.790563" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336692v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Aigu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lariagon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Humeau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gravot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.701067" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04717074v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susete Alves Carvalho" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bretaudeau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Robin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/iece-10646" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03379739v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2021.107392" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02979591v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lebreton" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lapalu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Amselem" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Yvonne Guillerm-Erckelboudt" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0236429" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624824v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Belcour" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Linglin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1751-7915.13634" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01943250v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Legrand" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Gouzy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygeno.2018.11.013" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094715v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Ourry" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0204195" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208757v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gracianne" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.12062" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208629v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Marchi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Boutin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Rispe" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gauthier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.12048" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DC3E51FDFC087840E465C867B6B5D26B1DBFC217/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208686v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fgb.2013.09.009" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208672v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sarniguet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11557-012-0872-4" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651447v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1364-3703.2011.00715.x" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662269v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Sarniguet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3059.2009.02158.x" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00525692v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sanguin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sarniguet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Moenne-Loccoz" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. L. Grundmann" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2009.03010.x" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02555004v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kroneisen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kyselkov&#225;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Remenant" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656606v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Sanguin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Remenant" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2007.11.023" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8KQ1WXNS-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00260820v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Kroneisen" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Prigent-Combaret" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Grundmann" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660766v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04720296v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02664763.2018.1454894" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04720279v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masanelli Sylvin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348615v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348613v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Cortesero" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03232457v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Chaminade" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Cortesero" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348609v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348616v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348606v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03231661v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348604v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03347842v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marchi Muriel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Lecomte" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rispe" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03347784v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03347741v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03347750v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03347835v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime R Herv&#233;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03347848v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03347496v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03347819v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03347802v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03347808v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/kevin-gazengel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9054-2281" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05586494v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Clostres" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Penno" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak El Amrani" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Daburon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Gazengel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1261/rna.080819.125" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984207v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Lechevalier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Esquibet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fournet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Grenier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-025-11332-3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443649v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Bianchetti" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Clouet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Baron" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.14130" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531145v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Aigu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Daval" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marnet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lariagon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.790563" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04717074v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susete Alves Carvalho" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bretaudeau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Robin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/iece-10646" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336692v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Aigu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lariagon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Humeau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gravot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.701067" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03379739v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2021.107392" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02979591v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lebreton" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lapalu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Amselem" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Yvonne Guillerm-Erckelboudt" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0236429" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624824v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Belcour" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Linglin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1751-7915.13634" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01943250v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Legrand" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Gouzy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygeno.2018.11.013" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094715v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Ourry" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0204195" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208757v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gracianne" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.12062" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208686v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Boutin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fgb.2013.09.009" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208629v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Marchi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Rispe" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gauthier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.12048" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DC3E51FDFC087840E465C867B6B5D26B1DBFC217/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208672v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sarniguet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11557-012-0872-4" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651447v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1364-3703.2011.00715.x" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662269v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Sarniguet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3059.2009.02158.x" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00525692v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sanguin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sarniguet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Moenne-Loccoz" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. L. Grundmann" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2009.03010.x" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656606v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Sanguin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kroneisen" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kyselkov&#225;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Remenant" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2007.11.023" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8KQ1WXNS-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02555004v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Remenant" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660766v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Prigent-Combaret" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Grundmann" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00260820v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Kroneisen" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04720296v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02664763.2018.1454894" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04720279v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masanelli Sylvin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348616v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348609v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03232457v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Chaminade" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Cortesero" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348615v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348613v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Cortesero" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348606v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03231661v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348604v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03347842v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marchi Muriel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Lecomte" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rispe" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03347741v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03347750v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03347784v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03347835v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime R Herv&#233;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03347848v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03347496v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03347819v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03347802v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03347808v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>