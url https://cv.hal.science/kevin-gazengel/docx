--- v1 (2026-04-11)
+++ v2 (2026-05-03)
@@ -2885,277 +2885,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02555004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison de sols résistant ou non à la maladie du piétin-échaudage du blé par une approche puce à ADN taxonomique 16S ciblant les bactéries rhizosphériques phytoprotectrices du genre Pseudomonas</w:t>
+                <w:t xml:space="preserve">Comparaison de sols résistant ou non à la maladie du piétin-échaudage du blé par une approche puce à ADN taxonomique 16S ciblant les bactéries rhizosphériques phytoprotectrices du genre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Sanguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Gazengel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Lionel Kroneisen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Claire Prigent-Combaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Grundmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du BRG</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 6, pp.197-209</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02660766v1</w:t>
+                <w:t xml:space="preserve">halsde-00260820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison de sols résistant ou non à la maladie du piétin-échaudage du blé par une approche puce à ADN taxonomique 16S ciblant les bactéries rhizosphériques phytoprotectrices du genre</w:t>
+                <w:t xml:space="preserve">Comparaison de sols résistant ou non à la maladie du piétin-échaudage du blé par une approche puce à ADN taxonomique 16S ciblant les bactéries rhizosphériques phytoprotectrices du genre Pseudomonas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Sanguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Gazengel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Kroneisen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Prigent-Combaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Grundmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du BRG</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 6, pp.197-209</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00260820v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02660766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (20)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3551,277 +3551,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03348616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The soil microbiota diversity influences clubroot disease by modulation of host plant and pathogen transcriptomes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Does the soil microbiota diversity influence the interactions between Brassica napus and its bioagressors ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Chaminade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Marie Cortesero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Daval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Anne-Yvonne Guillerm-Erckelboudt</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pathobiome</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Ajaccio, France</w:t>
+              <w:t xml:space="preserve">Phytobiome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03348609v1</w:t>
+                <w:t xml:space="preserve">hal-03232457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does the soil microbiota diversity influence the interactions between Brassica napus and its bioagressors ?</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The soil microbiota diversity influences clubroot disease by modulation of host plant and pathogen transcriptomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Daval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Fournet</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Gazengel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Belcour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Linglin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Yvonne Guillerm-Erckelboudt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytobiome</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Pathobiome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Ajaccio, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03232457v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03348609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of soil microbial diversity and host plant genotype on the structure and diversity of root microbiota of Brassica napus infected with Plasmodiophora brassicae</w:t>
               </w:r>
@@ -5768,51 +5768,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D60C1ED9"/>
+    <w:nsid w:val="B97BE31F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5999,51 +5999,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/kevin-gazengel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9054-2281" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05586494v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Clostres" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Penno" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak El Amrani" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Daburon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Gazengel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1261/rna.080819.125" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984207v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Lechevalier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Esquibet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fournet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Grenier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-025-11332-3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443649v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Bianchetti" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Clouet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Baron" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.14130" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531145v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Aigu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Daval" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marnet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lariagon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.790563" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04717074v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susete Alves Carvalho" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bretaudeau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Robin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/iece-10646" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336692v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Aigu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lariagon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Humeau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gravot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.701067" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03379739v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2021.107392" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02979591v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lebreton" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lapalu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Amselem" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Yvonne Guillerm-Erckelboudt" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0236429" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624824v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Belcour" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Linglin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1751-7915.13634" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01943250v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Legrand" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Gouzy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygeno.2018.11.013" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094715v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Ourry" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0204195" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208757v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gracianne" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.12062" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208686v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Boutin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fgb.2013.09.009" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208629v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Marchi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Rispe" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gauthier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.12048" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DC3E51FDFC087840E465C867B6B5D26B1DBFC217/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208672v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sarniguet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11557-012-0872-4" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651447v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1364-3703.2011.00715.x" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662269v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Sarniguet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3059.2009.02158.x" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00525692v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sanguin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sarniguet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Moenne-Loccoz" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. L. Grundmann" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2009.03010.x" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656606v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Sanguin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kroneisen" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kyselkov&#225;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Remenant" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2007.11.023" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8KQ1WXNS-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02555004v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Remenant" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660766v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Prigent-Combaret" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Grundmann" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00260820v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Kroneisen" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04720296v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02664763.2018.1454894" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04720279v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masanelli Sylvin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348616v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348609v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03232457v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Chaminade" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Cortesero" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348615v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348613v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Cortesero" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348606v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03231661v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348604v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03347842v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marchi Muriel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Lecomte" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rispe" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03347741v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03347750v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03347784v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03347835v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime R Herv&#233;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03347848v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03347496v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03347819v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03347802v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03347808v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/kevin-gazengel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9054-2281" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05586494v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Clostres" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Penno" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak El Amrani" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Daburon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Gazengel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1261/rna.080819.125" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984207v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Lechevalier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Esquibet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fournet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Grenier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-025-11332-3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443649v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Bianchetti" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Clouet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Baron" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.14130" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531145v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Aigu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Daval" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marnet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lariagon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.790563" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04717074v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susete Alves Carvalho" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bretaudeau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Robin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/iece-10646" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336692v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Aigu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lariagon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Humeau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gravot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.701067" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03379739v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2021.107392" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02979591v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lebreton" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lapalu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Amselem" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Yvonne Guillerm-Erckelboudt" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0236429" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624824v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Belcour" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Linglin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1751-7915.13634" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01943250v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Legrand" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Gouzy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygeno.2018.11.013" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094715v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Ourry" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0204195" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208757v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gracianne" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.12062" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208686v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Boutin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fgb.2013.09.009" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208629v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Marchi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Rispe" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gauthier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.12048" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DC3E51FDFC087840E465C867B6B5D26B1DBFC217/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208672v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sarniguet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11557-012-0872-4" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651447v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1364-3703.2011.00715.x" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662269v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Sarniguet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3059.2009.02158.x" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00525692v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sanguin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sarniguet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Moenne-Loccoz" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. L. Grundmann" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2009.03010.x" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656606v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Sanguin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kroneisen" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kyselkov&#225;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Remenant" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2007.11.023" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8KQ1WXNS-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02555004v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Remenant" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00260820v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Kroneisen" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Prigent-Combaret" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Grundmann" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660766v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04720296v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02664763.2018.1454894" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04720279v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masanelli Sylvin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348616v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03232457v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Chaminade" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Cortesero" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348609v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348615v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348613v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Cortesero" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348606v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03231661v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348604v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03347842v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marchi Muriel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Lecomte" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rispe" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03347741v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03347750v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03347784v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03347835v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime R Herv&#233;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03347848v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03347496v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03347819v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03347802v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03347808v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>