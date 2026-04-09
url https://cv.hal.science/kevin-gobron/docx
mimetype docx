--- v0 (2026-03-16)
+++ v1 (2026-04-09)
@@ -234,369 +234,369 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05537632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the IGS contribution to ITRF2020</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Anatomy of the spatiotemporally correlated noise in GNSS station position time series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Gobron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Rebischung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Kristel Chanard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Zuheir Altamimi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geodesy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 98, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00190-024-01870-1⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 98 (5), pp.34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00190-024-01848-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-05081577v1</w:t>
+                <w:t xml:space="preserve">hal-04597775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling random isotropic vector fields on the sphere: theory and application to the noise in GNSS station position time series</w:t>
+                <w:t xml:space="preserve">Analysis of the IGS contribution to ITRF2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Rebischung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zuheir Altamimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Métivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Collilieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Gobron</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geodesy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 98, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00190-024-01886-7⟩</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00190-024-01870-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-05081563v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-05081577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anatomy of the spatiotemporally correlated noise in GNSS station position time series</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling random isotropic vector fields on the sphere: theory and application to the noise in GNSS station position time series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Rebischung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Gobron</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Zuheir Altamimi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geodesy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 98 (5), pp.34. </w:t>
+              <w:t xml:space="preserve">, 2024, 98, </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00190-024-01848-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00190-024-01886-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04597775v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-05081563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The ULR-repro3 GPS data reanalysis and its estimates of vertical land motion at tide gauges for sea level science</w:t>
               </w:r>
@@ -621,51 +621,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Woppelmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Gobron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zuheir Altamimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1015,51 +1015,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Dassargues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Delobbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristel Chanard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth's Future</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 10 (4), </w:t>
@@ -1637,51 +1637,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537632v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Gobron" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Hohensinn" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Loizeau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bulgin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Merchant" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10712-025-09922-7" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05081577v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Rebischung" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuheir Altamimi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent M&#233;tivier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Collilieux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00190-024-01870-1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05081563v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00190-024-01886-7" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04597775v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristel Chanard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00190-024-01848-z" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949572v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;d&#233;ric Gravelle" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Woppelmann" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Gobron" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Guichard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-15-497-2023" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946298v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Ammirati" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chelsea Mackaman-Lofland" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Zeckra" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-22752-6" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03748513v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de Viron" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Demoulin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel van Camp" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00190-022-01634-9" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03666348v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. de Viron" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dassargues" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Delobbe" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022EF002737" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449040v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Viron" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JB022370" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384242v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Poirier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ballu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JTECH-D-18-0235.1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03566564v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021LAROS004" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537632v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Gobron" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Hohensinn" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Loizeau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bulgin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Merchant" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10712-025-09922-7" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04597775v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Rebischung" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristel Chanard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuheir Altamimi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00190-024-01848-z" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05081577v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent M&#233;tivier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Collilieux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00190-024-01870-1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05081563v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00190-024-01886-7" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949572v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;d&#233;ric Gravelle" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Woppelmann" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Gobron" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Guichard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-15-497-2023" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946298v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Ammirati" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chelsea Mackaman-Lofland" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Zeckra" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-22752-6" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03748513v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de Viron" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Demoulin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel van Camp" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00190-022-01634-9" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03666348v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. de Viron" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dassargues" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Delobbe" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022EF002737" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449040v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Viron" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JB022370" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384242v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Poirier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ballu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JTECH-D-18-0235.1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03566564v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021LAROS004" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>