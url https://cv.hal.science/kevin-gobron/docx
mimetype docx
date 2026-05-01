--- v1 (2026-04-09)
+++ v2 (2026-05-01)
@@ -234,369 +234,369 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05537632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anatomy of the spatiotemporally correlated noise in GNSS station position time series</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysis of the IGS contribution to ITRF2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Rebischung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zuheir Altamimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Métivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Collilieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Gobron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geodesy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 98 (5), pp.34. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00190-024-01848-z⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 98, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00190-024-01870-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04597775v1</w:t>
+                <w:t xml:space="preserve">insu-05081577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the IGS contribution to ITRF2020</w:t>
+                <w:t xml:space="preserve">Modeling random isotropic vector fields on the sphere: theory and application to the noise in GNSS station position time series</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Rebischung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Gobron</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geodesy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 98, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00190-024-01870-1⟩</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00190-024-01886-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-05081577v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-05081563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling random isotropic vector fields on the sphere: theory and application to the noise in GNSS station position time series</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Anatomy of the spatiotemporally correlated noise in GNSS station position time series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Gobron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Rebischung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Kevin Gobron</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristel Chanard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zuheir Altamimi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geodesy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 98, </w:t>
+              <w:t xml:space="preserve">, 2024, 98 (5), pp.34. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00190-024-01886-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00190-024-01848-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-05081563v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04597775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The ULR-repro3 GPS data reanalysis and its estimates of vertical land motion at tide gauges for sea level science</w:t>
               </w:r>
@@ -621,51 +621,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Woppelmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Gobron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zuheir Altamimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -710,304 +710,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03949572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stress transmission along mid-crustal faults highlighted by the 2021 Mw 6.5 San Juan (Argentina) earthquake</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of offsets on assessing the low-frequency stochastic properties of geodetic time series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Gobron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Rebischung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Ammirati</w:t>
+                <w:t xml:space="preserve">Olivier de Viron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chelsea Mackaman-Lofland</w:t>
+                <w:t xml:space="preserve">Alain Demoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Zeckra</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kevin Gobron</w:t>
+                <w:t xml:space="preserve">Michel van Camp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12 (1), pp.17939. </w:t>
+              <w:t xml:space="preserve">Journal of Geodesy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 96, </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-022-22752-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00190-022-01634-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03946298v1</w:t>
+                <w:t xml:space="preserve">insu-03748513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of offsets on assessing the low-frequency stochastic properties of geodetic time series</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stress transmission along mid-crustal faults highlighted by the 2021 Mw 6.5 San Juan (Argentina) earthquake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Ammirati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chelsea Mackaman-Lofland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Zeckra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Gobron</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Michel van Camp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geodesy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 96, </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (1), pp.17939. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00190-022-01634-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-022-22752-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03748513v1</w:t>
+                <w:t xml:space="preserve">hal-03946298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extreme Hydrometeorological Events, a Challenge for Gravimetric and Seismology Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel van Camp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. de Viron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1015,51 +1015,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Dassargues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Delobbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristel Chanard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth's Future</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 10 (4), </w:t>
@@ -1123,64 +1123,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Gobron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Rebischung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel van Camp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Demoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Viron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1244,51 +1244,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of Tide Gauge Biases and Precision by the Combination of Multiple Collocated Time Series</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Gobron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier de Viron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Woppelmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1637,51 +1637,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537632v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Gobron" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Hohensinn" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Loizeau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bulgin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Merchant" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10712-025-09922-7" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04597775v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Rebischung" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristel Chanard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuheir Altamimi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00190-024-01848-z" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05081577v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent M&#233;tivier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Collilieux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00190-024-01870-1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05081563v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00190-024-01886-7" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949572v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;d&#233;ric Gravelle" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Woppelmann" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Gobron" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Guichard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-15-497-2023" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946298v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Ammirati" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chelsea Mackaman-Lofland" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Zeckra" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-22752-6" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03748513v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de Viron" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Demoulin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel van Camp" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00190-022-01634-9" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03666348v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. de Viron" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dassargues" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Delobbe" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022EF002737" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449040v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Viron" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JB022370" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384242v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Poirier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ballu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JTECH-D-18-0235.1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03566564v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021LAROS004" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537632v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Gobron" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Hohensinn" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Loizeau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bulgin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Merchant" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10712-025-09922-7" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05081577v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Rebischung" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuheir Altamimi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent M&#233;tivier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Collilieux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00190-024-01870-1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05081563v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00190-024-01886-7" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04597775v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristel Chanard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00190-024-01848-z" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949572v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;d&#233;ric Gravelle" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Woppelmann" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Gobron" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Guichard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-15-497-2023" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03748513v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de Viron" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Demoulin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel van Camp" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00190-022-01634-9" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946298v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Ammirati" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chelsea Mackaman-Lofland" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Zeckra" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-22752-6" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03666348v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. de Viron" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dassargues" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Delobbe" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022EF002737" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449040v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Viron" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JB022370" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384242v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Poirier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ballu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JTECH-D-18-0235.1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03566564v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021LAROS004" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>