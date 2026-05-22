--- v2 (2026-05-01)
+++ v3 (2026-05-22)
@@ -234,369 +234,369 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05537632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the IGS contribution to ITRF2020</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Anatomy of the spatiotemporally correlated noise in GNSS station position time series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Gobron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Rebischung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Kristel Chanard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Zuheir Altamimi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geodesy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 98, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00190-024-01870-1⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 98 (5), pp.34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00190-024-01848-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-05081577v1</w:t>
+                <w:t xml:space="preserve">hal-04597775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling random isotropic vector fields on the sphere: theory and application to the noise in GNSS station position time series</w:t>
+                <w:t xml:space="preserve">Analysis of the IGS contribution to ITRF2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Rebischung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zuheir Altamimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Métivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Collilieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Gobron</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geodesy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 98, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00190-024-01886-7⟩</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00190-024-01870-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-05081563v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-05081577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anatomy of the spatiotemporally correlated noise in GNSS station position time series</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling random isotropic vector fields on the sphere: theory and application to the noise in GNSS station position time series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Rebischung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Gobron</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Zuheir Altamimi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geodesy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 98 (5), pp.34. </w:t>
+              <w:t xml:space="preserve">, 2024, 98, </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00190-024-01848-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00190-024-01886-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04597775v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-05081563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The ULR-repro3 GPS data reanalysis and its estimates of vertical land motion at tide gauges for sea level science</w:t>
               </w:r>
@@ -621,51 +621,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Woppelmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Gobron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zuheir Altamimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1015,51 +1015,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Dassargues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Delobbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristel Chanard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth's Future</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 10 (4), </w:t>
@@ -1637,51 +1637,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537632v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Gobron" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Hohensinn" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Loizeau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bulgin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Merchant" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10712-025-09922-7" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05081577v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Rebischung" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuheir Altamimi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent M&#233;tivier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Collilieux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00190-024-01870-1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05081563v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00190-024-01886-7" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04597775v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristel Chanard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00190-024-01848-z" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949572v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;d&#233;ric Gravelle" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Woppelmann" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Gobron" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Guichard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-15-497-2023" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03748513v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de Viron" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Demoulin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel van Camp" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00190-022-01634-9" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946298v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Ammirati" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chelsea Mackaman-Lofland" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Zeckra" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-22752-6" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03666348v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. de Viron" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dassargues" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Delobbe" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022EF002737" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449040v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Viron" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JB022370" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384242v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Poirier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ballu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JTECH-D-18-0235.1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03566564v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021LAROS004" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537632v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Gobron" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Hohensinn" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Loizeau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bulgin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Merchant" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10712-025-09922-7" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04597775v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Rebischung" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristel Chanard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuheir Altamimi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00190-024-01848-z" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05081577v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent M&#233;tivier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Collilieux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00190-024-01870-1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05081563v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00190-024-01886-7" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949572v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;d&#233;ric Gravelle" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Woppelmann" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Gobron" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Guichard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-15-497-2023" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03748513v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de Viron" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Demoulin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel van Camp" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00190-022-01634-9" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946298v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Ammirati" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chelsea Mackaman-Lofland" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Zeckra" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-22752-6" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03666348v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. de Viron" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dassargues" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Delobbe" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022EF002737" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449040v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Viron" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JB022370" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384242v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Poirier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ballu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JTECH-D-18-0235.1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03566564v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021LAROS004" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>