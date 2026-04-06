--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -121,50 +121,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">07883919X</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> ResearcherID : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">C-3401-2009</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
@@ -188,6464 +209,6464 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On informative state vectors for discrete dynamic estimation in switched systems using the model-based minimum distance method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koffi M.D. Motchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Guelton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, pp.1-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TAC.2026.3666700⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05500661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust Stabilization of LPV Sampled-Data Systems via Quadratic Polynomial Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas A.L. Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Marcus Vinicius Costa Barbosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Koffi Motchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Guelton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valter Leite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Control, Automation and Electrical Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+              <w:t xml:space="preserve">, 2026, pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s40313-025-01239-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05468587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Refining Parameter Mismatch Handling in LPV Sampled-Data Controller Design</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Sampled-data control of LPV systems with magnitude and rate saturating actuators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas A.L. Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Guelton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koffi Motchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valter J.S. Leite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automatica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.automatica.2025.112470⟩</w:t>
+              <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9, pp.1165 - 1170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LCSYS.2025.3580489⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04993331v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05106243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sampled-data control of LPV systems with magnitude and rate saturating actuators</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Refining Parameter Mismatch Handling in LPV Sampled-Data Controller Design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas A.L. Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Guelton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Guelton</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Koffi M.D. Motchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valter J.S. Leite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Automatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 180, pp.112470. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2025.112470⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LCSYS.2025.3580489⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05106243v1</w:t>
+                <w:t xml:space="preserve">hal-04993331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New negative definiteness conditions for quadratic functions with illustration in LPV sampled-data control</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">LMI-Based Conditions for Mode Detectability Analysis of Discrete-Time Switched Linear Systems Estimated with Minimum Distance Algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.M. Motchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Guelton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Valter J.S. Leite</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Etienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Automatica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 173, pp.112077. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.automatica.2024.112077⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 173, pp.112024. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2024.112024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04724713v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04722431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LMI-Based Conditions for Mode Detectability Analysis of Discrete-Time Switched Linear Systems Estimated with Minimum Distance Algorithm</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">New negative definiteness conditions for quadratic functions with illustration in LPV sampled-data control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas A.L. Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Guelton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.M. Motchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lucien Etienne</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valter J.S. Leite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Automatica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 173, pp.112024. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2025, 173, pp.112077. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2024.112077⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.automatica.2024.112024⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04722431v1</w:t>
+                <w:t xml:space="preserve">hal-04724713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conference Report on 2025 IEEE International Conference on Fuzzy Systems (FUZZ-IEEE 2025)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Guelton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Marsala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Computational Intelligence Magazine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 20 (4), pp.14-17. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/MCI.2025.3601685⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05311738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-fragile mixed event-triggered networked control for Takagi-Sugeno systems subject to actuator faults and external disturbances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Rouamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Guelton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayçal Bourahala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriano N.D. Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Arcese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Information Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 661, pp.120198. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ins.2024.120198⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04416692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive control for cyber-physical systems under man-in-the-middle attacks with false data injections</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rahul Kumar</w:t>
+                <w:t xml:space="preserve">Stabilization of polytopic discrete-time varying systems with rate and magnitude saturating actuators and bounded disturbances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas A.L. Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valter J.S. Leite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rajeeb Dey</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Luís F.P. Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Guelton</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Uday Pratap Singh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of The Franklin Institute</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 361 (4), pp.106661. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jfranklin.2024.106661⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 361 (10), pp.106915. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfranklin.2024.106915⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04436994v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04572518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stabilization of polytopic discrete-time varying systems with rate and magnitude saturating actuators and bounded disturbances</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Valter J.S. Leite</w:t>
+                <w:t xml:space="preserve">Adaptive control for cyber-physical systems under man-in-the-middle attacks with false data injections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rahul Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rajeeb Dey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Guelton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luís F.P. Silva</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kevin Guelton</w:t>
+                <w:t xml:space="preserve">Arun Bali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uday Pratap Singh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of The Franklin Institute</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 361 (10), pp.106915. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jfranklin.2024.106915⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 361 (4), pp.106661. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfranklin.2024.106661⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04572518v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04436994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Network Control Systems Design Under Deception Attacks With Dynamic Event-Triggering Mechanism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Rouamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas A.L. Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayçal Bourahala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Guelton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koffi M.D. Motchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 7, pp.3265-3270. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LCSYS.2023.3321573⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04228200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of asynchronous switched Takagi-Sugeno model-based H∞ filters with nonlinear consequent parts for switched nonlinear systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Issam Chekakta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalel Jabri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koffi Motchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Guelton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamel E C Belkhiat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Adaptive Control and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 37 (6), pp.1511-1535. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/acs.3588⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04026284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relaxed stability analysis and sampled-data controller design for networked control systems with network-induced delays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Rouamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayçal Bourahala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Guelton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transactions of the Institute of Measurement and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 44 (16), pp.3191-3205. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/01423312221097796⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03693474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local Sampled-data Controller Design for T-S Fuzzy Systems with Saturated Actuators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriano N.D. Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Guelton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Arcèse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valter J.S. Leite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 5 (4), pp.1169-1174. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/LCSYS.2020.3019215⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02921718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved robust H ∞ stability analysis and stabilisation of uncertain and disturbed networked control systems with network-induced delay and packets dropout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nourreddine Nafir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zahir Ahmida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Guelton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fayçal Bourahala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Rouamel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Systems Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 52 (16), pp.3493-3510. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/00207721.2021.1931547⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03243050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved robust H∞ stability analysis and stabilization of uncertain systems with stochastic input time‐varying delays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fayçal Bourahala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fayçal Bourahala</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mohamed Rouamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Guelton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optimal Control Applications and Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 42 (5), pp.1512-1530. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/oca.2736⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03226250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asynchronous observer design for switched T–S systems with unmeasurable premises and switching mismatches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Issam Chekakta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamel E.C. Belkhiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Guelton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalel Jabri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Manamanni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 104, pp.104371. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.engappai.2021.104371⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03282754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anti-windup TS Fuzzy PI-like Control for Discrete-Time Nonlinear Systems with Saturated Actuators</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Valter J S Leite</w:t>
+                <w:t xml:space="preserve">Decentralized static output tracking control of interconnected and disturbed Takagi-Sugeno systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalel Jabri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Guelton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luis Silva</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kevin Guelton</w:t>
+                <w:t xml:space="preserve">Djamel Belkhiat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Manamanni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Fuzzy Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 22 (1), pp.46-61. </w:t>
+              <w:t xml:space="preserve">International Journal of Applied Mathematics and Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 30, pp.225-238. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s40815-019-00781-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.34768/amcs-2020-0018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02427498v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02887596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decentralized static output tracking control of interconnected and disturbed Takagi-Sugeno systems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Anti-windup TS Fuzzy PI-like Control for Discrete-Time Nonlinear Systems with Saturated Actuators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriano N.D. Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valter J S Leite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Guelton</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Noureddine Manamanni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Applied Mathematics and Computer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.34768/amcs-2020-0018⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Fuzzy Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 22 (1), pp.46-61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40815-019-00781-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02887596v1</w:t>
+                <w:t xml:space="preserve">hal-02427498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local stabilization of nonlinear discrete-time systems with time-varying delay in the states and saturating actuators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luís F.P. Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valter J.S. Leite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugênio Castelan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Klug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Guelton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Information Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 518, pp.272-285. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ins.2020.01.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02444933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global non-quadratic D -stabilization of Takagi–Sugeno systems with piecewise continuous membership functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmadjid Cherifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Guelton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Arcese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valter J S Leite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Mathematics and Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 351, pp.23-36. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.amc.2019.01.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02001960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uncertain T-S model-based robust controller design with D -stability constraints—A simulation study of quadrotor attitude stabilization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmadjid Cherifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Guelton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Arcese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 67, pp.419 - 429. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engappai.2017.08.021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01736709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decentralized Controller Design for Large Scale Switched Takagi-Sugeno Systems with H∞ Performance Specifications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalel Jabri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamel Eddine Chouaib Belkhiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Guelton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Manamanni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Advanced Engineering and Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 2 (2), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.25073/jaec.201822.187⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01898631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Merging Fuzzy Observer-based State Estimation and Database Classification for Fault Detection and Diagnosis of an Actuated Seat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabih Taleb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Seddiki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Guelton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herman Akdag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FUZZ-IEEE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03240976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relaxed Controller Design Conditions for Takagi–Sugeno Systems with State Time-Varying Delays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayçal Bourahala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Guelton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Manamanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Khaber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Fuzzy Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 19 (5), pp.1406 - 1416. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s40815-016-0267-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01736710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une approche basée sur des données mixtes -mesures et estimations - pour la détection de défaillances d'un système robotisé,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabah Mazouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabih Taleb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Seddiki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril de Runz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Guelton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16èmes journées francophones Extraction et Gestion des Connaissances (EGC 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03245396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trajectory generator design based on the user's intentions for a CMC lower-limbs rehabilitation device</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Seddiki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Guelton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Zaytoon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herman Akdag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Robotica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 34 (05), pp.1026 - 1041. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S0263574714002033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01736712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Guelton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Lauber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Marichal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 29 (5), pp.491-492</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03659537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quadratic Design of D-stabilizing Non-PDC Controllers for Quasi-LPV/T-S Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmadjid Cherifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Guelton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Arcese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC-PapersOnLine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 48 (26), pp.164 - 169. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2015.11.131⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01736762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actuator and sensor fault detection and isolation of an actuated seat via nonlinear multi-observers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Bouibed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Seddiki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Guelton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herman Akdag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systems Science &amp; Control Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 2 (1), pp.150 - 160. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/21642583.2014.888525⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01736717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some Refinements on Stability Analysis and Stabilization of Second Order T-S Models Using Line-Integral Lyapunov Functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Guelton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmadjid Cherifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Arcese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC Proceedings Volumes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 47 (3), pp.7988 - 7993. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3182/20140824-6-ZA-1003.01499⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01736770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust non-quadratic static output feedback controller design for Takagi-Sugeno systems using descriptor redundancy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tahar Bouarar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Guelton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Manamanni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 26 (2), pp.739-756. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.engappai.2012.11.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00793246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sum-of-Squares Stability Analysis of Takagi-Sugeno Systems Based on Multiple Polynomial Lyapunov Functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Guelton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Manamanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chinh-Cuong Duong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Darius L Koumba-Emianiwe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Fuzzy Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 15 (1), pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01736722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of a trajectory generator for a lower-limbs rehabilitation device</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Seddiki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Guelton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Zaytoon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herman Akdag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC Proceedings Volumes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 45 (18), pp.201 - 206. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3182/20120829-3-HU-2029.00073⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01736779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-quadratic local stabilization for continuous-time Takagi-Sugeno models</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Decentralized stabilization of interconnected switched descriptors via a multiple switched Lyapunov functional</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalel Jabri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Guelton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Salim Labiod</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Manamanni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuzzy Sets and Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fss.2011.12.003⟩</w:t>
+              <w:t xml:space="preserve">IFAC Proceedings Volumes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 45 (9), pp.424 - 429. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3182/20120606-3-NL-3011.00050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00793244v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01736781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decentralized stabilization of interconnected switched descriptors via a multiple switched Lyapunov functional</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Non-quadratic local stabilization for continuous-time Takagi-Sugeno models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry-Marie Guerra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Bernal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Guelton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Noureddine Manamanni</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salim Labiod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC Proceedings Volumes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3182/20120606-3-NL-3011.00050⟩</w:t>
+              <w:t xml:space="preserve">Fuzzy Sets and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 201, pp.40-54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fss.2011.12.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01736781v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00793244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Commande sous optimale par retour de sortie pour le suivi de trajectoires des modèles TS incertains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Guelton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Manamanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Kruszewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry-Marie Guerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badr Mansouri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 46 (4-5), pp.397-420. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3166/jesa.46.397-420⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00793242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust stabilization of nonlinear systems based on a switched fuzzy control law</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalel Jabri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Guelton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Manamanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhafidh Jaadari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cuong-Duong Chinh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Control Engineering and Applied Informatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 14 (2), pp.40-49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00793243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SOS Stability Conditions for Nonlinear Systems Based on a Polynomial Fuzzy Lyapunov Function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Guelton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Manamanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Darius Koumba-Emianiwe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cuong Duong Chinh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC Proceedings Volumes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 44 (1), pp.12777 - 12782. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3182/20110828-6-IT-1002.01584⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01736782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decentralized stabilization of continuous time large scale switched descriptors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalel Jabri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Guelton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Manamanni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC Proceedings Volumes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 44 (1), pp.2564 - 2569. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3182/20110828-6-IT-1002.01443⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01736783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comments on Fuzzy Control Systems Design via Fuzzy Lyapunov Functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Guelton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry-Marie Guerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Bernal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tahar Bouarar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Manamanni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Systems, Man, and Cybernetics, Part B: Cybernetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 40 (3), pp.970 - 972. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TSMCB.2009.2033807⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00793239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concept and Takagi-Sugeno descriptor tracking controller design of a CMC lower-limb rehabilitation device</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Seddiki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Guelton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Zaytoon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IET Control Theory and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 4 (8), pp.1407-1420. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/iet-cta.2009.0269⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00793240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H∞ Based Decentralized Fuzzy Lyapunov Controller Design for Takagi-Sugeno Interconnected Descriptors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalel Jabri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Guelton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Manamanni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC Proceedings Volumes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 42 (19), pp.391 - 396. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3182/20090921-3-TR-3005.00069⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01736795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Descriptor modelling toward control of two links pneumatic robot manipulator: a T-S multimodel approach</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Robust dynamic output feedback fuzzy Lyapunov stabilization of Takagi-Sugeno systems - A descriptor redundancy approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Guelton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tahar Bouarar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Manamanni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinear Analysis: Hybrid Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 3 (2), pp.124-132. </w:t>
+              <w:t xml:space="preserve">Fuzzy Sets and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 160 (19), pp.2796-2811. </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nahs.2008.11.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fss.2009.02.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00793237v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00793238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust dynamic output feedback fuzzy Lyapunov stabilization of Takagi-Sugeno systems - A descriptor redundancy approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Descriptor modelling toward control of two links pneumatic robot manipulator: a T-S multimodel approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Horst Schulte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Guelton</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Noureddine Manamanni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuzzy Sets and Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fss.2009.02.008⟩</w:t>
+              <w:t xml:space="preserve">Nonlinear Analysis: Hybrid Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 3 (2), pp.124-132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nahs.2008.11.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00793238v1</w:t>
+                <w:t xml:space="preserve">hal-00793237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T-S Tracking Controller Design for Sys-Reeduc: a Descriptor Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Seddiki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Guelton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tahar Bouarar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Manamanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Zaytoon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC Proceedings Volumes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 42 (12), pp.395 - 400. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3182/20090812-3-DK-2006.0074⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01736796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Output feedback LMI tracking control conditions with H∞ criterion for uncertain and disturbed T–S models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badr Mansouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Manamanni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Guelton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Badr Mansouri</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Alexandre Kruszewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry-Marie Guerra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Information Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 179 (4), pp.446-457. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ins.2008.10.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00793235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An alternative to inverse dynamics joint torques estimation in human stance based on a Takagi-Sugeno unknown inputs observer in the descriptor form</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Robust pole placement controller design in LMI region for uncertain and disturbed switched systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badr Mansouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Manamanni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Guelton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thierry-Marie Guerra</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Djemai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Control Engineering Practice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conengprac.2008.04.002⟩</w:t>
+              <w:t xml:space="preserve">Nonlinear Analysis: Hybrid Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 2 (4), pp.1136-1143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nahs.2008.09.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00793233v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00793234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linear Fractional Transformation Based H-infinity Output Stabilization for Takagi-Sugeno Fuzzy Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madjid Zerar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Guelton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Manamanni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mediterranean Journal of Measurement and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 4 (3), pp.111-121</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00793232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust pole placement controller design in LMI region for uncertain and disturbed switched systems</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">An alternative to inverse dynamics joint torques estimation in human stance based on a Takagi-Sugeno unknown inputs observer in the descriptor form</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Guelton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Djemai</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Delprat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry-Marie Guerra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinear Analysis: Hybrid Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nahs.2008.09.010⟩</w:t>
+              <w:t xml:space="preserve">Control Engineering Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 16 (12), pp.1414-1426. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conengprac.2008.04.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00793234v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00793233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lmi based h∞ controller design for uncertain takagi-sugeno descriptors subject to external disturbances</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Modélisation TS et commande H-infinie d'une machine de rééducation des membres inférieurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Seddiki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Guelton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Noureddine Manamanni</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Moughamir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badr Mansouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Zaytoon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC Proceedings Volumes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 41 (2), pp.199-218. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/jesa.41.199-218⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3182/20071029-2-FR-4913.00009⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01736800v1</w:t>
+                <w:t xml:space="preserve">hal-00793231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation TS et commande H-infinie d'une machine de rééducation des membres inférieurs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Lmi based h∞ controller design for uncertain takagi-sugeno descriptors subject to external disturbances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tahar Bouarar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Guelton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">J. Zaytoon</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Manamanni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IFAC Proceedings Volumes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 40 (21), pp.49 - 54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3182/20071029-2-FR-4913.00009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/jesa.41.199-218⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00793231v1</w:t>
+                <w:t xml:space="preserve">hal-01736800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SUB-OPTIMAL OUTPUT TRACKING CONTROL DESIGN FOR UNCERTAIN T-S MODELS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badr Mansouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Badr Mansouri</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Alexandre Kruszewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Guelton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Manamanni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC Proceedings Volumes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 40 (21), pp.91 - 96. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3182/20071029-2-FR-4913.00016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01736801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joint torques estimation in human standing based on a fuzzy descriptor unknown inputs observer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Guelton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Delprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry-Marie Guerra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC Proceedings Volumes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 39 (18), pp.405 - 410. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3182/20060920-3-FR-2912.00073⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01736811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Class of Non Linear Observers in Descriptor Form: LMI Based Design with Application in Biomechanics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry-Marie Guerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Guelton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Delprat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC Proceedings Volumes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 37 (16), pp.73 - 78. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1474-6670(17)30853-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01736813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of the 3D center of mass excursion from force plate data during standing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Guelton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Briac Colobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Pascale Godillon-Maquinghen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Neural Systems and Rehabilitation Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 11 (1), pp.31-37. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TNSRE.2003.810433⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00793230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6655,8177 +6676,8177 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-Design and Evolutionary Optimization of Periodic Event-Triggered Robust Control for LPV Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas A.L. Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel L. Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Guelton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.M. Motchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valter J.S. Leite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint 11th IFAC Symposium on Robust Control Design (ROCOND'25) and 6th IFAC Workshop on Linear Parameter Varying Systems (LPVS'25)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Porto, Portugal. pp.37-42, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ifacol.2025.10.076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05024802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une approche basée sur le théorème de la valeur moyenne pour la commande échantillonnée à pas variable des systèmes LPV</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Conditions LMIs pour la détectabilité des modes des systèmes à commutations identifiés avec la méthode de distance minimum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.M. Motchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Guelton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Valter J.S. Leite</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Etienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème congrès annuel de la SAGIP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Mulhouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05083563v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05083564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conditions LMIs pour la détectabilité des modes des systèmes à commutations identifiés avec la méthode de distance minimum</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Une approche basée sur le théorème de la valeur moyenne pour la commande échantillonnée à pas variable des systèmes LPV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas A.L. Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.M. Motchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Guelton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lucien Etienne</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valter J.S. Leite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème congrès annuel de la SAGIP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Mulhouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05083564v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05083563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controle robusto via dados amostrados de sistemas LPV com saturação nos atuadores utilizando condições polinomiais quadráticas</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Robust periodic sampled-data controller design for T-S fuzzy systems affected by low frequency disturbances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Chibani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas A.L. Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.M. Motchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Guelton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valter J.S. Leite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVII Simpósio Brasileiro de Automação Inteligente (SBAI 2025)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">7th IFAC Conference on Intelligent Control and Automation Sciences (ICONS 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Padova, Italy. pp.199-2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2025.12.034⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05066250v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05330142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust periodic sampled-data controller design for T-S fuzzy systems affected by low frequency disturbances</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Controle robusto via dados amostrados de sistemas LPV com saturação nos atuadores utilizando condições polinomiais quadráticas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas A.L. Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.M. Motchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Guelton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valter J.S. Leite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th IFAC Conference on Intelligent Control and Automation Sciences (ICONS 2025)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">XVII Simpósio Brasileiro de Automação Inteligente (SBAI 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, São João del-Rei - MG, Brazil</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05330142v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05066250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decentralized Event-Triggered Networked Control of Interconnected Takagi-Sugeno Fuzzy Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fayçal Bourahala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fayçal Bourahala</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mohamed Rouamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Guelton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djedjiga Brai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Arcese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 IEEE International Conference on Fuzzy Systems (FUZZ-IEEE 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Reims, France. pp.1-6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/FUZZ62266.2025.11152149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05020026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estabilização robusta via realimentação de estados amostrados em sistemas LPV: condições polinomiais quadráticas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas A.L. Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Guelton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.M. Motchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valter J.S. Leite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXV Congresso Brasileiro de Automática (CBA 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sociedade Brasileira de Automática (SBA), Oct 2024, Rio de Janeiro, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04681311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extended Dissipativity Analysis for Delayed Fuzzy Systems Using Polynomial Based Integral Inequality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rupak Datta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rajeeb Dey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramasamy Saravanakumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Guelton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Congress of the International Federation of Automatic Control (IFAC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Yokohama, Japan. pp.2196-2201, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ifacol.2023.10.1127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04070720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linear Quadratic Differential Games Based MIMO-PID Design for Load Frequency Control of a 2-Area Interconnected Power System: An Iterative LMI Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Srikanth Bondalapati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rajeeb Dey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saad Mekhilef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Guelton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Congress of the International Federation of Automatic Control (IFAC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Yokohama, Japan. pp.348-353, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ifacol.2023.10.1592⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04070716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conditions asymptotiquement nécessaires et suffisantes pour des inégalités polynomiales matricielles du second ordre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas A.L. Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Guelton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.M. Motchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valter J.S. Leite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès annuel de la SAGIP (SAGIP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04195838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asynchronous Switched Takagi-Sugeno H∞ Filters Design For Switched Nonlinear Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Issam Chekakta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamel E.C. Belkhiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Guelton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koffi Motchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalel Jabri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Advances in Control and Optimization of Dynamical Systems (ACODS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Silchar, India. pp.351-356, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.04.058⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03663496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Regional Input-to-State Stabilization of Discrete-Time Systems under Magnitude and Rate Saturating Actuators</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Fuzzy Weighted Memory Event-Triggered Control for Networked Control Systems Subject to Deception Attacks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Rouamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fayçal Bourahala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Guelton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Bouzoualegh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Arcese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congresso Brasileiro de Automática (CBA)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IFAC Conference on Intelligent Control and Automation Sciences (ICONS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Cluj-Napoca, Romania. pp.45-50, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.07.606⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03870791v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03756745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fuzzy Weighted Memory Event-Triggered Control for Networked Control Systems Subject to Deception Attacks</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Robust Regional Input-to-State Stabilization of Discrete-Time Systems under Magnitude and Rate Saturating Actuators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas A.L. Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valter J.S. Leite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis F.P. Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Guelton</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Arcese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC Conference on Intelligent Control and Automation Sciences (ICONS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Congresso Brasileiro de Automática (CBA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Fortaleza, Brazil</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.07.606⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03756745v1</w:t>
+                <w:t xml:space="preserve">hal-03870791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local Sampled-Data Controller Design for Continuous-Time Quasi-LPV/Takagi-Sugeno Systems: Optimizing the Estimation of Domain of Attraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Guelton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC International Conference on Advances in Control &amp; Optimization of Dynamical Systems (ACODS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Assam, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03587174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regional T-S Model-based Attitude Tracking Control of a Quadrotor with Input Saturation and External Disturbances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Issam Chekakta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Guelton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalel Jabri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamel E.C. Belkhiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.M.D. Motchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC Conference on Intelligent Control and Automation Sciences (ICONS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Cluj-Napoca, Romania. pp.63-68, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.07.609⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03756741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi d'attitude à base d'un modèle flou T-S d'un quadrirotor soumis aux saturations sur les entrées et perturbations externes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Issam Chekakta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalel Jabri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamel E C Belkhiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koffi M D Motchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Guelton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres Francophones sur la Logique Floue et ses Applications (LFA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Toulouse, France. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03831465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixed Actual and Memory Data-based Event-Triggered H∞ Control Design for Networked Control Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Rouamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayçal Bourahala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriano N.D. Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Nafir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Guelton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC Conference on Embedded Systems, Computational Intelligence and Telematics in Control (CESCIT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Valenciennes, France. pp.80-85, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ifacol.2021.10.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03410578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse de filtres H∞ de type Takagi-Sugeno avec commutations asynchrones pour les systèmes non linéaires à commutations</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Synthèse non-quadratique de contrôleurs échantillonnés pour les modèles flous de type T-S décrits en temps continu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriano N.D. Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Arcese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Guelton</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dalel Jabri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Francophones sur la Logique Floue et ses Applications (LFA 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Paris, France. pp.103-110</w:t>
+              <w:t xml:space="preserve">Rencontres Francophones sur la Logique Floue et ses Applications (LFA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Paris, France. pp.117-124</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03398820v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03398821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse non-quadratique de contrôleurs échantillonnés pour les modèles flous de type T-S décrits en temps continu</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Synthèse de filtres H∞ de type Takagi-Sugeno avec commutations asynchrones pour les systèmes non linéaires à commutations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Issam Chekakta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamel E.C. Belkhiat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koffi Motchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Guelton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalel Jabri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Francophones sur la Logique Floue et ses Applications (LFA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Paris, France. pp.117-124</w:t>
+              <w:t xml:space="preserve">Rencontres Francophones sur la Logique Floue et ses Applications (LFA 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Paris, France. pp.103-110</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03398821v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03398820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sampled-data Controller Design for Mechatronic Systems Described by Takagi-Sugeno Descriptors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriano N.D. Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Guelton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Arcese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valter J.S. Leite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE/ASME International Conference on Advanced Intelligent Mechatronics (AIM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Delft, Netherlands. pp.653-660, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/AIM46487.2021.9517411⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03326957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impulsive observer design for switched linear systems with time varying sampling and (a)synchronous switching rules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.M.D. Motchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duviella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Guelton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Berlin, Germany. pp.6434-6439, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ifacol.2020.12.1785⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03095359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finsler-based Sampled-data Controller Design for Takagi-Sugeno Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriano N.D. Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Guelton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Arcese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valter J S Leite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayçal Bourahala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Berlin, Germany. pp.7965-7970, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2020.12.2199⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02568267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèles Flous de Type Takagi-Sugeno : des Origines à la Problématique Actuelle de leur Commande à Base de Signaux Echantillonnés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Guelton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres Francophones sur la Logique Floue et ses Applications (LFA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Sète, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02971354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relaxed sampled-data control design for quasi-LPV/T-S systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Sampled-data Controller Design with Application to the Quanser AERO 2-DOF Helicopter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriano N.D. Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Arcèse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Guelton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Valter J S Leite</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmadjid Cherifi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales Automatique de la SAGIP</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Automation, Quality and Testing, Robotics (AQTR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Cluj-Napoca, Romania. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/AQTR49680.2020.9129983⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03026122v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02887602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sampled-data Controller Design with Application to the Quanser AERO 2-DOF Helicopter</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Relaxed sampled-data control design for quasi-LPV/T-S systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriano N.D. Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Guelton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Abdelmadjid Cherifi</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Arcese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valter J S Leite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Automation, Quality and Testing, Robotics (AQTR)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées Nationales Automatique de la SAGIP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Online webinar, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02887602v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03026122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asynchronous Switched Observers Design for Switched Takagi-Sugeno Systems Subject to Output Disturbances</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Relaxed Non-Quadratic Stability Conditions for Takagi-Sugeno Systems with Time-Varying Delays: A Wirtinger’s Inequalities approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fayçal Bourahala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Guelton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Issam Chekakta</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriano N.D. Lopes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC Conference on Intelligent Control and Automation Sciences (ICONS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Fuzzy Systems (FUZZ-IEEE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, New Orleans, United States. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/FUZZ-IEEE.2019.8858840⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2019.09.117⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02343262v1</w:t>
+                <w:t xml:space="preserve">hal-02317731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relaxed Non-Quadratic Stability Conditions for Takagi-Sugeno Systems with Time-Varying Delays: A Wirtinger’s Inequalities approach</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Asynchronous Switched Observers Design for Switched Takagi-Sugeno Systems Subject to Output Disturbances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamel E.C. Belkhiat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalel Jabri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Guelton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Adriano N.D. Lopes</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Manamanni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Issam Chekakta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Fuzzy Systems (FUZZ-IEEE)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IFAC Conference on Intelligent Control and Automation Sciences (ICONS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Belfast, United Kingdom. pp.49-54, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2019.09.117⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/FUZZ-IEEE.2019.8858840⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02317731v1</w:t>
+                <w:t xml:space="preserve">hal-02343262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvement on Delay-Dependent Robust Controller Design for Uncertain Takagi-Sugeno Fuzzy Systems with Time-Varying Delays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayçal Bourahala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Guelton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Advanced Technologies and Electrical Engineering (ICTAEE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Skikda, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01977553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Output-Tracking Controller Design for Switched T-S Systems Subject to External Disturbances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalel Jabri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Guelton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamel Eddine Chouaib Belkhiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Manamanni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Fuzzy Systems (FUZZ-IEEE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Rio de Janeiro, Brazil. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/FUZZ-IEEE.2018.8491463⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01908959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of robust fuzzy tracking controllers for a class of switched nonlinear systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalel Jabri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamel Eddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chouaib Belkhiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Guelton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Manamanni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Electrical Engineering - Boumerdes (ICEE-B)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Boumerdes, Algeria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICEE-B.2017.8192125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01736751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Merging fuzzy observer-based state estimation and database classification for fault detection and diagnosis of an actuated seat</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Local D-stabilization of uncertain T-S fuzzy models via fuzzy Luapunov functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmadjid Cherifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Guelton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Herman Akdag</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Arcese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Fuzzy Systems (FUZZ-IEEE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Naples, France. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/FUZZ-IEEE.2017.8015467⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/FUZZ-IEEE.2017.8015626⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01736755v1</w:t>
+                <w:t xml:space="preserve">hal-01736753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local D-stabilization of uncertain T-S fuzzy models via fuzzy Luapunov functions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Merging fuzzy observer-based state estimation and database classification for fault detection and diagnosis of an actuated seat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabih Taleb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Seddiki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Guelton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Arcese</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herman Akdag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Fuzzy Systems (FUZZ-IEEE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Naples, France. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/FUZZ-IEEE.2017.8015626⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/FUZZ-IEEE.2017.8015467⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01736753v1</w:t>
+                <w:t xml:space="preserve">hal-01736755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decentralized Static Output Feedback Controller Design for Large Scale Switched T-S Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalel Jabri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamel Eddine Chouaib Belkhiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Guelton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Manamanni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Electrical Engineering And Control Applications (ICEECA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Constantine, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02020222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D-stabilisation locale des modèles T-S incertains via des fonctions de Lyapunov non-quadratiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmadjid Cherifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Guelton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Arcese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres Francophones sur la Logique Floue et ses Applications (LFA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02089018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A finsler-based result for the stability analysis of Takagi-Sugeno fuzzy models with interval time-varying delays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayçal Bourahala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Guelton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Asian Control Conference (ASCC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Gold Coast, Australia. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ASCC.2017.8287437⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01908960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust controller design for uncertain T-S fuzzy systems with time-varying delays</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Quadratic Design of Robust Controllers for Uncertain T-S Models with D-Stability Contraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmadjid Cherifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Guelton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Noureddine Manamanni</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Arcese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Fuzzy Systems (FUZZ-IEEE)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IFAC Conference on Intelligent Control and Automation Sciences (ICONS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Reims, France. pp.19-24, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2016.07.083⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/FUZZ-IEEE.2016.7737985⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01736757v1</w:t>
+                <w:t xml:space="preserve">hal-01736761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quadratic Design of Robust Controllers for Uncertain T-S Models with D-Stability Contraints</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Robust controller design for uncertain T-S fuzzy systems with time-varying delays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fayçal Bourahala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Guelton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Arcese</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Khaber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Manamanni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC Conference on Intelligent Control and Automation Sciences (ICONS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Fuzzy Systems (FUZZ-IEEE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Vancouver, Canada. pp.2337-2342, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/FUZZ-IEEE.2016.7737985⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2016.07.083⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01736761v1</w:t>
+                <w:t xml:space="preserve">hal-01736757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une approche basée sur des données mixtes – mesures et estimations – pour la détection de défaillances d’un système robotisé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabah Mazouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabih Taleb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Seddiki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril de Runz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Guelton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Extraction et Gestion des Connaissances (EGC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Reims, France. pp.183-194</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03297110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvements on PDC Controller Design for Takagi-Sugeno Fuzzy Systems with State Time-Varying Delays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayçal Bourahala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Guelton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Khaber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Manamanni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC Conference on Intelligent Control and Automation Sciences (ICONS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Reims, France. pp.200-205, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2016.07.113⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01736759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LMI conditions for non-quadratic stabilization of T-S models with pole placement assignation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmadjid Cherifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Guelton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Arcese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2015 3rd International Conference on Control, Engineering &amp; Information Technology (CEIT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Tlemcen, France. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CEIT.2015.7233080⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01736765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse de contrôleurs D-stabilisants pour les modèles flous T-S</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmadjid Cherifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Guelton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Arcese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24èmes Rencontres Francophones sur la Logique Floue et ses Applications (LFA 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02109339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diagnosis of an actuated seat in a constrained space via Takagi-Sugeno sliding mode observers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Bouibed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Seddiki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Guelton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herman Akdag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th European Workshop on Advanced Control and Diagnosis, ACD 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Berlin, Germany. pp.072007, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/570/7/072007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03244654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-PDC controller design for Takagi-Sugeno models via line-integral Lyapunov functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmadjid Cherifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Guelton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Arcese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2014 IEEE International Conference on Fuzzy Systems (FUZZ-IEEE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Beijing, France. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/FUZZ-IEEE.2014.6891675⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01736773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Commande non-quadratique des modèles flous T-S via une fonction de Lyapunov sous forme d'intégrale curviligne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmadjid Cherifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Arcese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Guelton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23èmes Rencontres Francophones sur la Logique Floue et ses Applications (LFA 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Cargèse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02291532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alternative SOS aux conditions LMI pour la synthèse de lois de commande non-PDC pour les modèles flous T-S</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+                <w:t xml:space="preserve">A SOS based alternative to LMI approaches for non-quadratic stabilization of continuous-time Takagi-Sugeno fuzzy systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chinh-Cuong Duong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Guelton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Manamanni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22èmes rencontres francophones sur la Logique Floue et ses Application (LFA 2013)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2013 IEEE International Conference on Fuzzy Systems (FUZZ-IEEE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Hyderabad, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/FUZZ-IEEE.2013.6622484⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02291531v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01736777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Actuator fault detection by nonlinear sliding mode observers: Application to an actuated seat</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+                <w:t xml:space="preserve">Actuator fault detection by nonlinear sliding mode observers: application to an actuated seat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Bouibed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Seddiki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Guelton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herman Akdag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2013 Conference on Control and Fault-Tolerant Systems (SysTol)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2013, Nice, France. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId272" w:history="1">
+              <w:t xml:space="preserve">, Oct 2013, Nice, France. pp.739-743, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/SysTol.2013.6693935⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01736775v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03244981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A SOS based alternative to LMI approaches for non-quadratic stabilization of continuous-time Takagi-Sugeno fuzzy systems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Actuator fault detection by nonlinear sliding mode observers: Application to an actuated seat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Bouibed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Seddiki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Guelton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Noureddine Manamanni</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herman Akdag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2013 IEEE International Conference on Fuzzy Systems (FUZZ-IEEE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Hyderabad, France. </w:t>
+              <w:t xml:space="preserve">2013 Conference on Control and Fault-Tolerant Systems (SysTol)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Nice, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/FUZZ-IEEE.2013.6622484⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/SysTol.2013.6693935⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01736777v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01736775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Actuator fault detection by nonlinear sliding mode observers: application to an actuated seat</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Alternative SOS aux conditions LMI pour la synthèse de lois de commande non-PDC pour les modèles flous T-S</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chinh-Cuong Duong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Guelton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Herman Akdag</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Manamanni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2013 Conference on Control and Fault-Tolerant Systems (SysTol)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">22èmes rencontres francophones sur la Logique Floue et ses Application (LFA 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Reims, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03244981v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02291531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New controllers and new designs for continuous-time Takagi-Sugeno models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhafidh Jaadari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry-Marie Guerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Sala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Bernal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Guelton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2012 IEEE International Conference on Fuzzy Systems (FUZZ-IEEE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Brisbane, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/FUZZ-IEEE.2012.6250789⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01736780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decentralized control of large scale switched Takagi-Sugeno systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalel Jabri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Guelton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Manamanni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2011 IEEE International Conference on Fuzzy Systems (FUZZ-IEEE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Taipei, France. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/FUZZY.2011.6007415⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01736785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decentralized Static Output Feedback control of interconnected fuzzy descriptors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Decentralized stabilization of discrete-time large scale switched systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalel Jabri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Manamanni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Guelton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Noureddine Manamanni</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Naceur Abdelkrim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2010 IEEE International Symposium on Intelligent Control</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">18th Mediterranean Conference on Control and Automation, MED'10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Marrakech, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MED.2010.5547882⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISIC.2010.5612895⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01736786v1</w:t>
+                <w:t xml:space="preserve">hal-01736788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stabilisation non quadratique locale pour des modèles continus de type Takagi-Sugeno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry-Marie Guerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Bernal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhafidh Jaadari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Guelton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6ème Conférence Internationale Francophone d'Automatique (CIFA 2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02291527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stabilisation robuste des systèmes Takagi-Sugeno par lois de commande à commutations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalel Jabri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhafidh Jaadari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Guelton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Manamanni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIFA 2010, 6ème Conférence Internationale Francophone d'Automatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02291528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decentralized stabilization of discrete-time large scale switched systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">H-infinity decentralized Static Output Feedback controller design for large scale Takagi-Sugeno systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Guelton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Manamanni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalel Jabri</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Naceur Abdelkrim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th Mediterranean Conference on Control and Automation, MED'10</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2010 IEEE International Conference on Fuzzy Systems (FUZZ-IEEE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Barcelona, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/FUZZY.2010.5584019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/MED.2010.5547882⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01736788v1</w:t>
+                <w:t xml:space="preserve">hal-01736787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H-infinity decentralized Static Output Feedback controller design for large scale Takagi-Sugeno systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Decentralized Static Output Feedback control of interconnected fuzzy descriptors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalel Jabri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Guelton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Manamanni</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dalel Jabri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2010 IEEE International Conference on Fuzzy Systems (FUZZ-IEEE)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2010 IEEE International Symposium on Intelligent Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Yokohama, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISIC.2010.5612895⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/FUZZY.2010.5584019⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01736787v1</w:t>
+                <w:t xml:space="preserve">hal-01736786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redundancy approach for fuzzy Lyapunov stabilization of Takagi-Sugeno descriptors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tahar Bouarar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Guelton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Manamanni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2009 IEEE Symposium on Computational Intelligence in Control and Automation (CICA 2009)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2009, Nashville, France. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CICA.2009.4982779⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01736798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fuzzy Lyapunov decentralized control of Takagi-Sugeno interconnected descriptors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Synthèse non quadratique H∞ de contrôleurs décentralisés pour un ensemble de descripteurs flous T-S interconnectés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalel Jabri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Guelton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Manamanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Abdelkrim</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Naceur Abdelkrim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2009 IEEE Symposium on Computational Intelligence in Control and Automation (CICA 2009)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">18èmes Rencontres francophones sur la Logique Floue et ses Applications (LFA'09)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Annecy, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01736797v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02291523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse non quadratique H∞ de contrôleurs décentralisés pour un ensemble de descripteurs flous T-S interconnectés</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Static Output Feedback controller design for Takagi-Sugeno systems - a Fuzzy Lyapunov LMI approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tahar Bouarar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Guelton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Manamanni</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Naceur Abdelkrim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18èmes Rencontres francophones sur la Logique Floue et ses Applications (LFA'09)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2009 Joint 48th IEEE Conference on Decision and Control (CDC) and 28th Chinese Control Conference (CCC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Shanghai, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CDC.2009.5400952⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02291523v1</w:t>
+                <w:t xml:space="preserve">hal-01736789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Static Output Feedback controller design for Takagi-Sugeno systems - a Fuzzy Lyapunov LMI approach</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Fuzzy Lyapunov decentralized control of Takagi-Sugeno interconnected descriptors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalel Jabri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Guelton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Manamanni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Abdelkrim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2009 Joint 48th IEEE Conference on Decision and Control (CDC) and 28th Chinese Control Conference (CCC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CDC.2009.5400952⟩</w:t>
+              <w:t xml:space="preserve">2009 IEEE Symposium on Computational Intelligence in Control and Automation (CICA 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Nashville, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CICA.2009.4982780⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01736789v1</w:t>
+                <w:t xml:space="preserve">hal-01736797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi de trajectoire d'un dispositif de rééducation des membres inférieurs - Approche multimodèles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Seddiki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Guelton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Zaytoon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence Internationale Francophone d'Automatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Bucarest, Roumanie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02291465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stabilization of uncertain Takagi-Sugeno descriptors: A fuzzy Lyapunov approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tahar Bouarar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Guelton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Manamanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Billaudel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th Mediterranean Conference on Control and Automation (MED 2008)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Ajaccio, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/MED.2008.4602129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01736799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelles conditions LMI de stabilisation non quadratique pour descripteurs flous de type T-S</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+                <w:t xml:space="preserve">Approches non-quadratiques pour la commande robuste des descripteurs flous de type T-S</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tahar Bouarar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Guelton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Manamanni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres francophones sur la Logique Floue et ses Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Lens, France</w:t>
+              <w:t xml:space="preserve">Conférence Internationale Francophone d'Automatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Bucarest, Roumanie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02291461v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02291463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approches non-quadratiques pour la commande robuste des descripteurs flous de type T-S</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+                <w:t xml:space="preserve">Nouvelles conditions LMI de stabilisation non quadratique pour descripteurs flous de type T-S</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tahar Bouarar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Guelton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Manamanni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Internationale Francophone d'Automatique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Bucarest, Roumanie</w:t>
+              <w:t xml:space="preserve">Rencontres francophones sur la Logique Floue et ses Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Lens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02291463v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02291461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concept and simulation of &amp;quot;Sys-Rééduc&amp;quot;: Closed Muscular Chain Lower Limbs Rehabilitation Device</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Seddiki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Guelton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Leteneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Zaytoon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2007 IEEE 10th International Conference on Rehabilitation Robotics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Noordwijk, Netherlands. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICORR.2007.4428478⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01736804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poursuite de trajectoire par approche H∞-LFT des modèles flous de type Takagi-Sugeno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madjid Zerar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Guelton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Manamanni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16èmes Rencontres francophones sur la Logique Floue et ses Applications (LFA'07)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2007, Nîmes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02291519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conditions de stabilité LMI pour la classe des systèmes descripteurs flous incertains de type T-S</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tahar Bouarar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Guelton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badr Mansouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Manamanni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème Journées Doctorales / Journées Nationales MACS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02291517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LMI Stability Conditions for Takagi-Sugeno Uncertain Descriptors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tahar Bouarar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Guelton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badr Mansouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Manamanni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2007 IEEE International Fuzzy Systems Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, London, France. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/FUZZY.2007.4295531⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01736803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H-infinity Takagi-Sugeno fuzzy control of a lower limbs rehabilitation device</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Seddiki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Guelton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badr Mansouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Zaytoon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2006 IEEE Conference on Computer Aided Control System Design, 2006 IEEE International Conference on Control Applications, 2006 IEEE International Symposium on Intelligent Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2006, Munich, France. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CACSD-CCA-ISIC.2006.4776769⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01736808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling and simulation of two-link robot manipulators based on Takagi Sugeno fuzzy descriptor systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Horst Schulte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Guelton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2006 IEEE International Conference on Industrial Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2006, Mumbai, France. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIT.2006.372697⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01736806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BRG.LifeMOD™ modeling and simulation of swimmers impulse during a grab start</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Agnesina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redha Taiar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Houel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Guelton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Hellard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th Symposium on 3D Analysis of Human Movement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, Valenciennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02291512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A 6 DEGREES OF FREEDOM KINEMATICAL MODEL OF THE KNEE FOR THE DESIGN OF A NEW REHABILITATION DEVICE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Seddiki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Guelton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lissan Afilal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Zaytoon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd IFMBE European Medical and Biological Engineering Conference (EMBEC'05)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2005, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02291509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">THE KNEE KINEMATICAL COORDINATION INVESTIGATION OF AN IMC CHILD DURING GAIT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Delpierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Filipetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Kolanowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Guelton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd IFMBE European Medical and Biological Engineering Conference (EMBEC'05)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2005, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02291505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convergence d'observateurs flous sous formes descripteurs : application à l'homme en station debout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Guelton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry-Marie Guerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Delprat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème Conférence Internationale Francophone d'Automatique (CIFA'04)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2004, Douz, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02291500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of the center of mass displacement in quiet standing by means of a 3D biomechanical model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Guelton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Briac Colobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Armand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Symposium on 3-D Analysis of Human Movement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2000, Cape Town, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02291495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14835,254 +14856,254 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FUZZ-IEEE 2025 Welcome Message</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Guelton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Marsala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lluis Godo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Lesot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriella Pasi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 IEEE International Conference on Fuzzy Systems (FUZZ)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Reims, France. IEEE, pp.4-18, 2025, 979-8-3315-4319-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/FUZZ62266.2025.11152033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05308636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LFA 2013 : Actes des 22èmes rencontres francophones sur la Logique Floue et ses Applications, 10-11 octobre 2013, Reims, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Marichal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najib Essounbouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Guelton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22èmes rencontres francophones sur la Logique Floue et ses Applications (LFA 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.1--268, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04555890v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15092,470 +15113,470 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction to the special issue on Intelligent Control and Optimisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seán Mcloone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Guelton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gian Antonio Susto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juš Kocijan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 123 (Part B), pp.106325, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.engappai.2023.106325⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04083466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proceedings of the 6th IFAC Conference on Intelligent Control and Automation Sciences (ICONS 2022)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juš Kocijan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Guelton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jul 2022, Cuj-Napoca, Romania. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC-PapersOnLine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 55 (15), pp.1-192, 2022, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S2405-8963(22)01048-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03758112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction to the Special Issue on Intelligent Control in Systems Engineering and Automation Sciences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Guelton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zsofia Lendek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry-Marie Guerra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 80, pp.97-98, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.engappai.2018.04.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02077913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proceedings of the 4th IFAC Conference on Intelligent Control and Automation Sciences ICONS 2016</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Guelton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Grabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zsofia Lendek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jun 2016, Reims, France. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC-PapersOnLine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 49 (5), pp.1-376, 2016, 2405-8963. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S2405-8963(16)30764-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01736846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15565,143 +15586,143 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La logique floue et ses applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Guelton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Lauber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Marichal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">lavoisier - HERMÈS SCIENCE PUBLICATIONS </w:t>
             </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Broché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 29 (5), 2016, Revue d'intelligence artificielle RSTI série RIA, 9782746247413</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01322634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15711,537 +15732,537 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Fault Detection Approach for Robotic Systems Combining the Data Obtained from Sensor Measurements and Linear Observer-Based Estimations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabih Taleb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabah Mazouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Seddiki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril de Runz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Guelton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Knowledge Discovery and Management. Studies in Computational Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01736743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A fault detection approach for robotic systems combining the data obtained from sensor measurements and linear observer-based estimations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabih Taleb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabah Mazouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Seddiki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril de Runz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Guelton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Knowledge Discovery and Management,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, vol. 7, Springer, pp.109-125, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03247643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diagnostic des systèmes à modes multiples de fonctionnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taha Boukhobza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Marx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Mourot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anca Maria Nagy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nada Matta, Yves Vandenboomgaerde et Jean Arlat. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Supervision, surveillance et sûreté de fonctionnement des grands systèmes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermès Science Publications, pp.115-154, 2012, Traité Information, Commande, Communication, IC2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00675322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diagnosis of systems with multiple operating modes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taha Boukhobza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Marx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Mourot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anca Maria Nagy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nada Matta, Yves Vandenboomgaerde and Jean Arlat. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Supervision and Safety of Complex Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley-ISTE, pp.115-154, 2012, 978-1-84821-413-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00762928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16251,100 +16272,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation des caractéristiques du mouvement humain en station debout. Mise en œuvre d'observateurs flous sous forme descripteur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Guelton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Automatique / Robotique. Université de Valenciennes et du Hainaut-Cambresis, 2003. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00007960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16354,105 +16375,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution à la commande des systèmes non linéaires par l'approche Takagi-Sugeno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Guelton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Systèmes dynamiques [math.DS]. Université de Reims Champagne-Ardenne, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04079617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId366"/>
+      <w:footerReference w:type="default" r:id="rId367"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -16520,51 +16541,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4BF47C54"/>
+    <w:nsid w:val="87BF8F87"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16751,51 +16772,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/kevin-guelton" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3292-7746" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/07883919X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500661v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koffi M.D. Motchon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Guelton" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2026.3666700" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468587v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas A.L. Oliveira" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus V. C. Barbosa" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koffi Motchon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valter Leite" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40313-025-01239-5" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993331v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valter J.S. Leite" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2025.112470" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106243v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2025.3580489" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724713v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.M. Motchon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2024.112077" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722431v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Etienne" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2024.112024" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311738v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Marsala" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCI.2025.3601685" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416692v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Rouamel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Bourahala" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano N.D. Lopes" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Arcese" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2024.120198" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436994v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahul Kumar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajeeb Dey" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arun Bali" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uday Pratap Singh" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfranklin.2024.106661" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572518v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s F.P. Silva" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfranklin.2024.106915" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228200v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2023.3321573" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026284v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Chekakta" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalel Jabri" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel E C Belkhiat" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acs.3588" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693474v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01423312221097796" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921718v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Arc&#232;se" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2020.3019215" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243050v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourreddine Nafir" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahir Ahmida" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207721.2021.1931547" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226250v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oca.2736" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282754v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel E.C. Belkhiat" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Manamanni" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2021.104371" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427498v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valter J S Leite" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Silva" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40815-019-00781-0" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887596v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Belkhiat" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34768/amcs-2020-0018" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444933v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#234;nio Castelan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Klug" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2020.01.029" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001960v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmadjid Cherifi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amc.2019.01.031" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01736709v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2017.08.021" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898631v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Eddine Chouaib Belkhiat" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25073/jaec.201822.187" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03240976v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabih Taleb" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Seddiki" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman Akdag" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01736710v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Khaber" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40815-016-0267-9" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03245396v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Mazouzi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril de Runz" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01736712v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zaytoon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0263574714002033" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-H123RFXB-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03659537v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Antoine Bisgambiglia" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Lauber" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Marichal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01736762v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.11.131" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01736717v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Bouibed" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21642583.2014.888525" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01736770v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20140824-6-ZA-1003.01499" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793246v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Bouarar" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2012.11.001" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01736722v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chinh-Cuong Duong" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darius L Koumba-Emianiwe" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01736779v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20120829-3-HU-2029.00073" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793244v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry-Marie Guerra" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Bernal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Labiod" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fss.2011.12.003" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01736781v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20120606-3-NL-3011.00050" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793242v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kruszewski" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr Mansouri" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.46.397-420" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793243v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhafidh Jaadari" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuong-Duong Chinh" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01736782v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darius Koumba-Emianiwe" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuong Duong Chinh" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20110828-6-IT-1002.01584" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01736783v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20110828-6-IT-1002.01443" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793239v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSMCB.2009.2033807" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793240v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-cta.2009.0269" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01736795v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20090921-3-TR-3005.00069" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793237v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horst Schulte" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nahs.2008.11.003" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793238v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fss.2009.02.008" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01736796v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20090812-3-DK-2006.0074" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793235v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2008.10.007" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CXFPQ843-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793233v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Delprat" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2008.04.002" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793232v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjid Zerar" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793234v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Djemai" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nahs.2008.09.010" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01736800v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20071029-2-FR-4913.00009" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793231v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Moughamir" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.41.199-218" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01736801v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20071029-2-FR-4913.00016" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01736811v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20060920-3-FR-2912.00073" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01736813v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-6670(17)30853-4" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793230v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Barbier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Allard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Briac Colobert" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Pascale Godillon-Maquinghen" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSRE.2003.810433" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024802v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel L. Rodrigues" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2025.10.076" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083563v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083564v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066250v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330142v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Chibani" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2025.12.034" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020026v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djedjiga Brai" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ62266.2025.11152149" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681311v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070720v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rupak Datta" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramasamy Saravanakumar" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.1127" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070716v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srikanth Bondalapati" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad Mekhilef" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.1592" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195838v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663496v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.04.058" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870791v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis F.P. Silva" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03756745v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Bouzoualegh" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.07.606" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587174v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03756741v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.M.D. Motchon" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.07.609" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831465v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koffi M D Motchon" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410578v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Nafir" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.10.014" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03398820v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03398821v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326957v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIM46487.2021.9517411" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095359v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duviella" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.1785" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568267v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.2199" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971354v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026122v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887602v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AQTR49680.2020.9129983" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343262v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.09.117" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317731v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ-IEEE.2019.8858840" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977553v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908959v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ-IEEE.2018.8491463" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01736751v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Eddine" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chouaib Belkhiat" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEE-B.2017.8192125" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01736755v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ-IEEE.2017.8015626" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01736753v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ-IEEE.2017.8015467" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020222v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089018v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908960v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASCC.2017.8287437" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01736757v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ-IEEE.2016.7737985" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01736761v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.07.083" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03297110v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01736759v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.07.113" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01736765v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIT.2015.7233080" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02109339v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03244654v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/570/7/072007" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01736773v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ-IEEE.2014.6891675" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291532v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291531v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01736775v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SysTol.2013.6693935" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01736777v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ-IEEE.2013.6622484" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03244981v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01736780v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Sala" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ-IEEE.2012.6250789" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01736785v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZY.2011.6007415" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01736786v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIC.2010.5612895" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291527v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291528v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01736788v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Naceur Abdelkrim" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2010.5547882" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01736787v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZY.2010.5584019" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01736798v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CICA.2009.4982779" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01736797v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abdelkrim" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CICA.2009.4982780" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291523v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Naceur Abdelkrim" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01736789v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2009.5400952" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291465v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01736799v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Billaudel" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2008.4602129" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291461v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291463v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01736804v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Leteneur" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICORR.2007.4428478" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291519v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291517v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01736803v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZY.2007.4295531" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01736808v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CACSD-CCA-ISIC.2006.4776769" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01736806v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2006.372697" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291512v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Agnesina" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redha Taiar" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Houel" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hellard" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291509v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lissan Afilal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291505v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Delpierre" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Filipetti" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Kolanowski" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291500v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291495v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Armand" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gillet" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308636v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lluis Godo" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Lesot" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Pasi" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ62266.2025.11152033" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555890v2" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najib Essounbouli" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083466v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Se&#225;n Mcloone" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Guerra" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gian Antonio Susto" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ju&#353; Kocijan" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2023.106325" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03758112v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2405-8963(22)01048-5" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077913v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsofia Lendek" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2018.04.016" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01736846v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Grabot" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2405-8963(16)30764-9" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322634v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lavoisier.fr/livre/informatique/revue-d-intelligence-artificielle-rsti-serie-ria-volume-29-n-5-septembre-octobre-2015/bisgambiglia/descriptif-9782746247413" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01736743v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03247643v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675322v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha Boukhobza" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hamelin" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Marx" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mourot" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Maria Nagy" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762928v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00007960v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04079617v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/kevin-guelton" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3292-7746" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/07883919X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/C-3401-2009" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500661v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koffi M.D. Motchon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Guelton" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2026.3666700" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468587v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas A.L. Oliveira" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Vinicius Costa Barbosa" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koffi Motchon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valter Leite" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40313-025-01239-5" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106243v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valter J.S. Leite" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2025.3580489" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993331v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2025.112470" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722431v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.M. Motchon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Etienne" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2024.112024" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724713v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2024.112077" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311738v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Marsala" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCI.2025.3601685" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416692v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Rouamel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Bourahala" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano N.D. Lopes" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Arcese" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2024.120198" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572518v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s F.P. Silva" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfranklin.2024.106915" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436994v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahul Kumar" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajeeb Dey" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arun Bali" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uday Pratap Singh" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfranklin.2024.106661" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228200v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2023.3321573" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026284v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Chekakta" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalel Jabri" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel E C Belkhiat" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acs.3588" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693474v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01423312221097796" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921718v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Arc&#232;se" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2020.3019215" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243050v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourreddine Nafir" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahir Ahmida" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207721.2021.1931547" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226250v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oca.2736" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282754v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel E.C. Belkhiat" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Manamanni" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2021.104371" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887596v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Belkhiat" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34768/amcs-2020-0018" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427498v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valter J S Leite" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Silva" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40815-019-00781-0" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444933v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#234;nio Castelan" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Klug" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2020.01.029" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001960v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmadjid Cherifi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amc.2019.01.031" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01736709v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2017.08.021" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898631v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Eddine Chouaib Belkhiat" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25073/jaec.201822.187" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03240976v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabih Taleb" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Seddiki" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman Akdag" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01736710v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Khaber" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40815-016-0267-9" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03245396v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Mazouzi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril de Runz" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01736712v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zaytoon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0263574714002033" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-H123RFXB-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03659537v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Antoine Bisgambiglia" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Lauber" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Marichal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01736762v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.11.131" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01736717v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Bouibed" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21642583.2014.888525" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01736770v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20140824-6-ZA-1003.01499" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793246v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Bouarar" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2012.11.001" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01736722v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chinh-Cuong Duong" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darius L Koumba-Emianiwe" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01736779v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20120829-3-HU-2029.00073" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01736781v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20120606-3-NL-3011.00050" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793244v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry-Marie Guerra" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Bernal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Labiod" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fss.2011.12.003" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793242v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kruszewski" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr Mansouri" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.46.397-420" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793243v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhafidh Jaadari" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuong-Duong Chinh" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01736782v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darius Koumba-Emianiwe" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuong Duong Chinh" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20110828-6-IT-1002.01584" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01736783v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20110828-6-IT-1002.01443" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793239v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSMCB.2009.2033807" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793240v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-cta.2009.0269" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01736795v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20090921-3-TR-3005.00069" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793238v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fss.2009.02.008" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793237v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horst Schulte" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nahs.2008.11.003" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01736796v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20090812-3-DK-2006.0074" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793235v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2008.10.007" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CXFPQ843-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793234v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Djemai" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nahs.2008.09.010" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793232v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjid Zerar" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793233v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Delprat" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2008.04.002" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793231v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Moughamir" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.41.199-218" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01736800v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20071029-2-FR-4913.00009" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01736801v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20071029-2-FR-4913.00016" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01736811v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20060920-3-FR-2912.00073" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01736813v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-6670(17)30853-4" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793230v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Barbier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Allard" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Briac Colobert" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Pascale Godillon-Maquinghen" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSRE.2003.810433" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024802v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel L. Rodrigues" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2025.10.076" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083564v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083563v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330142v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Chibani" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2025.12.034" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066250v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020026v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djedjiga Brai" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ62266.2025.11152149" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681311v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070720v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rupak Datta" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramasamy Saravanakumar" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.1127" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070716v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srikanth Bondalapati" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad Mekhilef" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.1592" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195838v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663496v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.04.058" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03756745v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Bouzoualegh" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.07.606" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870791v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis F.P. Silva" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587174v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03756741v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.M.D. Motchon" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.07.609" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831465v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koffi M D Motchon" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410578v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Nafir" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.10.014" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03398821v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03398820v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326957v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIM46487.2021.9517411" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095359v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duviella" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.1785" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568267v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.2199" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971354v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887602v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AQTR49680.2020.9129983" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026122v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317731v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ-IEEE.2019.8858840" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343262v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.09.117" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977553v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908959v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ-IEEE.2018.8491463" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01736751v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Eddine" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chouaib Belkhiat" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEE-B.2017.8192125" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01736753v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ-IEEE.2017.8015467" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01736755v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ-IEEE.2017.8015626" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020222v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089018v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908960v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASCC.2017.8287437" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01736761v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.07.083" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01736757v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ-IEEE.2016.7737985" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03297110v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01736759v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.07.113" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01736765v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIT.2015.7233080" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02109339v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03244654v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/570/7/072007" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01736773v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ-IEEE.2014.6891675" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291532v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01736777v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ-IEEE.2013.6622484" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03244981v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SysTol.2013.6693935" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01736775v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291531v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01736780v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Sala" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ-IEEE.2012.6250789" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01736785v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZY.2011.6007415" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01736788v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Naceur Abdelkrim" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2010.5547882" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291527v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291528v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01736787v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZY.2010.5584019" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01736786v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIC.2010.5612895" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01736798v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CICA.2009.4982779" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291523v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Naceur Abdelkrim" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01736789v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2009.5400952" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01736797v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abdelkrim" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CICA.2009.4982780" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291465v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01736799v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Billaudel" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2008.4602129" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291463v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291461v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01736804v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Leteneur" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICORR.2007.4428478" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291519v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291517v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01736803v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZY.2007.4295531" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01736808v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CACSD-CCA-ISIC.2006.4776769" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01736806v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2006.372697" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291512v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Agnesina" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redha Taiar" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Houel" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hellard" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291509v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lissan Afilal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291505v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Delpierre" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Filipetti" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Kolanowski" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291500v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291495v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Armand" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gillet" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308636v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lluis Godo" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Lesot" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Pasi" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ62266.2025.11152033" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555890v2" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najib Essounbouli" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083466v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Se&#225;n Mcloone" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Guerra" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gian Antonio Susto" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ju&#353; Kocijan" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2023.106325" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03758112v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2405-8963(22)01048-5" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077913v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsofia Lendek" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2018.04.016" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01736846v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Grabot" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2405-8963(16)30764-9" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322634v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lavoisier.fr/livre/informatique/revue-d-intelligence-artificielle-rsti-serie-ria-volume-29-n-5-septembre-octobre-2015/bisgambiglia/descriptif-9782746247413" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01736743v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03247643v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675322v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha Boukhobza" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hamelin" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Marx" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mourot" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Maria Nagy" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762928v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00007960v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04079617v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>