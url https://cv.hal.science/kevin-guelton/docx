--- v1 (2026-04-06)
+++ v2 (2026-05-04)
@@ -217,733 +217,733 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On informative state vectors for discrete dynamic estimation in switched systems using the model-based minimum distance method</w:t>
+                <w:t xml:space="preserve">Robust Stabilization of LPV Sampled-Data Systems via Quadratic Polynomial Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Koffi M.D. Motchon</w:t>
+                <w:t xml:space="preserve">Lucas A.L. Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Marcus Vinicius Costa Barbosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koffi Motchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Kevin Guelton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valter Leite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TAC.2026.3666700⟩</w:t>
+              <w:t xml:space="preserve">Journal of Control, Automation and Electrical Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40313-025-01239-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05500661v1</w:t>
+                <w:t xml:space="preserve">hal-05468587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Stabilization of LPV Sampled-Data Systems via Quadratic Polynomial Conditions</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">On informative state vectors for discrete dynamic estimation in switched systems using the model-based minimum distance method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koffi M.D. Motchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Guelton</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valter Leite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Control, Automation and Electrical Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, pp.1-13. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, pp.1-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s40313-025-01239-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2026.3666700⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05468587v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05500661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sampled-data control of LPV systems with magnitude and rate saturating actuators</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">New negative definiteness conditions for quadratic functions with illustration in LPV sampled-data control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas A.L. Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Guelton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.M. Motchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valter J.S. Leite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LCSYS.2025.3580489⟩</w:t>
+              <w:t xml:space="preserve">Automatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 173, pp.112077. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2024.112077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05106243v1</w:t>
+                <w:t xml:space="preserve">hal-04724713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Refining Parameter Mismatch Handling in LPV Sampled-Data Controller Design</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">LMI-Based Conditions for Mode Detectability Analysis of Discrete-Time Switched Linear Systems Estimated with Minimum Distance Algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.M. Motchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Guelton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Valter J.S. Leite</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Etienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Automatica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 180, pp.112470. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2025, 173, pp.112024. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2024.112024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.automatica.2025.112470⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04993331v1</w:t>
+                <w:t xml:space="preserve">hal-04722431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LMI-Based Conditions for Mode Detectability Analysis of Discrete-Time Switched Linear Systems Estimated with Minimum Distance Algorithm</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Sampled-data control of LPV systems with magnitude and rate saturating actuators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas A.L. Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Guelton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lucien Etienne</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koffi Motchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valter J.S. Leite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automatica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 173, pp.112024. </w:t>
+              <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9, pp.1165 - 1170. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.automatica.2024.112024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/LCSYS.2025.3580489⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04722431v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05106243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New negative definiteness conditions for quadratic functions with illustration in LPV sampled-data control</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Refining Parameter Mismatch Handling in LPV Sampled-Data Controller Design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas A.L. Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Guelton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koffi M.D. Motchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valter J.S. Leite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Automatica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 173, pp.112077. </w:t>
+              <w:t xml:space="preserve">, 2025, 180, pp.112470. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.automatica.2024.112077⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2025.112470⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04724713v1</w:t>
+                <w:t xml:space="preserve">hal-04993331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conference Report on 2025 IEEE International Conference on Fuzzy Systems (FUZZ-IEEE 2025)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Guelton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Marsala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1003,51 +1003,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-fragile mixed event-triggered networked control for Takagi-Sugeno systems subject to actuator faults and external disturbances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Rouamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Guelton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayçal Bourahala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1120,90 +1120,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stabilization of polytopic discrete-time varying systems with rate and magnitude saturating actuators and bounded disturbances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas A.L. Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valter J.S. Leite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luís F.P. Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Guelton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of The Franklin Institute</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 361 (10), pp.106915. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1263,51 +1263,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rahul Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rajeeb Dey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Guelton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arun Bali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1380,90 +1380,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Network Control Systems Design Under Deception Attacks With Dynamic Event-Triggering Mechanism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Rouamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas A.L. Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayçal Bourahala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Guelton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koffi M.D. Motchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 7, pp.3265-3270. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1523,64 +1523,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Issam Chekakta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalel Jabri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koffi Motchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Guelton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamel E C Belkhiat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1653,51 +1653,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Rouamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayçal Bourahala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Guelton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transactions of the Institute of Measurement and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 44 (16), pp.3191-3205. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1725,824 +1725,824 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03693474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local Sampled-data Controller Design for T-S Fuzzy Systems with Saturated Actuators</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Improved robust H ∞ stability analysis and stabilisation of uncertain and disturbed networked control systems with network-induced delay and packets dropout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nourreddine Nafir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zahir Ahmida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Guelton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Valter J.S. Leite</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fayçal Bourahala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Rouamel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LCSYS.2020.3019215⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Systems Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 52 (16), pp.3493-3510. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00207721.2021.1931547⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02921718v1</w:t>
+                <w:t xml:space="preserve">hal-03243050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved robust H ∞ stability analysis and stabilisation of uncertain and disturbed networked control systems with network-induced delay and packets dropout</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Improved robust H∞ stability analysis and stabilization of uncertain systems with stochastic input time‐varying delays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fayçal Bourahala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Rouamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Guelton</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Rouamel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Systems Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00207721.2021.1931547⟩</w:t>
+              <w:t xml:space="preserve">Optimal Control Applications and Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 42 (5), pp.1512-1530. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/oca.2736⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03243050v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03226250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved robust H∞ stability analysis and stabilization of uncertain systems with stochastic input time‐varying delays</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Asynchronous observer design for switched T–S systems with unmeasurable premises and switching mismatches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Issam Chekakta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamel E.C. Belkhiat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Guelton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalel Jabri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Manamanni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optimal Control Applications and Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/oca.2736⟩</w:t>
+              <w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 104, pp.104371. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engappai.2021.104371⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03226250v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03282754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asynchronous observer design for switched T–S systems with unmeasurable premises and switching mismatches</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Local Sampled-data Controller Design for T-S Fuzzy Systems with Saturated Actuators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriano N.D. Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Guelton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noureddine Manamanni</w:t>
+                <w:t xml:space="preserve">Laurent Arcèse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valter J.S. Leite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 104, pp.104371. </w:t>
+              <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 5 (4), pp.1169-1174. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.engappai.2021.104371⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/LCSYS.2020.3019215⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03282754v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02921718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decentralized static output tracking control of interconnected and disturbed Takagi-Sugeno systems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Anti-windup TS Fuzzy PI-like Control for Discrete-Time Nonlinear Systems with Saturated Actuators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriano N.D. Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valter J S Leite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Guelton</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Noureddine Manamanni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Applied Mathematics and Computer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.34768/amcs-2020-0018⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Fuzzy Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 22 (1), pp.46-61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40815-019-00781-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02887596v1</w:t>
+                <w:t xml:space="preserve">hal-02427498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anti-windup TS Fuzzy PI-like Control for Discrete-Time Nonlinear Systems with Saturated Actuators</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Valter J S Leite</w:t>
+                <w:t xml:space="preserve">Decentralized static output tracking control of interconnected and disturbed Takagi-Sugeno systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalel Jabri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Guelton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luis Silva</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kevin Guelton</w:t>
+                <w:t xml:space="preserve">Djamel Belkhiat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Manamanni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Fuzzy Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 22 (1), pp.46-61. </w:t>
+              <w:t xml:space="preserve">International Journal of Applied Mathematics and Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 30, pp.225-238. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s40815-019-00781-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.34768/amcs-2020-0018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02427498v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02887596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local stabilization of nonlinear discrete-time systems with time-varying delay in the states and saturating actuators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luís F.P. Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valter J.S. Leite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugênio Castelan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Klug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Guelton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Information Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 518, pp.272-285. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2589,77 +2589,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global non-quadratic D -stabilization of Takagi–Sugeno systems with piecewise continuous membership functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmadjid Cherifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Guelton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Arcese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valter J S Leite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Mathematics and Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 351, pp.23-36. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2706,51 +2706,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uncertain T-S model-based robust controller design with D -stability constraints—A simulation study of quadrotor attitude stabilization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmadjid Cherifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Guelton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Arcese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2823,64 +2823,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalel Jabri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamel Eddine Chouaib Belkhiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Guelton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Manamanni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Advanced Engineering and Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 2 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2908,549 +2908,549 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01898631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Merging Fuzzy Observer-based State Estimation and Database Classification for Fault Detection and Diagnosis of an Actuated Seat</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Relaxed Controller Design Conditions for Takagi–Sugeno Systems with State Time-Varying Delays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fayçal Bourahala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Guelton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Manamanni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rabih Taleb</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Herman Akdag</w:t>
+                <w:t xml:space="preserve">Farid Khaber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FUZZ-IEEE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Fuzzy Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 19 (5), pp.1406 - 1416. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40815-016-0267-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03240976v1</w:t>
+                <w:t xml:space="preserve">hal-01736710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relaxed Controller Design Conditions for Takagi–Sugeno Systems with State Time-Varying Delays</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Merging Fuzzy Observer-based State Estimation and Database Classification for Fault Detection and Diagnosis of an Actuated Seat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabih Taleb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Seddiki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Guelton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Farid Khaber</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herman Akdag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Fuzzy Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">FUZZ-IEEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01736710v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03240976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une approche basée sur des données mixtes -mesures et estimations - pour la détection de défaillances d'un système robotisé,</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Trajectory generator design based on the user's intentions for a CMC lower-limbs rehabilitation device</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Seddiki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Guelton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rabah Mazouzi</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J. Zaytoon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herman Akdag</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16èmes journées francophones Extraction et Gestion des Connaissances (EGC 2016)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Robotica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 34 (05), pp.1026 - 1041. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0263574714002033⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03245396v1</w:t>
+                <w:t xml:space="preserve">hal-01736712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trajectory generator design based on the user's intentions for a CMC lower-limbs rehabilitation device</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">Une approche basée sur des données mixtes -mesures et estimations - pour la détection de défaillances d'un système robotisé,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabah Mazouzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabih Taleb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Seddiki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril de Runz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Guelton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Robotica</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">16èmes journées francophones Extraction et Gestion des Connaissances (EGC 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01736712v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03245396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Guelton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Lauber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3514,51 +3514,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quadratic Design of D-stabilizing Non-PDC Controllers for Quasi-LPV/T-S Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmadjid Cherifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Guelton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Arcese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3599,1092 +3599,1092 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01736762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Actuator and sensor fault detection and isolation of an actuated seat via nonlinear multi-observers</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Some Refinements on Stability Analysis and Stabilization of Second Order T-S Models Using Line-Integral Lyapunov Functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Guelton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Herman Akdag</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmadjid Cherifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Arcese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systems Science &amp; Control Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/21642583.2014.888525⟩</w:t>
+              <w:t xml:space="preserve">IFAC Proceedings Volumes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 47 (3), pp.7988 - 7993. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3182/20140824-6-ZA-1003.01499⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01736717v1</w:t>
+                <w:t xml:space="preserve">hal-01736770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some Refinements on Stability Analysis and Stabilization of Second Order T-S Models Using Line-Integral Lyapunov Functions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Actuator and sensor fault detection and isolation of an actuated seat via nonlinear multi-observers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Bouibed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Seddiki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Guelton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Arcese</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herman Akdag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC Proceedings Volumes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 47 (3), pp.7988 - 7993. </w:t>
+              <w:t xml:space="preserve">Systems Science &amp; Control Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2 (1), pp.150 - 160. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3182/20140824-6-ZA-1003.01499⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/21642583.2014.888525⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01736770v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01736717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust non-quadratic static output feedback controller design for Takagi-Sugeno systems using descriptor redundancy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sum-of-Squares Stability Analysis of Takagi-Sugeno Systems Based on Multiple Polynomial Lyapunov Functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Guelton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Manamanni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tahar Bouarar</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Noureddine Manamanni</w:t>
+                <w:t xml:space="preserve">Chinh-Cuong Duong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darius L Koumba-Emianiwe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Fuzzy Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 15 (1), pp.1-8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00793246v1</w:t>
+                <w:t xml:space="preserve">hal-01736722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sum-of-Squares Stability Analysis of Takagi-Sugeno Systems Based on Multiple Polynomial Lyapunov Functions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Robust non-quadratic static output feedback controller design for Takagi-Sugeno systems using descriptor redundancy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tahar Bouarar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Guelton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Manamanni</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Darius L Koumba-Emianiwe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Fuzzy Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 26 (2), pp.739-756. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engappai.2012.11.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01736722v1</w:t>
+                <w:t xml:space="preserve">hal-00793246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a trajectory generator for a lower-limbs rehabilitation device</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Non-quadratic local stabilization for continuous-time Takagi-Sugeno models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry-Marie Guerra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Bernal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Guelton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Herman Akdag</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salim Labiod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC Proceedings Volumes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3182/20120829-3-HU-2029.00073⟩</w:t>
+              <w:t xml:space="preserve">Fuzzy Sets and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 201, pp.40-54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fss.2011.12.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01736779v1</w:t>
+                <w:t xml:space="preserve">hal-00793244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decentralized stabilization of interconnected switched descriptors via a multiple switched Lyapunov functional</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalel Jabri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Guelton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Manamanni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC Proceedings Volumes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 45 (9), pp.424 - 429. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3182/20120606-3-NL-3011.00050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01736781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-quadratic local stabilization for continuous-time Takagi-Sugeno models</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
+                <w:t xml:space="preserve">Commande sous optimale par retour de sortie pour le suivi de trajectoires des modèles TS incertains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Guelton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Manamanni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Kruszewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry-Marie Guerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Salim Labiod</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badr Mansouri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuzzy Sets and Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fss.2011.12.003⟩</w:t>
+              <w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 46 (4-5), pp.397-420. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/jesa.46.397-420⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00793244v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00793242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Commande sous optimale par retour de sortie pour le suivi de trajectoires des modèles TS incertains</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Robust stabilization of nonlinear systems based on a switched fuzzy control law</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalel Jabri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Guelton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Manamanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Badr Mansouri</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhafidh Jaadari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cuong-Duong Chinh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Control Engineering and Applied Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 14 (2), pp.40-49</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00793242v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00793243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust stabilization of nonlinear systems based on a switched fuzzy control law</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Design of a trajectory generator for a lower-limbs rehabilitation device</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Seddiki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Guelton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Cuong-Duong Chinh</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Zaytoon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herman Akdag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Control Engineering and Applied Informatics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IFAC Proceedings Volumes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 45 (18), pp.201 - 206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3182/20120829-3-HU-2029.00073⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00793243v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01736779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SOS Stability Conditions for Nonlinear Systems Based on a Polynomial Fuzzy Lyapunov Function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Guelton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Manamanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Darius Koumba-Emianiwe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4757,64 +4757,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decentralized stabilization of continuous time large scale switched descriptors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalel Jabri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Guelton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Manamanni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC Proceedings Volumes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 44 (1), pp.2564 - 2569. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4848,103 +4848,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comments on Fuzzy Control Systems Design via Fuzzy Lyapunov Functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Guelton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry-Marie Guerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Bernal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tahar Bouarar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Manamanni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Systems, Man, and Cybernetics, Part B: Cybernetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 40 (3), pp.970 - 972. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4978,77 +4978,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concept and Takagi-Sugeno descriptor tracking controller design of a CMC lower-limb rehabilitation device</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Seddiki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Guelton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Zaytoon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IET Control Theory and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 4 (8), pp.1407-1420. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5076,408 +5076,408 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00793240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H∞ Based Decentralized Fuzzy Lyapunov Controller Design for Takagi-Sugeno Interconnected Descriptors</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Descriptor modelling toward control of two links pneumatic robot manipulator: a T-S multimodel approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Horst Schulte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Guelton</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Noureddine Manamanni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC Proceedings Volumes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3182/20090921-3-TR-3005.00069⟩</w:t>
+              <w:t xml:space="preserve">Nonlinear Analysis: Hybrid Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 3 (2), pp.124-132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nahs.2008.11.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01736795v1</w:t>
+                <w:t xml:space="preserve">hal-00793237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust dynamic output feedback fuzzy Lyapunov stabilization of Takagi-Sugeno systems - A descriptor redundancy approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Guelton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tahar Bouarar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Manamanni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fuzzy Sets and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 160 (19), pp.2796-2811. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fss.2009.02.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00793238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Descriptor modelling toward control of two links pneumatic robot manipulator: a T-S multimodel approach</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">H∞ Based Decentralized Fuzzy Lyapunov Controller Design for Takagi-Sugeno Interconnected Descriptors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalel Jabri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Guelton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Manamanni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinear Analysis: Hybrid Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 3 (2), pp.124-132. </w:t>
+              <w:t xml:space="preserve">IFAC Proceedings Volumes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 42 (19), pp.391 - 396. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nahs.2008.11.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3182/20090921-3-TR-3005.00069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00793237v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01736795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T-S Tracking Controller Design for Sys-Reeduc: a Descriptor Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Seddiki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Guelton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tahar Bouarar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Manamanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Zaytoon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC Proceedings Volumes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 42 (12), pp.395 - 400. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5511,103 +5511,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Output feedback LMI tracking control conditions with H∞ criterion for uncertain and disturbed T–S models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badr Mansouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Manamanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Guelton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Kruszewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry-Marie Guerra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Information Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 179 (4), pp.446-457. </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5647,295 +5647,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00793235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust pole placement controller design in LMI region for uncertain and disturbed switched systems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">Linear Fractional Transformation Based H-infinity Output Stabilization for Takagi-Sugeno Fuzzy Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madjid Zerar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Guelton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Manamanni</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Djemai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinear Analysis: Hybrid Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Mediterranean Journal of Measurement and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 4 (3), pp.111-121</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00793234v1</w:t>
+                <w:t xml:space="preserve">hal-00793232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linear Fractional Transformation Based H-infinity Output Stabilization for Takagi-Sugeno Fuzzy Models</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Robust pole placement controller design in LMI region for uncertain and disturbed switched systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badr Mansouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Manamanni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Guelton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Noureddine Manamanni</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Djemai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mediterranean Journal of Measurement and Control</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nonlinear Analysis: Hybrid Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 2 (4), pp.1136-1143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nahs.2008.09.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00793232v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00793234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An alternative to inverse dynamics joint torques estimation in human stance based on a Takagi-Sugeno unknown inputs observer in the descriptor form</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Guelton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Delprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry-Marie Guerra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Control Engineering Practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 16 (12), pp.1414-1426. </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5963,330 +5963,330 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00793233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation TS et commande H-infinie d'une machine de rééducation des membres inférieurs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Lmi based h∞ controller design for uncertain takagi-sugeno descriptors subject to external disturbances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tahar Bouarar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Guelton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">J. Zaytoon</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Manamanni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/jesa.41.199-218⟩</w:t>
+              <w:t xml:space="preserve">IFAC Proceedings Volumes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 40 (21), pp.49 - 54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3182/20071029-2-FR-4913.00009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00793231v1</w:t>
+                <w:t xml:space="preserve">hal-01736800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lmi based h∞ controller design for uncertain takagi-sugeno descriptors subject to external disturbances</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Modélisation TS et commande H-infinie d'une machine de rééducation des membres inférieurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Seddiki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Guelton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Noureddine Manamanni</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Moughamir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badr Mansouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Zaytoon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC Proceedings Volumes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 40 (21), pp.49 - 54. </w:t>
+              <w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 41 (2), pp.199-218. </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3182/20071029-2-FR-4913.00009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3166/jesa.41.199-218⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01736800v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00793231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SUB-OPTIMAL OUTPUT TRACKING CONTROL DESIGN FOR UNCERTAIN T-S MODELS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badr Mansouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Kruszewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Guelton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Manamanni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC Proceedings Volumes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 40 (21), pp.91 - 96. </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6320,77 +6320,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joint torques estimation in human standing based on a fuzzy descriptor unknown inputs observer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Guelton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Delprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry-Marie Guerra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC Proceedings Volumes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 39 (18), pp.405 - 410. </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6424,64 +6424,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Class of Non Linear Observers in Descriptor Form: LMI Based Design with Application in Biomechanics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry-Marie Guerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Guelton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Delprat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6554,51 +6554,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Guelton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Briac Colobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6684,797 +6684,797 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-Design and Evolutionary Optimization of Periodic Event-Triggered Robust Control for LPV Systems</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Conditions LMIs pour la détectabilité des modes des systèmes à commutations identifiés avec la méthode de distance minimum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.M. Motchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Guelton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Valter J.S. Leite</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Etienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint 11th IFAC Symposium on Robust Control Design (ROCOND'25) and 6th IFAC Workshop on Linear Parameter Varying Systems (LPVS'25)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">3ème congrès annuel de la SAGIP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Mulhouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05024802v1</w:t>
+                <w:t xml:space="preserve">hal-05083564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conditions LMIs pour la détectabilité des modes des systèmes à commutations identifiés avec la méthode de distance minimum</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Une approche basée sur le théorème de la valeur moyenne pour la commande échantillonnée à pas variable des systèmes LPV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas A.L. Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.M. Motchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Guelton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lucien Etienne</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valter J.S. Leite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème congrès annuel de la SAGIP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Mulhouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05083564v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05083563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une approche basée sur le théorème de la valeur moyenne pour la commande échantillonnée à pas variable des systèmes LPV</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Robust periodic sampled-data controller design for T-S fuzzy systems affected by low frequency disturbances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Chibani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas A.L. Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.M. Motchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Guelton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valter J.S. Leite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème congrès annuel de la SAGIP</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">7th IFAC Conference on Intelligent Control and Automation Sciences (ICONS 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Padova, Italy. pp.199-2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2025.12.034⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05083563v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05330142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust periodic sampled-data controller design for T-S fuzzy systems affected by low frequency disturbances</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Controle robusto via dados amostrados de sistemas LPV com saturação nos atuadores utilizando condições polinomiais quadráticas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas A.L. Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.M. Motchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Guelton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valter J.S. Leite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th IFAC Conference on Intelligent Control and Automation Sciences (ICONS 2025)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">XVII Simpósio Brasileiro de Automação Inteligente (SBAI 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, São João del-Rei - MG, Brazil</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05330142v1</w:t>
+                <w:t xml:space="preserve">hal-05066250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controle robusto via dados amostrados de sistemas LPV com saturação nos atuadores utilizando condições polinomiais quadráticas</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Decentralized Event-Triggered Networked Control of Interconnected Takagi-Sugeno Fuzzy Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fayçal Bourahala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Rouamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Guelton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Valter J.S. Leite</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djedjiga Brai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Arcese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVII Simpósio Brasileiro de Automação Inteligente (SBAI 2025)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2025 IEEE International Conference on Fuzzy Systems (FUZZ-IEEE 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Reims, France. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/FUZZ62266.2025.11152149⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05066250v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05020026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decentralized Event-Triggered Networked Control of Interconnected Takagi-Sugeno Fuzzy Systems</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Co-Design and Evolutionary Optimization of Periodic Event-Triggered Robust Control for LPV Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas A.L. Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel L. Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Guelton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Arcese</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.M. Motchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valter J.S. Leite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 IEEE International Conference on Fuzzy Systems (FUZZ-IEEE 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Reims, France. pp.1-6, </w:t>
+              <w:t xml:space="preserve">Joint 11th IFAC Symposium on Robust Control Design (ROCOND'25) and 6th IFAC Workshop on Linear Parameter Varying Systems (LPVS'25)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Porto, Portugal. pp.37-42, </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/FUZZ62266.2025.11152149⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2025.10.076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05020026v1</w:t>
+                <w:t xml:space="preserve">hal-05024802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estabilização robusta via realimentação de estados amostrados em sistemas LPV: condições polinomiais quadráticas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas A.L. Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Guelton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.M. Motchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valter J.S. Leite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXV Congresso Brasileiro de Automática (CBA 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sociedade Brasileira de Automática (SBA), Oct 2024, Rio de Janeiro, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7493,330 +7493,330 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04681311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extended Dissipativity Analysis for Delayed Fuzzy Systems Using Polynomial Based Integral Inequality</w:t>
+                <w:t xml:space="preserve">Linear Quadratic Differential Games Based MIMO-PID Design for Load Frequency Control of a 2-Area Interconnected Power System: An Iterative LMI Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rupak Datta</w:t>
+                <w:t xml:space="preserve">Srikanth Bondalapati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rajeeb Dey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ramasamy Saravanakumar</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Saad Mekhilef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Guelton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Congress of the International Federation of Automatic Control (IFAC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, Yokohama, Japan. pp.2196-2201, </w:t>
+              <w:t xml:space="preserve">, 2023, Yokohama, Japan. pp.348-353, </w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2023.10.1127⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2023.10.1592⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04070720v1</w:t>
+                <w:t xml:space="preserve">hal-04070716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linear Quadratic Differential Games Based MIMO-PID Design for Load Frequency Control of a 2-Area Interconnected Power System: An Iterative LMI Approach</w:t>
+                <w:t xml:space="preserve">Extended Dissipativity Analysis for Delayed Fuzzy Systems Using Polynomial Based Integral Inequality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Srikanth Bondalapati</w:t>
+                <w:t xml:space="preserve">Rupak Datta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rajeeb Dey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saad Mekhilef</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Ramasamy Saravanakumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Guelton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Congress of the International Federation of Automatic Control (IFAC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, Yokohama, Japan. pp.348-353, </w:t>
+              <w:t xml:space="preserve">, 2023, Yokohama, Japan. pp.2196-2201, </w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2023.10.1592⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2023.10.1127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04070716v1</w:t>
+                <w:t xml:space="preserve">hal-04070720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conditions asymptotiquement nécessaires et suffisantes pour des inégalités polynomiales matricielles du second ordre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas A.L. Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Guelton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.M. Motchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valter J.S. Leite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès annuel de la SAGIP (SAGIP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7835,157 +7835,135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04195838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asynchronous Switched Takagi-Sugeno H∞ Filters Design For Switched Nonlinear Systems</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Robust Regional Input-to-State Stabilization of Discrete-Time Systems under Magnitude and Rate Saturating Actuators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas A.L. Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valter J.S. Leite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis F.P. Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Guelton</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dalel Jabri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Advances in Control and Optimization of Dynamical Systems (ACODS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Congresso Brasileiro de Automática (CBA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Fortaleza, Brazil</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03663496v1</w:t>
+                <w:t xml:space="preserve">hal-03870791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuzzy Weighted Memory Event-Triggered Control for Networked Control Systems Subject to Deception Attacks</w:t>
               </w:r>
@@ -7997,51 +7975,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Rouamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayçal Bourahala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Guelton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Bouzoualegh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8095,165 +8073,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03756745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Regional Input-to-State Stabilization of Discrete-Time Systems under Magnitude and Rate Saturating Actuators</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Asynchronous Switched Takagi-Sugeno H∞ Filters Design For Switched Nonlinear Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Issam Chekakta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamel E.C. Belkhiat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Guelton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koffi Motchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalel Jabri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congresso Brasileiro de Automática (CBA)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Advances in Control and Optimization of Dynamical Systems (ACODS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Silchar, India. pp.351-356, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.04.058⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03870791v1</w:t>
+                <w:t xml:space="preserve">hal-03663496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local Sampled-Data Controller Design for Continuous-Time Quasi-LPV/Takagi-Sugeno Systems: Optimizing the Estimation of Domain of Attraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Guelton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC International Conference on Advances in Control &amp; Optimization of Dynamical Systems (ACODS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Assam, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8291,77 +8291,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regional T-S Model-based Attitude Tracking Control of a Quadrotor with Input Saturation and External Disturbances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Issam Chekakta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Guelton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalel Jabri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamel E.C. Belkhiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.M.D. Motchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8460,51 +8460,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamel E C Belkhiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koffi M D Motchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Guelton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres Francophones sur la Logique Floue et ses Applications (LFA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Toulouse, France. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8523,2412 +8523,2412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03831465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixed Actual and Memory Data-based Event-Triggered H∞ Control Design for Networked Control Systems</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Synthèse de filtres H∞ de type Takagi-Sugeno avec commutations asynchrones pour les systèmes non linéaires à commutations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Issam Chekakta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamel E.C. Belkhiat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koffi Motchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Guelton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalel Jabri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC Conference on Embedded Systems, Computational Intelligence and Telematics in Control (CESCIT)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Rencontres Francophones sur la Logique Floue et ses Applications (LFA 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Paris, France. pp.103-110</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03410578v1</w:t>
+                <w:t xml:space="preserve">hal-03398820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse non-quadratique de contrôleurs échantillonnés pour les modèles flous de type T-S décrits en temps continu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriano N.D. Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Arcese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Guelton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres Francophones sur la Logique Floue et ses Applications (LFA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Paris, France. pp.117-124</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03398821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse de filtres H∞ de type Takagi-Sugeno avec commutations asynchrones pour les systèmes non linéaires à commutations</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Sampled-data Controller Design for Mechatronic Systems Described by Takagi-Sugeno Descriptors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriano N.D. Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Guelton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dalel Jabri</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Arcese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valter J.S. Leite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Francophones sur la Logique Floue et ses Applications (LFA 2021)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE/ASME International Conference on Advanced Intelligent Mechatronics (AIM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Delft, Netherlands. pp.653-660, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/AIM46487.2021.9517411⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03398820v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03326957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sampled-data Controller Design for Mechatronic Systems Described by Takagi-Sugeno Descriptors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mixed Actual and Memory Data-based Event-Triggered H∞ Control Design for Networked Control Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Rouamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fayçal Bourahala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriano N.D. Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Nafir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Guelton</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Valter J.S. Leite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/ASME International Conference on Advanced Intelligent Mechatronics (AIM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Delft, Netherlands. pp.653-660, </w:t>
+              <w:t xml:space="preserve">IFAC Conference on Embedded Systems, Computational Intelligence and Telematics in Control (CESCIT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Valenciennes, France. pp.80-85, </w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/AIM46487.2021.9517411⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2021.10.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03326957v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03410578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impulsive observer design for switched linear systems with time varying sampling and (a)synchronous switching rules</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Modèles Flous de Type Takagi-Sugeno : des Origines à la Problématique Actuelle de leur Commande à Base de Signaux Echantillonnés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Guelton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC World Congress</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Rencontres Francophones sur la Logique Floue et ses Applications (LFA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Sète, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03095359v1</w:t>
+                <w:t xml:space="preserve">hal-02971354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finsler-based Sampled-data Controller Design for Takagi-Sugeno Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriano N.D. Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Guelton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Arcese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valter J S Leite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayçal Bourahala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Berlin, Germany. pp.7965-7970, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ifacol.2020.12.2199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02568267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèles Flous de Type Takagi-Sugeno : des Origines à la Problématique Actuelle de leur Commande à Base de Signaux Echantillonnés</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Sampled-data Controller Design with Application to the Quanser AERO 2-DOF Helicopter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriano N.D. Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Arcèse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Guelton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmadjid Cherifi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Francophones sur la Logique Floue et ses Applications (LFA)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Automation, Quality and Testing, Robotics (AQTR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Cluj-Napoca, Romania. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/AQTR49680.2020.9129983⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02971354v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02887602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sampled-data Controller Design with Application to the Quanser AERO 2-DOF Helicopter</w:t>
+                <w:t xml:space="preserve">Relaxed sampled-data control design for quasi-LPV/T-S systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriano N.D. Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Guelton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Abdelmadjid Cherifi</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Arcese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valter J S Leite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Automation, Quality and Testing, Robotics (AQTR)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées Nationales Automatique de la SAGIP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Online webinar, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02887602v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03026122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relaxed sampled-data control design for quasi-LPV/T-S systems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Impulsive observer design for switched linear systems with time varying sampling and (a)synchronous switching rules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.M.D. Motchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Duviella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Guelton</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Valter J S Leite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales Automatique de la SAGIP</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IFAC World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Berlin, Germany. pp.6434-6439, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2020.12.1785⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03026122v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03095359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relaxed Non-Quadratic Stability Conditions for Takagi-Sugeno Systems with Time-Varying Delays: A Wirtinger’s Inequalities approach</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Asynchronous Switched Observers Design for Switched Takagi-Sugeno Systems Subject to Output Disturbances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamel E.C. Belkhiat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalel Jabri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Guelton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Adriano N.D. Lopes</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Manamanni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Issam Chekakta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Fuzzy Systems (FUZZ-IEEE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, New Orleans, United States. pp.1-6, </w:t>
+              <w:t xml:space="preserve">IFAC Conference on Intelligent Control and Automation Sciences (ICONS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Belfast, United Kingdom. pp.49-54, </w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/FUZZ-IEEE.2019.8858840⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2019.09.117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02317731v1</w:t>
+                <w:t xml:space="preserve">hal-02343262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asynchronous Switched Observers Design for Switched Takagi-Sugeno Systems Subject to Output Disturbances</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Relaxed Non-Quadratic Stability Conditions for Takagi-Sugeno Systems with Time-Varying Delays: A Wirtinger’s Inequalities approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fayçal Bourahala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Guelton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Issam Chekakta</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriano N.D. Lopes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC Conference on Intelligent Control and Automation Sciences (ICONS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Belfast, United Kingdom. pp.49-54, </w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Fuzzy Systems (FUZZ-IEEE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, New Orleans, United States. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2019.09.117⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/FUZZ-IEEE.2019.8858840⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02343262v1</w:t>
+                <w:t xml:space="preserve">hal-02317731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement on Delay-Dependent Robust Controller Design for Uncertain Takagi-Sugeno Fuzzy Systems with Time-Varying Delays</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Output-Tracking Controller Design for Switched T-S Systems Subject to External Disturbances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalel Jabri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Guelton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamel Eddine Chouaib Belkhiat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Manamanni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Advanced Technologies and Electrical Engineering (ICTAEE)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Fuzzy Systems (FUZZ-IEEE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Rio de Janeiro, Brazil. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/FUZZ-IEEE.2018.8491463⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01977553v1</w:t>
+                <w:t xml:space="preserve">hal-01908959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Output-Tracking Controller Design for Switched T-S Systems Subject to External Disturbances</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Improvement on Delay-Dependent Robust Controller Design for Uncertain Takagi-Sugeno Fuzzy Systems with Time-Varying Delays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fayçal Bourahala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Guelton</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Noureddine Manamanni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Fuzzy Systems (FUZZ-IEEE)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Advanced Technologies and Electrical Engineering (ICTAEE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Skikda, Algeria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/FUZZ-IEEE.2018.8491463⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01908959v1</w:t>
+                <w:t xml:space="preserve">hal-01977553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of robust fuzzy tracking controllers for a class of switched nonlinear systems</w:t>
+                <w:t xml:space="preserve">Decentralized Static Output Feedback Controller Design for Large Scale Switched T-S Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalel Jabri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamel Eddine Chouaib Belkhiat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Guelton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Manamanni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Electrical Engineering - Boumerdes (ICEE-B)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Electrical Engineering And Control Applications (ICEECA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Constantine, Algeria</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01736751v1</w:t>
+                <w:t xml:space="preserve">hal-02020222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local D-stabilization of uncertain T-S fuzzy models via fuzzy Luapunov functions</w:t>
+                <w:t xml:space="preserve">D-stabilisation locale des modèles T-S incertains via des fonctions de Lyapunov non-quadratiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmadjid Cherifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Guelton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Arcese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Fuzzy Systems (FUZZ-IEEE)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Rencontres Francophones sur la Logique Floue et ses Applications (LFA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Amiens, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01736753v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02089018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Merging fuzzy observer-based state estimation and database classification for fault detection and diagnosis of an actuated seat</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Local D-stabilization of uncertain T-S fuzzy models via fuzzy Luapunov functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmadjid Cherifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Guelton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Herman Akdag</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Arcese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Fuzzy Systems (FUZZ-IEEE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Naples, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/FUZZ-IEEE.2017.8015626⟩</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/FUZZ-IEEE.2017.8015467⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01736755v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01736753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decentralized Static Output Feedback Controller Design for Large Scale Switched T-S Systems</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Merging fuzzy observer-based state estimation and database classification for fault detection and diagnosis of an actuated seat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabih Taleb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Seddiki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Guelton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Noureddine Manamanni</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herman Akdag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Electrical Engineering And Control Applications (ICEECA)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Fuzzy Systems (FUZZ-IEEE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Naples, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/FUZZ-IEEE.2017.8015626⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02020222v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01736755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D-stabilisation locale des modèles T-S incertains via des fonctions de Lyapunov non-quadratiques</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">A finsler-based result for the stability analysis of Takagi-Sugeno fuzzy models with interval time-varying delays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fayçal Bourahala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Guelton</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Arcese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Francophones sur la Logique Floue et ses Applications (LFA)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Asian Control Conference (ASCC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Gold Coast, Australia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ASCC.2017.8287437⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02089018v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01908960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A finsler-based result for the stability analysis of Takagi-Sugeno fuzzy models with interval time-varying delays</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Design of robust fuzzy tracking controllers for a class of switched nonlinear systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalel Jabri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamel Eddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chouaib Belkhiat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Guelton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Manamanni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asian Control Conference (ASCC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Gold Coast, Australia. </w:t>
+              <w:t xml:space="preserve">International Conference on Electrical Engineering - Boumerdes (ICEE-B)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Boumerdes, Algeria. </w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ASCC.2017.8287437⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICEE-B.2017.8192125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01908960v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01736751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quadratic Design of Robust Controllers for Uncertain T-S Models with D-Stability Contraints</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Robust controller design for uncertain T-S fuzzy systems with time-varying delays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fayçal Bourahala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Guelton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Arcese</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Khaber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Manamanni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC Conference on Intelligent Control and Automation Sciences (ICONS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Reims, France. pp.19-24, </w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Fuzzy Systems (FUZZ-IEEE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Vancouver, Canada. pp.2337-2342, </w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2016.07.083⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/FUZZ-IEEE.2016.7737985⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01736761v1</w:t>
+                <w:t xml:space="preserve">hal-01736757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust controller design for uncertain T-S fuzzy systems with time-varying delays</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Quadratic Design of Robust Controllers for Uncertain T-S Models with D-Stability Contraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmadjid Cherifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Guelton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Noureddine Manamanni</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Arcese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Fuzzy Systems (FUZZ-IEEE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Vancouver, Canada. pp.2337-2342, </w:t>
+              <w:t xml:space="preserve">IFAC Conference on Intelligent Control and Automation Sciences (ICONS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Reims, France. pp.19-24, </w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/FUZZ-IEEE.2016.7737985⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2016.07.083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01736757v1</w:t>
+                <w:t xml:space="preserve">hal-01736761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une approche basée sur des données mixtes – mesures et estimations – pour la détection de défaillances d’un système robotisé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabah Mazouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabih Taleb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Seddiki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril de Runz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Guelton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Extraction et Gestion des Connaissances (EGC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Reims, France. pp.183-194</w:t>
@@ -10970,77 +10970,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvements on PDC Controller Design for Takagi-Sugeno Fuzzy Systems with State Time-Varying Delays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayçal Bourahala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Guelton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Khaber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Manamanni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC Conference on Intelligent Control and Automation Sciences (ICONS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Reims, France. pp.200-205, </w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11068,295 +11068,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01736759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LMI conditions for non-quadratic stabilization of T-S models with pole placement assignation</w:t>
+                <w:t xml:space="preserve">Synthèse de contrôleurs D-stabilisants pour les modèles flous T-S</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmadjid Cherifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Guelton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Arcese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 3rd International Conference on Control, Engineering &amp; Information Technology (CEIT)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">24èmes Rencontres Francophones sur la Logique Floue et ses Applications (LFA 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Poitiers, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01736765v1</w:t>
+                <w:t xml:space="preserve">hal-02109339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse de contrôleurs D-stabilisants pour les modèles flous T-S</w:t>
+                <w:t xml:space="preserve">LMI conditions for non-quadratic stabilization of T-S models with pole placement assignation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmadjid Cherifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Guelton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Arcese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24èmes Rencontres Francophones sur la Logique Floue et ses Applications (LFA 2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2015 3rd International Conference on Control, Engineering &amp; Information Technology (CEIT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Tlemcen, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CEIT.2015.7233080⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02109339v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01736765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diagnosis of an actuated seat in a constrained space via Takagi-Sugeno sliding mode observers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Bouibed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Seddiki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Guelton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herman Akdag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th European Workshop on Advanced Control and Diagnosis, ACD 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Berlin, Germany. pp.072007, </w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11403,51 +11403,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-PDC controller design for Takagi-Sugeno models via line-integral Lyapunov functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmadjid Cherifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Guelton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Arcese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11520,51 +11520,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmadjid Cherifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Arcese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Guelton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23èmes Rencontres Francophones sur la Logique Floue et ses Applications (LFA 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Cargèse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11583,542 +11583,542 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02291532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A SOS based alternative to LMI approaches for non-quadratic stabilization of continuous-time Takagi-Sugeno fuzzy systems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Actuator fault detection by nonlinear sliding mode observers: Application to an actuated seat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Bouibed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Seddiki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Guelton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Noureddine Manamanni</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herman Akdag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2013 IEEE International Conference on Fuzzy Systems (FUZZ-IEEE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Hyderabad, France. </w:t>
+              <w:t xml:space="preserve">2013 Conference on Control and Fault-Tolerant Systems (SysTol)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Nice, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/FUZZ-IEEE.2013.6622484⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/SysTol.2013.6693935⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01736777v1</w:t>
+                <w:t xml:space="preserve">hal-01736775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Actuator fault detection by nonlinear sliding mode observers: application to an actuated seat</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Alternative SOS aux conditions LMI pour la synthèse de lois de commande non-PDC pour les modèles flous T-S</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chinh-Cuong Duong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Guelton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Herman Akdag</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Manamanni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2013 Conference on Control and Fault-Tolerant Systems (SysTol)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">22èmes rencontres francophones sur la Logique Floue et ses Application (LFA 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Reims, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03244981v1</w:t>
+                <w:t xml:space="preserve">hal-02291531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Actuator fault detection by nonlinear sliding mode observers: Application to an actuated seat</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">A SOS based alternative to LMI approaches for non-quadratic stabilization of continuous-time Takagi-Sugeno fuzzy systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chinh-Cuong Duong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Guelton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Herman Akdag</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Manamanni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2013 Conference on Control and Fault-Tolerant Systems (SysTol)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2013 IEEE International Conference on Fuzzy Systems (FUZZ-IEEE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Hyderabad, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/FUZZ-IEEE.2013.6622484⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/SysTol.2013.6693935⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01736775v1</w:t>
+                <w:t xml:space="preserve">hal-01736777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alternative SOS aux conditions LMI pour la synthèse de lois de commande non-PDC pour les modèles flous T-S</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Actuator fault detection by nonlinear sliding mode observers: application to an actuated seat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Bouibed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Seddiki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Guelton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Noureddine Manamanni</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herman Akdag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22èmes rencontres francophones sur la Logique Floue et ses Application (LFA 2013)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2013 Conference on Control and Fault-Tolerant Systems (SysTol)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Nice, France. pp.739-743, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SysTol.2013.6693935⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02291531v1</w:t>
+                <w:t xml:space="preserve">hal-03244981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New controllers and new designs for continuous-time Takagi-Sugeno models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhafidh Jaadari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry-Marie Guerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Sala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Bernal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Guelton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2012 IEEE International Conference on Fuzzy Systems (FUZZ-IEEE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Brisbane, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12165,64 +12165,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decentralized control of large scale switched Takagi-Sugeno systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalel Jabri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Guelton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Manamanni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2011 IEEE International Conference on Fuzzy Systems (FUZZ-IEEE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Taipei, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12250,1472 +12250,1472 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01736785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decentralized stabilization of discrete-time large scale switched systems</w:t>
+                <w:t xml:space="preserve">Decentralized Static Output Feedback control of interconnected fuzzy descriptors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalel Jabri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Guelton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Manamanni</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Naceur Abdelkrim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th Mediterranean Conference on Control and Automation, MED'10</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/MED.2010.5547882⟩</w:t>
+              <w:t xml:space="preserve">2010 IEEE International Symposium on Intelligent Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Yokohama, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISIC.2010.5612895⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01736788v1</w:t>
+                <w:t xml:space="preserve">hal-01736786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stabilisation non quadratique locale pour des modèles continus de type Takagi-Sugeno</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Decentralized stabilization of discrete-time large scale switched systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalel Jabri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Manamanni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Guelton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Naceur Abdelkrim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème Conférence Internationale Francophone d'Automatique (CIFA 2010)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">18th Mediterranean Conference on Control and Automation, MED'10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Marrakech, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MED.2010.5547882⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02291527v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01736788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stabilisation robuste des systèmes Takagi-Sugeno par lois de commande à commutations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
+                <w:t xml:space="preserve">Stabilisation non quadratique locale pour des modèles continus de type Takagi-Sugeno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry-Marie Guerra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Bernal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhafidh Jaadari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Guelton</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Noureddine Manamanni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIFA 2010, 6ème Conférence Internationale Francophone d'Automatique</w:t>
+              <w:t xml:space="preserve">6ème Conférence Internationale Francophone d'Automatique (CIFA 2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02291528v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02291527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H-infinity decentralized Static Output Feedback controller design for large scale Takagi-Sugeno systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Stabilisation robuste des systèmes Takagi-Sugeno par lois de commande à commutations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalel Jabri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhafidh Jaadari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Guelton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Manamanni</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dalel Jabri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2010 IEEE International Conference on Fuzzy Systems (FUZZ-IEEE)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CIFA 2010, 6ème Conférence Internationale Francophone d'Automatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Nancy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/FUZZY.2010.5584019⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01736787v1</w:t>
+                <w:t xml:space="preserve">hal-02291528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decentralized Static Output Feedback control of interconnected fuzzy descriptors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">H-infinity decentralized Static Output Feedback controller design for large scale Takagi-Sugeno systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Guelton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Manamanni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalel Jabri</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Noureddine Manamanni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2010 IEEE International Symposium on Intelligent Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Yokohama, France. </w:t>
+              <w:t xml:space="preserve">2010 IEEE International Conference on Fuzzy Systems (FUZZ-IEEE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Barcelona, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISIC.2010.5612895⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/FUZZY.2010.5584019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01736786v1</w:t>
+                <w:t xml:space="preserve">hal-01736787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Redundancy approach for fuzzy Lyapunov stabilization of Takagi-Sugeno descriptors</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Fuzzy Lyapunov decentralized control of Takagi-Sugeno interconnected descriptors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalel Jabri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Guelton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Manamanni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Abdelkrim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2009 IEEE Symposium on Computational Intelligence in Control and Automation (CICA 2009)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2009, Nashville, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CICA.2009.4982779⟩</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CICA.2009.4982780⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01736798v1</w:t>
+                <w:t xml:space="preserve">hal-01736797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse non quadratique H∞ de contrôleurs décentralisés pour un ensemble de descripteurs flous T-S interconnectés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalel Jabri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Guelton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Manamanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Naceur Abdelkrim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18èmes Rencontres francophones sur la Logique Floue et ses Applications (LFA'09)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2009, Annecy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02291523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Static Output Feedback controller design for Takagi-Sugeno systems - a Fuzzy Lyapunov LMI approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tahar Bouarar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Guelton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Manamanni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2009 Joint 48th IEEE Conference on Decision and Control (CDC) and 28th Chinese Control Conference (CCC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2009, Shanghai, France. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CDC.2009.5400952⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01736789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fuzzy Lyapunov decentralized control of Takagi-Sugeno interconnected descriptors</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Redundancy approach for fuzzy Lyapunov stabilization of Takagi-Sugeno descriptors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tahar Bouarar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Guelton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Manamanni</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Abdelkrim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2009 IEEE Symposium on Computational Intelligence in Control and Automation (CICA 2009)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2009, Nashville, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CICA.2009.4982780⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CICA.2009.4982779⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01736797v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01736798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi de trajectoire d'un dispositif de rééducation des membres inférieurs - Approche multimodèles</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Nouvelles conditions LMI de stabilisation non quadratique pour descripteurs flous de type T-S</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tahar Bouarar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Guelton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J. Zaytoon</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Manamanni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Internationale Francophone d'Automatique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Bucarest, Roumanie</w:t>
+              <w:t xml:space="preserve">Rencontres francophones sur la Logique Floue et ses Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Lens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02291465v1</w:t>
+                <w:t xml:space="preserve">hal-02291461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stabilization of uncertain Takagi-Sugeno descriptors: A fuzzy Lyapunov approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
+                <w:t xml:space="preserve">Approches non-quadratiques pour la commande robuste des descripteurs flous de type T-S</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tahar Bouarar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Guelton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Manamanni</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrice Billaudel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th Mediterranean Conference on Control and Automation (MED 2008)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Conférence Internationale Francophone d'Automatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Bucarest, Roumanie</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01736799v1</w:t>
+                <w:t xml:space="preserve">hal-02291463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approches non-quadratiques pour la commande robuste des descripteurs flous de type T-S</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
+                <w:t xml:space="preserve">Stabilization of uncertain Takagi-Sugeno descriptors: A fuzzy Lyapunov approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tahar Bouarar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Guelton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Manamanni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Billaudel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Internationale Francophone d'Automatique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">16th Mediterranean Conference on Control and Automation (MED 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Ajaccio, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MED.2008.4602129⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02291463v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01736799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelles conditions LMI de stabilisation non quadratique pour descripteurs flous de type T-S</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Suivi de trajectoire d'un dispositif de rééducation des membres inférieurs - Approche multimodèles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Seddiki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Guelton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Noureddine Manamanni</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Zaytoon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres francophones sur la Logique Floue et ses Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Lens, France</w:t>
+              <w:t xml:space="preserve">Conférence Internationale Francophone d'Automatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Bucarest, Roumanie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02291461v1</w:t>
+                <w:t xml:space="preserve">hal-02291465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concept and simulation of &amp;quot;Sys-Rééduc&amp;quot;: Closed Muscular Chain Lower Limbs Rehabilitation Device</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Seddiki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Guelton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Leteneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Zaytoon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2007 IEEE 10th International Conference on Rehabilitation Robotics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Noordwijk, Netherlands. </w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13743,299 +13743,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01736804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poursuite de trajectoire par approche H∞-LFT des modèles flous de type Takagi-Sugeno</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Conditions de stabilité LMI pour la classe des systèmes descripteurs flous incertains de type T-S</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tahar Bouarar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Guelton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badr Mansouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Manamanni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16èmes Rencontres francophones sur la Logique Floue et ses Applications (LFA'07)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2007, Nîmes, France</w:t>
+              <w:t xml:space="preserve">2ème Journées Doctorales / Journées Nationales MACS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02291519v1</w:t>
+                <w:t xml:space="preserve">hal-02291517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conditions de stabilité LMI pour la classe des systèmes descripteurs flous incertains de type T-S</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Poursuite de trajectoire par approche H∞-LFT des modèles flous de type Takagi-Sugeno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madjid Zerar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Guelton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Manamanni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème Journées Doctorales / Journées Nationales MACS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Reims, France</w:t>
+              <w:t xml:space="preserve">16èmes Rencontres francophones sur la Logique Floue et ses Applications (LFA'07)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Nîmes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02291517v1</w:t>
+                <w:t xml:space="preserve">hal-02291519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LMI Stability Conditions for Takagi-Sugeno Uncertain Descriptors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tahar Bouarar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Guelton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badr Mansouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Manamanni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2007 IEEE International Fuzzy Systems Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, London, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14063,429 +14063,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01736803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H-infinity Takagi-Sugeno fuzzy control of a lower limbs rehabilitation device</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Modelling and simulation of two-link robot manipulators based on Takagi Sugeno fuzzy descriptor systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Horst Schulte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Guelton</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Zaytoon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2006 IEEE Conference on Computer Aided Control System Design, 2006 IEEE International Conference on Control Applications, 2006 IEEE International Symposium on Intelligent Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2006, Munich, France. </w:t>
+              <w:t xml:space="preserve">2006 IEEE International Conference on Industrial Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2006, Mumbai, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CACSD-CCA-ISIC.2006.4776769⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICIT.2006.372697⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01736808v1</w:t>
+                <w:t xml:space="preserve">hal-01736806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling and simulation of two-link robot manipulators based on Takagi Sugeno fuzzy descriptor systems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">BRG.LifeMOD™ modeling and simulation of swimmers impulse during a grab start</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Agnesina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redha Taiar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Houel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Guelton</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Hellard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2006 IEEE International Conference on Industrial Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">9th Symposium on 3D Analysis of Human Movement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Valenciennes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01736806v1</w:t>
+                <w:t xml:space="preserve">hal-02291512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BRG.LifeMOD™ modeling and simulation of swimmers impulse during a grab start</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">H-infinity Takagi-Sugeno fuzzy control of a lower limbs rehabilitation device</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Seddiki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Guelton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badr Mansouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Zaytoon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th Symposium on 3D Analysis of Human Movement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2006 IEEE Conference on Computer Aided Control System Design, 2006 IEEE International Conference on Control Applications, 2006 IEEE International Symposium on Intelligent Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Munich, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CACSD-CCA-ISIC.2006.4776769⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02291512v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01736808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A 6 DEGREES OF FREEDOM KINEMATICAL MODEL OF THE KNEE FOR THE DESIGN OF A NEW REHABILITATION DEVICE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Seddiki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Guelton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lissan Afilal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Zaytoon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd IFMBE European Medical and Biological Engineering Conference (EMBEC'05)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2005, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14549,51 +14549,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Filipetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Kolanowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Guelton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd IFMBE European Medical and Biological Engineering Conference (EMBEC'05)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2005, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14618,64 +14618,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convergence d'observateurs flous sous formes descripteurs : application à l'homme en station debout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Guelton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry-Marie Guerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Delprat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14726,51 +14726,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of the center of mass displacement in quiet standing by means of a 3D biomechanical model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Guelton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Briac Colobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14870,51 +14870,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FUZZ-IEEE 2025 Welcome Message</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Guelton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Marsala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15026,51 +15026,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Marichal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najib Essounbouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Guelton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22èmes rencontres francophones sur la Logique Floue et ses Applications (LFA 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.1--268, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15140,51 +15140,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction to the special issue on Intelligent Control and Optimisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seán Mcloone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Guelton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15274,51 +15274,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proceedings of the 6th IFAC Conference on Intelligent Control and Automation Sciences (ICONS 2022)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juš Kocijan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Guelton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jul 2022, Cuj-Napoca, Romania. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC-PapersOnLine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 55 (15), pp.1-192, 2022, </w:t>
@@ -15356,77 +15356,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction to the Special Issue on Intelligent Control in Systems Engineering and Automation Sciences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Guelton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zsofia Lendek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry-Marie Guerra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 80, pp.97-98, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
@@ -15460,51 +15460,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proceedings of the 4th IFAC Conference on Intelligent Control and Automation Sciences ICONS 2016</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Guelton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Grabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15613,51 +15613,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La logique floue et ses applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Guelton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Lauber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15746,103 +15746,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Fault Detection Approach for Robotic Systems Combining the Data Obtained from Sensor Measurements and Linear Observer-Based Estimations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabih Taleb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabah Mazouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Seddiki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril de Runz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Guelton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Knowledge Discovery and Management. Studies in Computational Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
@@ -15871,103 +15871,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A fault detection approach for robotic systems combining the data obtained from sensor measurements and linear observer-based estimations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabih Taleb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabah Mazouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Seddiki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril de Runz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Guelton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Knowledge Discovery and Management,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, vol. 7, Springer, pp.109-125, 2017</w:t>
@@ -15990,51 +15990,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03247643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnostic des systèmes à modes multiples de fonctionnement</w:t>
+                <w:t xml:space="preserve">Diagnosis of systems with multiple operating modes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taha Boukhobza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Hamelin</w:t>
@@ -16066,104 +16066,104 @@
                 <w:t xml:space="preserve">Gilles Mourot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anca Maria Nagy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Nada Matta, Yves Vandenboomgaerde et Jean Arlat. </w:t>
+              <w:t xml:space="preserve">Nada Matta, Yves Vandenboomgaerde and Jean Arlat. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Supervision, surveillance et sûreté de fonctionnement des grands systèmes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Hermès Science Publications, pp.115-154, 2012, Traité Information, Commande, Communication, IC2</w:t>
+              <w:t xml:space="preserve">Supervision and Safety of Complex Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Wiley-ISTE, pp.115-154, 2012, 978-1-84821-413-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00675322v1</w:t>
+                <w:t xml:space="preserve">hal-00762928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnosis of systems with multiple operating modes</w:t>
+                <w:t xml:space="preserve">Diagnostic des systèmes à modes multiples de fonctionnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taha Boukhobza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Hamelin</w:t>
@@ -16195,80 +16195,80 @@
                 <w:t xml:space="preserve">Gilles Mourot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anca Maria Nagy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Nada Matta, Yves Vandenboomgaerde and Jean Arlat. </w:t>
+              <w:t xml:space="preserve">Nada Matta, Yves Vandenboomgaerde et Jean Arlat. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Supervision and Safety of Complex Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Wiley-ISTE, pp.115-154, 2012, 978-1-84821-413-2</w:t>
+              <w:t xml:space="preserve">Supervision, surveillance et sûreté de fonctionnement des grands systèmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hermès Science Publications, pp.115-154, 2012, Traité Information, Commande, Communication, IC2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00762928v1</w:t>
+                <w:t xml:space="preserve">hal-00675322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -16286,51 +16286,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation des caractéristiques du mouvement humain en station debout. Mise en œuvre d'observateurs flous sous forme descripteur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Guelton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Automatique / Robotique. Université de Valenciennes et du Hainaut-Cambresis, 2003. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -16389,51 +16389,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution à la commande des systèmes non linéaires par l'approche Takagi-Sugeno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Guelton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Systèmes dynamiques [math.DS]. Université de Reims Champagne-Ardenne, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16541,51 +16541,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="87BF8F87"/>
+    <w:nsid w:val="ED99C142"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16772,51 +16772,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/kevin-guelton" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3292-7746" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/07883919X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/C-3401-2009" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500661v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koffi M.D. Motchon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Guelton" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2026.3666700" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468587v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas A.L. Oliveira" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Vinicius Costa Barbosa" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koffi Motchon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valter Leite" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40313-025-01239-5" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106243v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valter J.S. Leite" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2025.3580489" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993331v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2025.112470" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722431v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.M. Motchon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Etienne" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2024.112024" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724713v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2024.112077" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311738v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Marsala" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCI.2025.3601685" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416692v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Rouamel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Bourahala" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano N.D. Lopes" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Arcese" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2024.120198" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572518v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s F.P. Silva" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfranklin.2024.106915" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436994v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahul Kumar" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajeeb Dey" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arun Bali" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uday Pratap Singh" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfranklin.2024.106661" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228200v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2023.3321573" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026284v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Chekakta" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalel Jabri" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel E C Belkhiat" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acs.3588" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693474v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01423312221097796" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921718v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Arc&#232;se" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2020.3019215" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243050v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourreddine Nafir" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahir Ahmida" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207721.2021.1931547" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226250v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oca.2736" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282754v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel E.C. Belkhiat" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Manamanni" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2021.104371" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887596v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Belkhiat" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34768/amcs-2020-0018" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427498v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valter J S Leite" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Silva" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40815-019-00781-0" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444933v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#234;nio Castelan" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Klug" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2020.01.029" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001960v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmadjid Cherifi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amc.2019.01.031" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01736709v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2017.08.021" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898631v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Eddine Chouaib Belkhiat" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25073/jaec.201822.187" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03240976v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabih Taleb" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Seddiki" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman Akdag" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01736710v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Khaber" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40815-016-0267-9" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03245396v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Mazouzi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril de Runz" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01736712v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zaytoon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0263574714002033" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-H123RFXB-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03659537v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Antoine Bisgambiglia" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Lauber" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Marichal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01736762v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.11.131" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01736717v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Bouibed" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21642583.2014.888525" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01736770v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20140824-6-ZA-1003.01499" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793246v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Bouarar" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2012.11.001" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01736722v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chinh-Cuong Duong" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darius L Koumba-Emianiwe" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01736779v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20120829-3-HU-2029.00073" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01736781v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20120606-3-NL-3011.00050" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793244v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry-Marie Guerra" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Bernal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Labiod" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fss.2011.12.003" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793242v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kruszewski" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr Mansouri" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.46.397-420" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793243v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhafidh Jaadari" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuong-Duong Chinh" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01736782v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darius Koumba-Emianiwe" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuong Duong Chinh" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20110828-6-IT-1002.01584" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01736783v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20110828-6-IT-1002.01443" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793239v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSMCB.2009.2033807" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793240v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-cta.2009.0269" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01736795v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20090921-3-TR-3005.00069" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793238v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fss.2009.02.008" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793237v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horst Schulte" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nahs.2008.11.003" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01736796v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20090812-3-DK-2006.0074" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793235v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2008.10.007" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CXFPQ843-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793234v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Djemai" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nahs.2008.09.010" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793232v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjid Zerar" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793233v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Delprat" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2008.04.002" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793231v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Moughamir" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.41.199-218" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01736800v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20071029-2-FR-4913.00009" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01736801v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20071029-2-FR-4913.00016" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01736811v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20060920-3-FR-2912.00073" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01736813v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-6670(17)30853-4" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793230v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Barbier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Allard" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Briac Colobert" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Pascale Godillon-Maquinghen" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSRE.2003.810433" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024802v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel L. Rodrigues" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2025.10.076" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083564v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083563v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330142v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Chibani" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2025.12.034" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066250v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020026v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djedjiga Brai" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ62266.2025.11152149" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681311v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070720v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rupak Datta" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramasamy Saravanakumar" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.1127" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070716v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srikanth Bondalapati" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad Mekhilef" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.1592" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195838v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663496v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.04.058" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03756745v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Bouzoualegh" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.07.606" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870791v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis F.P. Silva" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587174v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03756741v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.M.D. Motchon" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.07.609" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831465v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koffi M D Motchon" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410578v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Nafir" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.10.014" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03398821v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03398820v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326957v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIM46487.2021.9517411" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095359v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duviella" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.1785" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568267v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.2199" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971354v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887602v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AQTR49680.2020.9129983" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026122v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317731v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ-IEEE.2019.8858840" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343262v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.09.117" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977553v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908959v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ-IEEE.2018.8491463" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01736751v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Eddine" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chouaib Belkhiat" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEE-B.2017.8192125" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01736753v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ-IEEE.2017.8015467" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01736755v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ-IEEE.2017.8015626" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020222v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089018v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908960v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASCC.2017.8287437" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01736761v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.07.083" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01736757v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ-IEEE.2016.7737985" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03297110v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01736759v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.07.113" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01736765v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIT.2015.7233080" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02109339v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03244654v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/570/7/072007" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01736773v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ-IEEE.2014.6891675" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291532v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01736777v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ-IEEE.2013.6622484" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03244981v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SysTol.2013.6693935" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01736775v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291531v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01736780v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Sala" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ-IEEE.2012.6250789" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01736785v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZY.2011.6007415" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01736788v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Naceur Abdelkrim" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2010.5547882" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291527v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291528v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01736787v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZY.2010.5584019" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01736786v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIC.2010.5612895" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01736798v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CICA.2009.4982779" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291523v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Naceur Abdelkrim" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01736789v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2009.5400952" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01736797v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abdelkrim" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CICA.2009.4982780" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291465v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01736799v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Billaudel" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2008.4602129" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291463v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291461v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01736804v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Leteneur" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICORR.2007.4428478" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291519v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291517v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01736803v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZY.2007.4295531" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01736808v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CACSD-CCA-ISIC.2006.4776769" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01736806v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2006.372697" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291512v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Agnesina" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redha Taiar" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Houel" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hellard" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291509v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lissan Afilal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291505v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Delpierre" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Filipetti" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Kolanowski" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291500v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291495v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Armand" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gillet" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308636v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lluis Godo" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Lesot" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Pasi" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ62266.2025.11152033" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555890v2" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najib Essounbouli" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083466v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Se&#225;n Mcloone" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Guerra" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gian Antonio Susto" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ju&#353; Kocijan" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2023.106325" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03758112v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2405-8963(22)01048-5" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077913v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsofia Lendek" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2018.04.016" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01736846v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Grabot" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2405-8963(16)30764-9" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322634v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lavoisier.fr/livre/informatique/revue-d-intelligence-artificielle-rsti-serie-ria-volume-29-n-5-septembre-octobre-2015/bisgambiglia/descriptif-9782746247413" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01736743v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03247643v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675322v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha Boukhobza" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hamelin" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Marx" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mourot" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Maria Nagy" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762928v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00007960v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04079617v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/kevin-guelton" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3292-7746" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/07883919X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/C-3401-2009" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468587v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas A.L. Oliveira" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Vinicius Costa Barbosa" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koffi Motchon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Guelton" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valter Leite" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40313-025-01239-5" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500661v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koffi M.D. Motchon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2026.3666700" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724713v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.M. Motchon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valter J.S. Leite" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2024.112077" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722431v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Etienne" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2024.112024" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106243v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2025.3580489" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993331v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2025.112470" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311738v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Marsala" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCI.2025.3601685" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416692v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Rouamel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Bourahala" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano N.D. Lopes" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Arcese" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2024.120198" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572518v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s F.P. Silva" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfranklin.2024.106915" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436994v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahul Kumar" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajeeb Dey" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arun Bali" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uday Pratap Singh" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfranklin.2024.106661" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228200v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2023.3321573" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026284v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Chekakta" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalel Jabri" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel E C Belkhiat" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acs.3588" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693474v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01423312221097796" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243050v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourreddine Nafir" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahir Ahmida" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207721.2021.1931547" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226250v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oca.2736" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282754v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel E.C. Belkhiat" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Manamanni" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2021.104371" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921718v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Arc&#232;se" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2020.3019215" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427498v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valter J S Leite" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Silva" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40815-019-00781-0" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887596v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Belkhiat" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34768/amcs-2020-0018" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444933v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#234;nio Castelan" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Klug" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2020.01.029" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001960v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmadjid Cherifi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amc.2019.01.031" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01736709v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2017.08.021" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898631v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Eddine Chouaib Belkhiat" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25073/jaec.201822.187" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01736710v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Khaber" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40815-016-0267-9" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03240976v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabih Taleb" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Seddiki" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman Akdag" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01736712v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zaytoon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0263574714002033" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-H123RFXB-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03245396v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Mazouzi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril de Runz" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03659537v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Antoine Bisgambiglia" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Lauber" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Marichal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01736762v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.11.131" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01736770v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20140824-6-ZA-1003.01499" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01736717v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Bouibed" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21642583.2014.888525" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01736722v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chinh-Cuong Duong" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darius L Koumba-Emianiwe" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793246v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Bouarar" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2012.11.001" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793244v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry-Marie Guerra" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Bernal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Labiod" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fss.2011.12.003" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01736781v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20120606-3-NL-3011.00050" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793242v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kruszewski" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr Mansouri" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.46.397-420" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793243v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhafidh Jaadari" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuong-Duong Chinh" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01736779v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20120829-3-HU-2029.00073" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01736782v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darius Koumba-Emianiwe" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuong Duong Chinh" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20110828-6-IT-1002.01584" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01736783v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20110828-6-IT-1002.01443" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793239v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSMCB.2009.2033807" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793240v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-cta.2009.0269" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793237v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horst Schulte" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nahs.2008.11.003" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793238v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fss.2009.02.008" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01736795v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20090921-3-TR-3005.00069" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01736796v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20090812-3-DK-2006.0074" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793235v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2008.10.007" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CXFPQ843-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793232v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjid Zerar" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793234v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Djemai" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nahs.2008.09.010" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793233v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Delprat" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2008.04.002" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01736800v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20071029-2-FR-4913.00009" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793231v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Moughamir" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.41.199-218" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01736801v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20071029-2-FR-4913.00016" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01736811v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20060920-3-FR-2912.00073" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01736813v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-6670(17)30853-4" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793230v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Barbier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Allard" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Briac Colobert" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Pascale Godillon-Maquinghen" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSRE.2003.810433" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083564v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083563v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330142v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Chibani" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2025.12.034" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066250v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020026v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djedjiga Brai" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ62266.2025.11152149" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024802v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel L. Rodrigues" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2025.10.076" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681311v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070716v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srikanth Bondalapati" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad Mekhilef" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.1592" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070720v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rupak Datta" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramasamy Saravanakumar" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.1127" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195838v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870791v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis F.P. Silva" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03756745v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Bouzoualegh" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.07.606" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663496v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.04.058" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587174v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03756741v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.M.D. Motchon" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.07.609" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831465v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koffi M D Motchon" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03398820v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03398821v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326957v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIM46487.2021.9517411" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410578v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Nafir" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.10.014" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971354v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568267v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.2199" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887602v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AQTR49680.2020.9129983" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026122v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095359v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duviella" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.1785" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343262v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.09.117" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317731v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ-IEEE.2019.8858840" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908959v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ-IEEE.2018.8491463" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977553v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020222v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089018v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01736753v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ-IEEE.2017.8015467" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01736755v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ-IEEE.2017.8015626" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908960v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASCC.2017.8287437" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01736751v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Eddine" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chouaib Belkhiat" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEE-B.2017.8192125" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01736757v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ-IEEE.2016.7737985" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01736761v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.07.083" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03297110v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01736759v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.07.113" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02109339v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01736765v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIT.2015.7233080" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03244654v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/570/7/072007" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01736773v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ-IEEE.2014.6891675" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291532v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01736775v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SysTol.2013.6693935" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291531v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01736777v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ-IEEE.2013.6622484" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03244981v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01736780v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Sala" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ-IEEE.2012.6250789" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01736785v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZY.2011.6007415" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01736786v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIC.2010.5612895" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01736788v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Naceur Abdelkrim" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2010.5547882" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291527v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291528v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01736787v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZY.2010.5584019" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01736797v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abdelkrim" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CICA.2009.4982780" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291523v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Naceur Abdelkrim" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01736789v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2009.5400952" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01736798v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CICA.2009.4982779" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291461v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291463v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01736799v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Billaudel" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2008.4602129" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291465v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01736804v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Leteneur" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICORR.2007.4428478" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291517v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291519v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01736803v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZY.2007.4295531" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01736806v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2006.372697" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291512v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Agnesina" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redha Taiar" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Houel" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hellard" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01736808v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CACSD-CCA-ISIC.2006.4776769" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291509v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lissan Afilal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291505v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Delpierre" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Filipetti" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Kolanowski" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291500v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291495v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Armand" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gillet" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308636v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lluis Godo" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Lesot" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Pasi" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ62266.2025.11152033" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555890v2" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najib Essounbouli" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083466v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Se&#225;n Mcloone" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Guerra" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gian Antonio Susto" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ju&#353; Kocijan" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2023.106325" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03758112v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2405-8963(22)01048-5" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077913v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsofia Lendek" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2018.04.016" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01736846v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Grabot" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2405-8963(16)30764-9" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322634v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lavoisier.fr/livre/informatique/revue-d-intelligence-artificielle-rsti-serie-ria-volume-29-n-5-septembre-octobre-2015/bisgambiglia/descriptif-9782746247413" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01736743v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03247643v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762928v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha Boukhobza" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hamelin" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Marx" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mourot" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Maria Nagy" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675322v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00007960v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04079617v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>