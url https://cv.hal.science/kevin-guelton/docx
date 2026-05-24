--- v2 (2026-05-04)
+++ v3 (2026-05-24)
@@ -1,16486 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...16434 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:118.88544891641px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Kevin Guelton </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur des universités</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">kevin-guelton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-3292-7746</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">07883919X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=_SitnwMAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C-3401-2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (56)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On informative state vectors for discrete dynamic estimation in switched systems using the model-based minimum distance method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koffi M.D. Motchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Guelton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAC.2026.3666700⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05500661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Stabilization of LPV Sampled-Data Systems via Quadratic Polynomial Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas A.L. Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Vinicius Costa Barbosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koffi Motchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Guelton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valter Leite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Control, Automation and Electrical Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40313-025-01239-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05468587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sampled-data control of LPV systems with magnitude and rate saturating actuators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas A.L. Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Guelton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koffi Motchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valter J.S. Leite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Control Systems Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9, pp.1165 - 1170. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LCSYS.2025.3580489⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05106243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refining Parameter Mismatch Handling in LPV Sampled-Data Controller Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas A.L. Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Guelton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koffi M.D. Motchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valter J.S. Leite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 180, pp.112470. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.automatica.2025.112470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04993331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New negative definiteness conditions for quadratic functions with illustration in LPV sampled-data control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas A.L. Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Guelton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.M. Motchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valter J.S. Leite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 173, pp.112077. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.automatica.2024.112077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LMI-Based Conditions for Mode Detectability Analysis of Discrete-Time Switched Linear Systems Estimated with Minimum Distance Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.M. Motchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Guelton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Etienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 173, pp.112024. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.automatica.2024.112024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04722431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conference Report on 2025 IEEE International Conference on Fuzzy Systems (FUZZ-IEEE 2025)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Guelton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Marsala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Computational Intelligence Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 20 (4), pp.14-17. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MCI.2025.3601685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05311738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-fragile mixed event-triggered networked control for Takagi-Sugeno systems subject to actuator faults and external disturbances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Rouamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Guelton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayçal Bourahala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriano N.D. Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arcese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 661, pp.120198. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ins.2024.120198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilization of polytopic discrete-time varying systems with rate and magnitude saturating actuators and bounded disturbances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas A.L. Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valter J.S. Leite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luís F.P. Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Guelton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Franklin Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 361 (10), pp.106915. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfranklin.2024.106915⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive control for cyber-physical systems under man-in-the-middle attacks with false data injections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahul Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajeeb Dey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Guelton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arun Bali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uday Pratap Singh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Franklin Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 361 (4), pp.106661. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfranklin.2024.106661⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04436994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Network Control Systems Design Under Deception Attacks With Dynamic Event-Triggering Mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Rouamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas A.L. Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayçal Bourahala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Guelton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koffi M.D. Motchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Control Systems Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7, pp.3265-3270. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LCSYS.2023.3321573⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04228200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of asynchronous switched Takagi-Sugeno model-based H∞ filters with nonlinear consequent parts for switched nonlinear systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Chekakta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalel Jabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koffi Motchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Guelton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel E C Belkhiat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Adaptive Control and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 37 (6), pp.1511-1535. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/acs.3588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04026284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relaxed stability analysis and sampled-data controller design for networked control systems with network-induced delays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Rouamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayçal Bourahala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Guelton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions of the Institute of Measurement and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 44 (16), pp.3191-3205. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/01423312221097796⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03693474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local Sampled-data Controller Design for T-S Fuzzy Systems with Saturated Actuators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriano N.D. Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Guelton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arcèse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valter J.S. Leite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Control Systems Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 5 (4), pp.1169-1174. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LCSYS.2020.3019215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02921718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved robust H ∞ stability analysis and stabilisation of uncertain and disturbed networked control systems with network-induced delay and packets dropout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourreddine Nafir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahir Ahmida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Guelton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayçal Bourahala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Rouamel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Systems Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 52 (16), pp.3493-3510. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207721.2021.1931547⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03243050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved robust H∞ stability analysis and stabilization of uncertain systems with stochastic input time‐varying delays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayçal Bourahala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Rouamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Guelton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optimal Control Applications and Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 42 (5), pp.1512-1530. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/oca.2736⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03226250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asynchronous observer design for switched T–S systems with unmeasurable premises and switching mismatches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Chekakta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel E.C. Belkhiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Guelton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalel Jabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Manamanni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 104, pp.104371. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engappai.2021.104371⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03282754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-windup TS Fuzzy PI-like Control for Discrete-Time Nonlinear Systems with Saturated Actuators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriano N.D. Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valter J S Leite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Guelton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fuzzy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 22 (1), pp.46-61. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40815-019-00781-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02427498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decentralized static output tracking control of interconnected and disturbed Takagi-Sugeno systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalel Jabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Guelton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Belkhiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Manamanni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Mathematics and Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 30, pp.225-238. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34768/amcs-2020-0018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02887596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local stabilization of nonlinear discrete-time systems with time-varying delay in the states and saturating actuators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luís F.P. Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valter J.S. Leite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugênio Castelan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Klug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Guelton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 518, pp.272-285. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ins.2020.01.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02444933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global non-quadratic D -stabilization of Takagi–Sugeno systems with piecewise continuous membership functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmadjid Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Guelton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arcese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valter J S Leite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Mathematics and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 351, pp.23-36. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.amc.2019.01.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02001960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertain T-S model-based robust controller design with D -stability constraints—A simulation study of quadrotor attitude stabilization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmadjid Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Guelton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arcese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 67, pp.419 - 429. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engappai.2017.08.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decentralized Controller Design for Large Scale Switched Takagi-Sugeno Systems with H∞ Performance Specifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalel Jabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Eddine Chouaib Belkhiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Guelton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Manamanni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Advanced Engineering and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2 (2), </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25073/jaec.201822.187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merging Fuzzy Observer-based State Estimation and Database Classification for Fault Detection and Diagnosis of an Actuated Seat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabih Taleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Seddiki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Guelton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herman Akdag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FUZZ-IEEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03240976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relaxed Controller Design Conditions for Takagi–Sugeno Systems with State Time-Varying Delays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayçal Bourahala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Guelton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Manamanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Khaber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fuzzy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 19 (5), pp.1406 - 1416. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40815-016-0267-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche basée sur des données mixtes -mesures et estimations - pour la détection de défaillances d'un système robotisé,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Mazouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabih Taleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Seddiki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril de Runz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Guelton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16èmes journées francophones Extraction et Gestion des Connaissances (EGC 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03245396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectory generator design based on the user's intentions for a CMC lower-limbs rehabilitation device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Seddiki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Guelton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Zaytoon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herman Akdag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Robotica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 34 (05), pp.1026 - 1041. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0263574714002033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Guelton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jimmy Lauber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Marichal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 29 (5), pp.491-492</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03659537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quadratic Design of D-stabilizing Non-PDC Controllers for Quasi-LPV/T-S Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmadjid Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Guelton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arcese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC-PapersOnLine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 48 (26), pp.164 - 169. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2015.11.131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actuator and sensor fault detection and isolation of an actuated seat via nonlinear multi-observers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Bouibed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Seddiki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Guelton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herman Akdag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems Science &amp; Control Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2 (1), pp.150 - 160. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/21642583.2014.888525⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some Refinements on Stability Analysis and Stabilization of Second Order T-S Models Using Line-Integral Lyapunov Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Guelton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmadjid Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arcese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC Proceedings Volumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 47 (3), pp.7988 - 7993. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20140824-6-ZA-1003.01499⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust non-quadratic static output feedback controller design for Takagi-Sugeno systems using descriptor redundancy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahar Bouarar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Guelton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Manamanni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 26 (2), pp.739-756. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engappai.2012.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00793246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sum-of-Squares Stability Analysis of Takagi-Sugeno Systems Based on Multiple Polynomial Lyapunov Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Guelton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Manamanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chinh-Cuong Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darius L Koumba-Emianiwe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fuzzy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 15 (1), pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a trajectory generator for a lower-limbs rehabilitation device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Seddiki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Guelton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Zaytoon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herman Akdag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC Proceedings Volumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 45 (18), pp.201 - 206. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20120829-3-HU-2029.00073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-quadratic local stabilization for continuous-time Takagi-Sugeno models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry-Marie Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Bernal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Guelton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Labiod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuzzy Sets and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 201, pp.40-54. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fss.2011.12.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00793244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decentralized stabilization of interconnected switched descriptors via a multiple switched Lyapunov functional</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalel Jabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Guelton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Manamanni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC Proceedings Volumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 45 (9), pp.424 - 429. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20120606-3-NL-3011.00050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commande sous optimale par retour de sortie pour le suivi de trajectoires des modèles TS incertains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Guelton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Manamanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Kruszewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry-Marie Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badr Mansouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 46 (4-5), pp.397-420. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/jesa.46.397-420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00793242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust stabilization of nonlinear systems based on a switched fuzzy control law</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalel Jabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Guelton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Manamanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhafidh Jaadari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuong-Duong Chinh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Control Engineering and Applied Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 14 (2), pp.40-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00793243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SOS Stability Conditions for Nonlinear Systems Based on a Polynomial Fuzzy Lyapunov Function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Guelton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Manamanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darius Koumba-Emianiwe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuong Duong Chinh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC Proceedings Volumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 44 (1), pp.12777 - 12782. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20110828-6-IT-1002.01584⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decentralized stabilization of continuous time large scale switched descriptors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalel Jabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Guelton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Manamanni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC Proceedings Volumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 44 (1), pp.2564 - 2569. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20110828-6-IT-1002.01443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comments on Fuzzy Control Systems Design via Fuzzy Lyapunov Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Guelton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry-Marie Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Bernal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahar Bouarar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Manamanni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Systems, Man, and Cybernetics, Part B: Cybernetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 40 (3), pp.970 - 972. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSMCB.2009.2033807⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00793239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concept and Takagi-Sugeno descriptor tracking controller design of a CMC lower-limb rehabilitation device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Seddiki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Guelton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Zaytoon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Control Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4 (8), pp.1407-1420. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-cta.2009.0269⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00793240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H∞ Based Decentralized Fuzzy Lyapunov Controller Design for Takagi-Sugeno Interconnected Descriptors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalel Jabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Guelton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Manamanni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC Proceedings Volumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 42 (19), pp.391 - 396. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20090921-3-TR-3005.00069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Descriptor modelling toward control of two links pneumatic robot manipulator: a T-S multimodel approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horst Schulte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Guelton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Analysis: Hybrid Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 3 (2), pp.124-132. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nahs.2008.11.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00793237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust dynamic output feedback fuzzy Lyapunov stabilization of Takagi-Sugeno systems - A descriptor redundancy approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Guelton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahar Bouarar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Manamanni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuzzy Sets and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 160 (19), pp.2796-2811. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fss.2009.02.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00793238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T-S Tracking Controller Design for Sys-Reeduc: a Descriptor Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Seddiki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Guelton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahar Bouarar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Manamanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Zaytoon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC Proceedings Volumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 42 (12), pp.395 - 400. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20090812-3-DK-2006.0074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Output feedback LMI tracking control conditions with H∞ criterion for uncertain and disturbed T–S models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badr Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Manamanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Guelton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Kruszewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry-Marie Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 179 (4), pp.446-457. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ins.2008.10.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00793235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust pole placement controller design in LMI region for uncertain and disturbed switched systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badr Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Manamanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Guelton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Djemai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Analysis: Hybrid Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2 (4), pp.1136-1143. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nahs.2008.09.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00793234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear Fractional Transformation Based H-infinity Output Stabilization for Takagi-Sugeno Fuzzy Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madjid Zerar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Guelton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Manamanni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediterranean Journal of Measurement and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 4 (3), pp.111-121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00793232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An alternative to inverse dynamics joint torques estimation in human stance based on a Takagi-Sugeno unknown inputs observer in the descriptor form</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Guelton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Delprat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry-Marie Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control Engineering Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 16 (12), pp.1414-1426. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conengprac.2008.04.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00793233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lmi based h∞ controller design for uncertain takagi-sugeno descriptors subject to external disturbances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahar Bouarar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Guelton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Manamanni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC Proceedings Volumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 40 (21), pp.49 - 54. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20071029-2-FR-4913.00009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation TS et commande H-infinie d'une machine de rééducation des membres inférieurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Seddiki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Guelton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Moughamir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badr Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Zaytoon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 41 (2), pp.199-218. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/jesa.41.199-218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00793231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SUB-OPTIMAL OUTPUT TRACKING CONTROL DESIGN FOR UNCERTAIN T-S MODELS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badr Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Kruszewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Guelton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Manamanni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC Proceedings Volumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 40 (21), pp.91 - 96. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20071029-2-FR-4913.00016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint torques estimation in human standing based on a fuzzy descriptor unknown inputs observer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Guelton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Delprat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry-Marie Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC Proceedings Volumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 39 (18), pp.405 - 410. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20060920-3-FR-2912.00073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Class of Non Linear Observers in Descriptor Form: LMI Based Design with Application in Biomechanics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry-Marie Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Guelton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Delprat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC Proceedings Volumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 37 (16), pp.73 - 78. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1474-6670(17)30853-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of the 3D center of mass excursion from force plate data during standing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Guelton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Briac Colobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Pascale Godillon-Maquinghen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Neural Systems and Rehabilitation Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 11 (1), pp.31-37. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNSRE.2003.810433⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00793230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (75)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault-Tolerant Event-Triggered Networked Controller Design for Takagi-Sugeno systems: A Frobenius Norm Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjet Bououden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayçal Bourahala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Rouamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Guelton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.M. Motchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2026, Busan, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05613356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-Design and Evolutionary Optimization of Periodic Event-Triggered Robust Control for LPV Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas A.L. Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel L. Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Guelton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.M. Motchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valter J.S. Leite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint 11th IFAC Symposium on Robust Control Design (ROCOND'25) and 6th IFAC Workshop on Linear Parameter Varying Systems (LPVS'25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Porto, Portugal. pp.37-42, </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2025.10.076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05024802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditions LMIs pour la détectabilité des modes des systèmes à commutations identifiés avec la méthode de distance minimum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.M. Motchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Guelton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Etienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème congrès annuel de la SAGIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05083564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche basée sur le théorème de la valeur moyenne pour la commande échantillonnée à pas variable des systèmes LPV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas A.L. Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.M. Motchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Guelton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valter J.S. Leite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème congrès annuel de la SAGIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05083563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust periodic sampled-data controller design for T-S fuzzy systems affected by low frequency disturbances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Chibani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas A.L. Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.M. Motchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Guelton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valter J.S. Leite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th IFAC Conference on Intelligent Control and Automation Sciences (ICONS 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Padova, Italy. pp.199-2024, </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2025.12.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05330142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controle robusto via dados amostrados de sistemas LPV com saturação nos atuadores utilizando condições polinomiais quadráticas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas A.L. Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.M. Motchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Guelton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valter J.S. Leite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVII Simpósio Brasileiro de Automação Inteligente (SBAI 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, São João del-Rei - MG, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05066250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decentralized Event-Triggered Networked Control of Interconnected Takagi-Sugeno Fuzzy Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayçal Bourahala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Rouamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Guelton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djedjiga Brai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arcese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE International Conference on Fuzzy Systems (FUZZ-IEEE 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Reims, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FUZZ62266.2025.11152149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05020026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estabilização robusta via realimentação de estados amostrados em sistemas LPV: condições polinomiais quadráticas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas A.L. Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Guelton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.M. Motchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valter J.S. Leite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXV Congresso Brasileiro de Automática (CBA 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sociedade Brasileira de Automática (SBA), Oct 2024, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04681311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extended Dissipativity Analysis for Delayed Fuzzy Systems Using Polynomial Based Integral Inequality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rupak Datta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajeeb Dey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramasamy Saravanakumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Guelton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Congress of the International Federation of Automatic Control (IFAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Yokohama, Japan. pp.2196-2201, </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2023.10.1127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04070720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear Quadratic Differential Games Based MIMO-PID Design for Load Frequency Control of a 2-Area Interconnected Power System: An Iterative LMI Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Srikanth Bondalapati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajeeb Dey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad Mekhilef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Guelton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Congress of the International Federation of Automatic Control (IFAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Yokohama, Japan. pp.348-353, </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2023.10.1592⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04070716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditions asymptotiquement nécessaires et suffisantes pour des inégalités polynomiales matricielles du second ordre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas A.L. Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Guelton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.M. Motchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valter J.S. Leite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès annuel de la SAGIP (SAGIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asynchronous Switched Takagi-Sugeno H∞ Filters Design For Switched Nonlinear Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Chekakta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel E.C. Belkhiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Guelton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koffi Motchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalel Jabri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Advances in Control and Optimization of Dynamical Systems (ACODS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Silchar, India. pp.351-356, </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.04.058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03663496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Regional Input-to-State Stabilization of Discrete-Time Systems under Magnitude and Rate Saturating Actuators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas A.L. Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valter J.S. Leite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis F.P. Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Guelton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congresso Brasileiro de Automática (CBA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Fortaleza, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03870791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuzzy Weighted Memory Event-Triggered Control for Networked Control Systems Subject to Deception Attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Rouamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayçal Bourahala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Guelton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Bouzoualegh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arcese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC Conference on Intelligent Control and Automation Sciences (ICONS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Cluj-Napoca, Romania. pp.45-50, </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.07.606⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03756745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local Sampled-Data Controller Design for Continuous-Time Quasi-LPV/Takagi-Sugeno Systems: Optimizing the Estimation of Domain of Attraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Guelton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC International Conference on Advances in Control &amp; Optimization of Dynamical Systems (ACODS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Assam, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03587174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regional T-S Model-based Attitude Tracking Control of a Quadrotor with Input Saturation and External Disturbances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Chekakta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Guelton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalel Jabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel E.C. Belkhiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.M.D. Motchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC Conference on Intelligent Control and Automation Sciences (ICONS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Cluj-Napoca, Romania. pp.63-68, </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.07.609⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03756741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi d'attitude à base d'un modèle flou T-S d'un quadrirotor soumis aux saturations sur les entrées et perturbations externes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Chekakta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalel Jabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel E C Belkhiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koffi M D Motchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Guelton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Francophones sur la Logique Floue et ses Applications (LFA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Toulouse, France. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03831465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed Actual and Memory Data-based Event-Triggered H∞ Control Design for Networked Control Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Rouamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayçal Bourahala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriano N.D. Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Nafir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Guelton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC Conference on Embedded Systems, Computational Intelligence and Telematics in Control (CESCIT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Valenciennes, France. pp.80-85, </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2021.10.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03410578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse de filtres H∞ de type Takagi-Sugeno avec commutations asynchrones pour les systèmes non linéaires à commutations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Chekakta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel E.C. Belkhiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koffi Motchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Guelton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalel Jabri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Francophones sur la Logique Floue et ses Applications (LFA 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Paris, France. pp.103-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03398820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse non-quadratique de contrôleurs échantillonnés pour les modèles flous de type T-S décrits en temps continu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriano N.D. Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arcese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Guelton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Francophones sur la Logique Floue et ses Applications (LFA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Paris, France. pp.117-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03398821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sampled-data Controller Design for Mechatronic Systems Described by Takagi-Sugeno Descriptors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriano N.D. Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Guelton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arcese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valter J.S. Leite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ASME International Conference on Advanced Intelligent Mechatronics (AIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Delft, Netherlands. pp.653-660, </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AIM46487.2021.9517411⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03326957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impulsive observer design for switched linear systems with time varying sampling and (a)synchronous switching rules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.M.D. Motchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Duviella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Guelton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Berlin, Germany. pp.6434-6439, </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2020.12.1785⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03095359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finsler-based Sampled-data Controller Design for Takagi-Sugeno Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriano N.D. Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Guelton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arcese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valter J S Leite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayçal Bourahala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Berlin, Germany. pp.7965-7970, </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2020.12.2199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles Flous de Type Takagi-Sugeno : des Origines à la Problématique Actuelle de leur Commande à Base de Signaux Echantillonnés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Guelton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Francophones sur la Logique Floue et ses Applications (LFA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Sète, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02971354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sampled-data Controller Design with Application to the Quanser AERO 2-DOF Helicopter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriano N.D. Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arcèse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Guelton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmadjid Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Automation, Quality and Testing, Robotics (AQTR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Cluj-Napoca, Romania. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AQTR49680.2020.9129983⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02887602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relaxed sampled-data control design for quasi-LPV/T-S systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriano N.D. Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Guelton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arcese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valter J S Leite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales Automatique de la SAGIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Online webinar, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03026122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relaxed Non-Quadratic Stability Conditions for Takagi-Sugeno Systems with Time-Varying Delays: A Wirtinger’s Inequalities approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayçal Bourahala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Guelton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriano N.D. Lopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Fuzzy Systems (FUZZ-IEEE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, New Orleans, United States. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FUZZ-IEEE.2019.8858840⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02317731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asynchronous Switched Observers Design for Switched Takagi-Sugeno Systems Subject to Output Disturbances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel E.C. Belkhiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalel Jabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Guelton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Manamanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Chekakta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC Conference on Intelligent Control and Automation Sciences (ICONS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Belfast, United Kingdom. pp.49-54, </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2019.09.117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement on Delay-Dependent Robust Controller Design for Uncertain Takagi-Sugeno Fuzzy Systems with Time-Varying Delays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayçal Bourahala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Guelton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Advanced Technologies and Electrical Engineering (ICTAEE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Skikda, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01977553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Output-Tracking Controller Design for Switched T-S Systems Subject to External Disturbances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalel Jabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Guelton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Eddine Chouaib Belkhiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Manamanni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Fuzzy Systems (FUZZ-IEEE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Rio de Janeiro, Brazil. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FUZZ-IEEE.2018.8491463⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01908959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of robust fuzzy tracking controllers for a class of switched nonlinear systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalel Jabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Eddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouaib Belkhiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Guelton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Manamanni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Electrical Engineering - Boumerdes (ICEE-B)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Boumerdes, Algeria. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICEE-B.2017.8192125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local D-stabilization of uncertain T-S fuzzy models via fuzzy Luapunov functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmadjid Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Guelton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arcese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Fuzzy Systems (FUZZ-IEEE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Naples, France. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FUZZ-IEEE.2017.8015467⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merging fuzzy observer-based state estimation and database classification for fault detection and diagnosis of an actuated seat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabih Taleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Seddiki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Guelton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herman Akdag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Fuzzy Systems (FUZZ-IEEE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Naples, France. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FUZZ-IEEE.2017.8015626⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decentralized Static Output Feedback Controller Design for Large Scale Switched T-S Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalel Jabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Eddine Chouaib Belkhiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Guelton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Manamanni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Electrical Engineering And Control Applications (ICEECA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Constantine, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02020222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D-stabilisation locale des modèles T-S incertains via des fonctions de Lyapunov non-quadratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmadjid Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Guelton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arcese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Francophones sur la Logique Floue et ses Applications (LFA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02089018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A finsler-based result for the stability analysis of Takagi-Sugeno fuzzy models with interval time-varying delays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayçal Bourahala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Guelton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asian Control Conference (ASCC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Gold Coast, Australia. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ASCC.2017.8287437⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01908960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust controller design for uncertain T-S fuzzy systems with time-varying delays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayçal Bourahala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Guelton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Khaber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Manamanni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Fuzzy Systems (FUZZ-IEEE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Vancouver, Canada. pp.2337-2342, </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FUZZ-IEEE.2016.7737985⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quadratic Design of Robust Controllers for Uncertain T-S Models with D-Stability Contraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmadjid Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Guelton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arcese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC Conference on Intelligent Control and Automation Sciences (ICONS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Reims, France. pp.19-24, </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2016.07.083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche basée sur des données mixtes – mesures et estimations – pour la détection de défaillances d’un système robotisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Mazouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabih Taleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Seddiki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril de Runz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Guelton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extraction et Gestion des Connaissances (EGC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Reims, France. pp.183-194</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03297110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvements on PDC Controller Design for Takagi-Sugeno Fuzzy Systems with State Time-Varying Delays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayçal Bourahala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Guelton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Khaber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Manamanni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC Conference on Intelligent Control and Automation Sciences (ICONS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Reims, France. pp.200-205, </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2016.07.113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LMI conditions for non-quadratic stabilization of T-S models with pole placement assignation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmadjid Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Guelton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arcese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 3rd International Conference on Control, Engineering &amp; Information Technology (CEIT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Tlemcen, France. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CEIT.2015.7233080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse de contrôleurs D-stabilisants pour les modèles flous T-S</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmadjid Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Guelton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arcese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24èmes Rencontres Francophones sur la Logique Floue et ses Applications (LFA 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02109339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnosis of an actuated seat in a constrained space via Takagi-Sugeno sliding mode observers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Bouibed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Seddiki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Guelton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herman Akdag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th European Workshop on Advanced Control and Diagnosis, ACD 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Berlin, Germany. pp.072007, </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/570/7/072007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03244654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-PDC controller design for Takagi-Sugeno models via line-integral Lyapunov functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmadjid Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Guelton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arcese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 IEEE International Conference on Fuzzy Systems (FUZZ-IEEE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Beijing, France. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FUZZ-IEEE.2014.6891675⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commande non-quadratique des modèles flous T-S via une fonction de Lyapunov sous forme d'intégrale curviligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmadjid Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arcese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Guelton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23èmes Rencontres Francophones sur la Logique Floue et ses Applications (LFA 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Cargèse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02291532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actuator fault detection by nonlinear sliding mode observers: Application to an actuated seat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Bouibed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Seddiki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Guelton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herman Akdag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 Conference on Control and Fault-Tolerant Systems (SysTol)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Nice, France. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SysTol.2013.6693935⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alternative SOS aux conditions LMI pour la synthèse de lois de commande non-PDC pour les modèles flous T-S</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chinh-Cuong Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Guelton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Manamanni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22èmes rencontres francophones sur la Logique Floue et ses Application (LFA 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02291531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A SOS based alternative to LMI approaches for non-quadratic stabilization of continuous-time Takagi-Sugeno fuzzy systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chinh-Cuong Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Guelton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Manamanni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 IEEE International Conference on Fuzzy Systems (FUZZ-IEEE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Hyderabad, France. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FUZZ-IEEE.2013.6622484⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actuator fault detection by nonlinear sliding mode observers: application to an actuated seat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Bouibed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Seddiki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Guelton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herman Akdag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 Conference on Control and Fault-Tolerant Systems (SysTol)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Nice, France. pp.739-743, </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SysTol.2013.6693935⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03244981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New controllers and new designs for continuous-time Takagi-Sugeno models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhafidh Jaadari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry-Marie Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Sala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Bernal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Guelton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 IEEE International Conference on Fuzzy Systems (FUZZ-IEEE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Brisbane, France. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FUZZ-IEEE.2012.6250789⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decentralized control of large scale switched Takagi-Sugeno systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalel Jabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Guelton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Manamanni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 IEEE International Conference on Fuzzy Systems (FUZZ-IEEE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Taipei, France. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FUZZY.2011.6007415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decentralized Static Output Feedback control of interconnected fuzzy descriptors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalel Jabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Guelton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Manamanni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010 IEEE International Symposium on Intelligent Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Yokohama, France. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISIC.2010.5612895⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decentralized stabilization of discrete-time large scale switched systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalel Jabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Manamanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Guelton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Naceur Abdelkrim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Mediterranean Conference on Control and Automation, MED'10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Marrakech, France. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MED.2010.5547882⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilisation non quadratique locale pour des modèles continus de type Takagi-Sugeno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry-Marie Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Bernal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhafidh Jaadari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Guelton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Conférence Internationale Francophone d'Automatique (CIFA 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02291527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilisation robuste des systèmes Takagi-Sugeno par lois de commande à commutations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalel Jabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhafidh Jaadari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Guelton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Manamanni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIFA 2010, 6ème Conférence Internationale Francophone d'Automatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02291528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H-infinity decentralized Static Output Feedback controller design for large scale Takagi-Sugeno systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Guelton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Manamanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalel Jabri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010 IEEE International Conference on Fuzzy Systems (FUZZ-IEEE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Barcelona, France. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FUZZY.2010.5584019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redundancy approach for fuzzy Lyapunov stabilization of Takagi-Sugeno descriptors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahar Bouarar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Guelton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Manamanni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009 IEEE Symposium on Computational Intelligence in Control and Automation (CICA 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Nashville, France. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CICA.2009.4982779⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuzzy Lyapunov decentralized control of Takagi-Sugeno interconnected descriptors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalel Jabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Guelton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Manamanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Abdelkrim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009 IEEE Symposium on Computational Intelligence in Control and Automation (CICA 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Nashville, France. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CICA.2009.4982780⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse non quadratique H∞ de contrôleurs décentralisés pour un ensemble de descripteurs flous T-S interconnectés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalel Jabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Guelton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Manamanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Naceur Abdelkrim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18èmes Rencontres francophones sur la Logique Floue et ses Applications (LFA'09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Annecy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02291523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Static Output Feedback controller design for Takagi-Sugeno systems - a Fuzzy Lyapunov LMI approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahar Bouarar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Guelton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Manamanni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009 Joint 48th IEEE Conference on Decision and Control (CDC) and 28th Chinese Control Conference (CCC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Shanghai, France. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC.2009.5400952⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi de trajectoire d'un dispositif de rééducation des membres inférieurs - Approche multimodèles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Seddiki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Guelton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Zaytoon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Internationale Francophone d'Automatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Bucarest, Roumanie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02291465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilization of uncertain Takagi-Sugeno descriptors: A fuzzy Lyapunov approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahar Bouarar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Guelton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Manamanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Billaudel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Mediterranean Conference on Control and Automation (MED 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Ajaccio, France. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MED.2008.4602129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles conditions LMI de stabilisation non quadratique pour descripteurs flous de type T-S</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahar Bouarar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Guelton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Manamanni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres francophones sur la Logique Floue et ses Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Lens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02291461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches non-quadratiques pour la commande robuste des descripteurs flous de type T-S</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahar Bouarar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Guelton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Manamanni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Internationale Francophone d'Automatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Bucarest, Roumanie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02291463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concept and simulation of &amp;quot;Sys-Rééduc&amp;quot;: Closed Muscular Chain Lower Limbs Rehabilitation Device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Seddiki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Guelton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Leteneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Zaytoon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007 IEEE 10th International Conference on Rehabilitation Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Noordwijk, Netherlands. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICORR.2007.4428478⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poursuite de trajectoire par approche H∞-LFT des modèles flous de type Takagi-Sugeno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madjid Zerar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Guelton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Manamanni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16èmes Rencontres francophones sur la Logique Floue et ses Applications (LFA'07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Nîmes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02291519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditions de stabilité LMI pour la classe des systèmes descripteurs flous incertains de type T-S</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahar Bouarar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Guelton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badr Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Manamanni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Journées Doctorales / Journées Nationales MACS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02291517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LMI Stability Conditions for Takagi-Sugeno Uncertain Descriptors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahar Bouarar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Guelton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badr Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Manamanni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007 IEEE International Fuzzy Systems Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, London, France. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FUZZY.2007.4295531⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H-infinity Takagi-Sugeno fuzzy control of a lower limbs rehabilitation device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Seddiki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Guelton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badr Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Zaytoon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2006 IEEE Conference on Computer Aided Control System Design, 2006 IEEE International Conference on Control Applications, 2006 IEEE International Symposium on Intelligent Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Munich, France. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CACSD-CCA-ISIC.2006.4776769⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling and simulation of two-link robot manipulators based on Takagi Sugeno fuzzy descriptor systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horst Schulte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Guelton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2006 IEEE International Conference on Industrial Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Mumbai, France. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIT.2006.372697⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BRG.LifeMOD™ modeling and simulation of swimmers impulse during a grab start</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Agnesina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redha Taiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Houel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Guelton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hellard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Symposium on 3D Analysis of Human Movement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Valenciennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02291512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 6 DEGREES OF FREEDOM KINEMATICAL MODEL OF THE KNEE FOR THE DESIGN OF A NEW REHABILITATION DEVICE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Seddiki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Guelton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lissan Afilal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Zaytoon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd IFMBE European Medical and Biological Engineering Conference (EMBEC'05)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02291509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THE KNEE KINEMATICAL COORDINATION INVESTIGATION OF AN IMC CHILD DURING GAIT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Filipetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Kolanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Guelton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd IFMBE European Medical and Biological Engineering Conference (EMBEC'05)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02291505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convergence d'observateurs flous sous formes descripteurs : application à l'homme en station debout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Guelton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry-Marie Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Delprat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Conférence Internationale Francophone d'Automatique (CIFA'04)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Douz, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02291500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of the center of mass displacement in quiet standing by means of a 3D biomechanical model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Guelton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Briac Colobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Symposium on 3-D Analysis of Human Movement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2000, Cape Town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02291495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FUZZ-IEEE 2025 Welcome Message</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Guelton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Marsala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lluis Godo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Lesot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriella Pasi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE International Conference on Fuzzy Systems (FUZZ)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Reims, France. IEEE, pp.4-18, 2025, 979-8-3315-4319-8. </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FUZZ62266.2025.11152033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05308636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LFA 2013 : Actes des 22èmes rencontres francophones sur la Logique Floue et ses Applications, 10-11 octobre 2013, Reims, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Marichal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najib Essounbouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Guelton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22èmes rencontres francophones sur la Logique Floue et ses Applications (LFA 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.1--268, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04555890v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to the special issue on Intelligent Control and Optimisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seán Mcloone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Guelton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gian Antonio Susto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juš Kocijan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 123 (Part B), pp.106325, 2023, </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engappai.2023.106325⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04083466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the 6th IFAC Conference on Intelligent Control and Automation Sciences (ICONS 2022)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juš Kocijan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Guelton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jul 2022, Cuj-Napoca, Romania. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC-PapersOnLine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 55 (15), pp.1-192, 2022, </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S2405-8963(22)01048-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03758112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to the Special Issue on Intelligent Control in Systems Engineering and Automation Sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Guelton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zsofia Lendek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry-Marie Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 80, pp.97-98, 2019, </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engappai.2018.04.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02077913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the 4th IFAC Conference on Intelligent Control and Automation Sciences ICONS 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Guelton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Grabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zsofia Lendek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jun 2016, Reims, France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC-PapersOnLine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 49 (5), pp.1-376, 2016, 2405-8963. </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S2405-8963(16)30764-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La logique floue et ses applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Guelton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jimmy Lauber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Marichal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">lavoisier - HERMÈS SCIENCE PUBLICATIONS </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 29 (5), 2016, Revue d'intelligence artificielle RSTI série RIA, 9782746247413</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fault Detection Approach for Robotic Systems Combining the Data Obtained from Sensor Measurements and Linear Observer-Based Estimations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabih Taleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Mazouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Seddiki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril de Runz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Guelton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Knowledge Discovery and Management. Studies in Computational Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fault detection approach for robotic systems combining the data obtained from sensor measurements and linear observer-based estimations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabih Taleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Mazouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Seddiki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril de Runz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Guelton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Knowledge Discovery and Management,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, vol. 7, Springer, pp.109-125, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic des systèmes à modes multiples de fonctionnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taha Boukhobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Hamelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Mourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anca Maria Nagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nada Matta, Yves Vandenboomgaerde et Jean Arlat. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supervision, surveillance et sûreté de fonctionnement des grands systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès Science Publications, pp.115-154, 2012, Traité Information, Commande, Communication, IC2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00675322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnosis of systems with multiple operating modes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taha Boukhobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Hamelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Mourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anca Maria Nagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nada Matta, Yves Vandenboomgaerde and Jean Arlat. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supervision and Safety of Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley-ISTE, pp.115-154, 2012, 978-1-84821-413-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00762928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation des caractéristiques du mouvement humain en station debout. Mise en œuvre d'observateurs flous sous forme descripteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Guelton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Automatique / Robotique. Université de Valenciennes et du Hainaut-Cambresis, 2003. Français. </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00007960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à la commande des systèmes non linéaires par l'approche Takagi-Sugeno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Guelton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Systèmes dynamiques [math.DS]. Université de Reims Champagne-Ardenne, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04079617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId370"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -16541,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="ED99C142"/>
+    <w:nsid w:val="B4BF6AF4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16772,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/kevin-guelton" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3292-7746" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/07883919X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/C-3401-2009" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468587v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas A.L. Oliveira" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Vinicius Costa Barbosa" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koffi Motchon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Guelton" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valter Leite" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40313-025-01239-5" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500661v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koffi M.D. Motchon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2026.3666700" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724713v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.M. Motchon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valter J.S. Leite" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2024.112077" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722431v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Etienne" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2024.112024" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106243v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2025.3580489" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993331v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2025.112470" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311738v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Marsala" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCI.2025.3601685" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416692v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Rouamel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Bourahala" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano N.D. Lopes" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Arcese" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2024.120198" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572518v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s F.P. Silva" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfranklin.2024.106915" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436994v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahul Kumar" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajeeb Dey" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arun Bali" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uday Pratap Singh" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfranklin.2024.106661" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228200v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2023.3321573" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026284v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Chekakta" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalel Jabri" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel E C Belkhiat" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acs.3588" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693474v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01423312221097796" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243050v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourreddine Nafir" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahir Ahmida" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207721.2021.1931547" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226250v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oca.2736" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282754v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel E.C. Belkhiat" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Manamanni" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2021.104371" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921718v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Arc&#232;se" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2020.3019215" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427498v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valter J S Leite" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Silva" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40815-019-00781-0" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887596v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Belkhiat" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34768/amcs-2020-0018" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444933v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#234;nio Castelan" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Klug" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2020.01.029" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001960v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmadjid Cherifi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amc.2019.01.031" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01736709v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2017.08.021" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898631v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Eddine Chouaib Belkhiat" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25073/jaec.201822.187" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01736710v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Khaber" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40815-016-0267-9" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03240976v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabih Taleb" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Seddiki" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman Akdag" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01736712v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zaytoon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0263574714002033" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-H123RFXB-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03245396v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Mazouzi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril de Runz" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03659537v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Antoine Bisgambiglia" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Lauber" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Marichal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01736762v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.11.131" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01736770v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20140824-6-ZA-1003.01499" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01736717v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Bouibed" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21642583.2014.888525" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01736722v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chinh-Cuong Duong" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darius L Koumba-Emianiwe" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793246v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Bouarar" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2012.11.001" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793244v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry-Marie Guerra" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Bernal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Labiod" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fss.2011.12.003" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01736781v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20120606-3-NL-3011.00050" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793242v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kruszewski" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr Mansouri" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.46.397-420" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793243v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhafidh Jaadari" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuong-Duong Chinh" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01736779v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20120829-3-HU-2029.00073" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01736782v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darius Koumba-Emianiwe" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuong Duong Chinh" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20110828-6-IT-1002.01584" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01736783v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20110828-6-IT-1002.01443" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793239v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSMCB.2009.2033807" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793240v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-cta.2009.0269" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793237v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horst Schulte" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nahs.2008.11.003" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793238v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fss.2009.02.008" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01736795v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20090921-3-TR-3005.00069" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01736796v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20090812-3-DK-2006.0074" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793235v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2008.10.007" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CXFPQ843-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793232v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjid Zerar" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793234v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Djemai" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nahs.2008.09.010" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793233v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Delprat" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2008.04.002" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01736800v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20071029-2-FR-4913.00009" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793231v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Moughamir" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.41.199-218" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01736801v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20071029-2-FR-4913.00016" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01736811v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20060920-3-FR-2912.00073" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01736813v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-6670(17)30853-4" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793230v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Barbier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Allard" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Briac Colobert" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Pascale Godillon-Maquinghen" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSRE.2003.810433" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083564v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083563v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330142v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Chibani" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2025.12.034" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066250v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020026v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djedjiga Brai" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ62266.2025.11152149" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024802v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel L. Rodrigues" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2025.10.076" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681311v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070716v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srikanth Bondalapati" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad Mekhilef" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.1592" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070720v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rupak Datta" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramasamy Saravanakumar" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.1127" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195838v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870791v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis F.P. Silva" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03756745v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Bouzoualegh" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.07.606" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663496v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.04.058" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587174v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03756741v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.M.D. Motchon" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.07.609" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831465v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koffi M D Motchon" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03398820v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03398821v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326957v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIM46487.2021.9517411" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410578v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Nafir" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.10.014" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971354v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568267v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.2199" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887602v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AQTR49680.2020.9129983" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026122v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095359v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duviella" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.1785" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343262v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.09.117" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317731v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ-IEEE.2019.8858840" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908959v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ-IEEE.2018.8491463" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977553v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020222v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089018v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01736753v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ-IEEE.2017.8015467" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01736755v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ-IEEE.2017.8015626" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908960v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASCC.2017.8287437" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01736751v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Eddine" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chouaib Belkhiat" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEE-B.2017.8192125" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01736757v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ-IEEE.2016.7737985" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01736761v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.07.083" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03297110v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01736759v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.07.113" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02109339v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01736765v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIT.2015.7233080" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03244654v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/570/7/072007" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01736773v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ-IEEE.2014.6891675" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291532v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01736775v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SysTol.2013.6693935" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291531v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01736777v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ-IEEE.2013.6622484" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03244981v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01736780v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Sala" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ-IEEE.2012.6250789" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01736785v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZY.2011.6007415" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01736786v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIC.2010.5612895" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01736788v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Naceur Abdelkrim" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2010.5547882" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291527v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291528v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01736787v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZY.2010.5584019" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01736797v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abdelkrim" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CICA.2009.4982780" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291523v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Naceur Abdelkrim" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01736789v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2009.5400952" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01736798v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CICA.2009.4982779" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291461v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291463v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01736799v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Billaudel" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2008.4602129" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291465v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01736804v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Leteneur" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICORR.2007.4428478" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291517v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291519v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01736803v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZY.2007.4295531" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01736806v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2006.372697" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291512v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Agnesina" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redha Taiar" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Houel" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hellard" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01736808v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CACSD-CCA-ISIC.2006.4776769" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291509v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lissan Afilal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291505v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Delpierre" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Filipetti" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Kolanowski" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291500v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291495v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Armand" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gillet" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308636v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lluis Godo" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Lesot" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Pasi" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ62266.2025.11152033" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555890v2" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najib Essounbouli" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083466v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Se&#225;n Mcloone" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Guerra" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gian Antonio Susto" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ju&#353; Kocijan" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2023.106325" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03758112v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2405-8963(22)01048-5" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077913v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsofia Lendek" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2018.04.016" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01736846v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Grabot" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2405-8963(16)30764-9" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322634v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lavoisier.fr/livre/informatique/revue-d-intelligence-artificielle-rsti-serie-ria-volume-29-n-5-septembre-octobre-2015/bisgambiglia/descriptif-9782746247413" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01736743v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03247643v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762928v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha Boukhobza" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hamelin" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Marx" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mourot" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Maria Nagy" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675322v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00007960v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04079617v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/kevin-guelton" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3292-7746" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/07883919X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=_SitnwMAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/C-3401-2009" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500661v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koffi M.D. Motchon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Guelton" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2026.3666700" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468587v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas A.L. Oliveira" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Vinicius Costa Barbosa" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koffi Motchon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valter Leite" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40313-025-01239-5" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106243v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valter J.S. Leite" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2025.3580489" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993331v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2025.112470" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724713v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.M. Motchon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2024.112077" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722431v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Etienne" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2024.112024" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311738v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Marsala" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCI.2025.3601685" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416692v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Rouamel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Bourahala" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano N.D. Lopes" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Arcese" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2024.120198" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572518v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s F.P. Silva" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfranklin.2024.106915" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436994v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahul Kumar" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajeeb Dey" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arun Bali" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uday Pratap Singh" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfranklin.2024.106661" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228200v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2023.3321573" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026284v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Chekakta" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalel Jabri" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel E C Belkhiat" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acs.3588" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693474v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01423312221097796" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921718v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Arc&#232;se" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2020.3019215" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243050v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourreddine Nafir" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahir Ahmida" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207721.2021.1931547" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226250v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oca.2736" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282754v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel E.C. Belkhiat" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Manamanni" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2021.104371" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427498v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valter J S Leite" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Silva" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40815-019-00781-0" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887596v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Belkhiat" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34768/amcs-2020-0018" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444933v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#234;nio Castelan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Klug" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2020.01.029" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001960v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmadjid Cherifi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amc.2019.01.031" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01736709v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2017.08.021" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898631v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Eddine Chouaib Belkhiat" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25073/jaec.201822.187" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03240976v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabih Taleb" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Seddiki" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman Akdag" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01736710v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Khaber" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40815-016-0267-9" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03245396v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Mazouzi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril de Runz" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01736712v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zaytoon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0263574714002033" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-H123RFXB-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03659537v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Antoine Bisgambiglia" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Lauber" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Marichal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01736762v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.11.131" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01736717v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Bouibed" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21642583.2014.888525" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01736770v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20140824-6-ZA-1003.01499" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793246v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Bouarar" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2012.11.001" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01736722v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chinh-Cuong Duong" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darius L Koumba-Emianiwe" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01736779v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20120829-3-HU-2029.00073" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793244v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry-Marie Guerra" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Bernal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Labiod" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fss.2011.12.003" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01736781v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20120606-3-NL-3011.00050" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793242v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kruszewski" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr Mansouri" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.46.397-420" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793243v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhafidh Jaadari" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuong-Duong Chinh" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01736782v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darius Koumba-Emianiwe" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuong Duong Chinh" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20110828-6-IT-1002.01584" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01736783v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20110828-6-IT-1002.01443" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793239v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSMCB.2009.2033807" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793240v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-cta.2009.0269" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01736795v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20090921-3-TR-3005.00069" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793237v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horst Schulte" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nahs.2008.11.003" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793238v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fss.2009.02.008" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01736796v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20090812-3-DK-2006.0074" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793235v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2008.10.007" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CXFPQ843-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793234v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Djemai" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nahs.2008.09.010" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793232v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjid Zerar" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793233v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Delprat" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2008.04.002" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01736800v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20071029-2-FR-4913.00009" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793231v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Moughamir" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.41.199-218" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01736801v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20071029-2-FR-4913.00016" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01736811v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20060920-3-FR-2912.00073" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01736813v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-6670(17)30853-4" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793230v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Barbier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Allard" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Briac Colobert" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Pascale Godillon-Maquinghen" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSRE.2003.810433" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05613356v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjet Bououden" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024802v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel L. Rodrigues" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2025.10.076" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083564v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083563v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330142v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Chibani" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2025.12.034" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066250v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020026v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djedjiga Brai" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ62266.2025.11152149" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681311v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070720v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rupak Datta" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramasamy Saravanakumar" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.1127" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070716v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srikanth Bondalapati" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad Mekhilef" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.1592" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195838v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663496v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.04.058" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870791v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis F.P. Silva" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03756745v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Bouzoualegh" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.07.606" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587174v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03756741v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.M.D. Motchon" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.07.609" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831465v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koffi M D Motchon" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410578v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Nafir" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.10.014" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03398820v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03398821v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326957v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIM46487.2021.9517411" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095359v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duviella" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.1785" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568267v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.2199" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971354v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887602v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AQTR49680.2020.9129983" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026122v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317731v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ-IEEE.2019.8858840" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343262v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.09.117" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977553v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908959v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ-IEEE.2018.8491463" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01736751v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Eddine" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chouaib Belkhiat" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEE-B.2017.8192125" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01736753v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ-IEEE.2017.8015467" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01736755v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ-IEEE.2017.8015626" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020222v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089018v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908960v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASCC.2017.8287437" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01736757v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ-IEEE.2016.7737985" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01736761v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.07.083" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03297110v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01736759v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.07.113" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01736765v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIT.2015.7233080" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02109339v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03244654v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/570/7/072007" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01736773v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ-IEEE.2014.6891675" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291532v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01736775v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SysTol.2013.6693935" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291531v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01736777v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ-IEEE.2013.6622484" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03244981v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01736780v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Sala" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ-IEEE.2012.6250789" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01736785v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZY.2011.6007415" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01736786v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIC.2010.5612895" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01736788v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Naceur Abdelkrim" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2010.5547882" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291527v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291528v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01736787v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZY.2010.5584019" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01736798v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CICA.2009.4982779" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01736797v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abdelkrim" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CICA.2009.4982780" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291523v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Naceur Abdelkrim" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01736789v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2009.5400952" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291465v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01736799v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Billaudel" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2008.4602129" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291461v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291463v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01736804v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Leteneur" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICORR.2007.4428478" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291519v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291517v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01736803v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZY.2007.4295531" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01736808v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CACSD-CCA-ISIC.2006.4776769" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01736806v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2006.372697" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291512v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Agnesina" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redha Taiar" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Houel" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hellard" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291509v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lissan Afilal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291505v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Delpierre" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Filipetti" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Kolanowski" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291500v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291495v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Armand" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gillet" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308636v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lluis Godo" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Lesot" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Pasi" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ62266.2025.11152033" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555890v2" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najib Essounbouli" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083466v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Se&#225;n Mcloone" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Guerra" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gian Antonio Susto" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ju&#353; Kocijan" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2023.106325" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03758112v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2405-8963(22)01048-5" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077913v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsofia Lendek" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2018.04.016" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01736846v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Grabot" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2405-8963(16)30764-9" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322634v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lavoisier.fr/livre/informatique/revue-d-intelligence-artificielle-rsti-serie-ria-volume-29-n-5-septembre-octobre-2015/bisgambiglia/descriptif-9782746247413" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01736743v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03247643v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675322v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha Boukhobza" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hamelin" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Marx" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mourot" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Maria Nagy" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762928v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00007960v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04079617v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>