--- v0 (2026-03-14)
+++ v1 (2026-04-05)
@@ -1,77 +1,167 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
+        <w:pict>
+          <v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:110.98265895954px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
+            <w10:wrap type="tight" anchorx="margin"/>
+            <v:imagedata r:id="rId7" o:title=""/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kevin Heggarty </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="641e6e"/>
         </w:rPr>
         <w:t xml:space="preserve">Professeur d'Optique à l'IMT Atlantique (Brest)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Identifiants chercheurs</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> IdHAL : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">kevin-heggarty</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> ORCID : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">0000-0002-4922-9039</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> IdRef : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">056811500</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
@@ -104,5809 +194,5671 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (48)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-Time Calculation of 3D Computer-Generated Holograms by Phase Space Warping</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Differentiable forward modeling and inverse lithography for two-photon lithography: application to voxel-by-voxel, diffractive optical element, and spatial light modulator systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeriia Sedova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuan Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Rovera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Le Deun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Heggarty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Micro/Nanopatterning, Materials, and Metrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 25 (03), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/1.JMM.25.3.031602⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Savaux</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">hal-05524264v2</w:t>
+                <w:t xml:space="preserve">hal-05552109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and Simulation of a Massively Parallelized Multiphoton Polymerization 3D Microfabrication Process</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Advances in modeling and optimization for two-photon lithography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeriia Sedova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florie Ogor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florie Ogor</w:t>
-[...146 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Joël Rovera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valeriia Sedova</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florie Ogor</w:t>
+                <w:t xml:space="preserve">Odysseas Tsilipakos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Wiedenmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Micro/Nanopatterning, Materials, and Metrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 24 (02), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/1.JMM.24.2.023001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05194777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real-time calculation of Fresnel holograms using the split-Lohmann method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Gilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Heggarty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fracasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gioia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 50 (8), pp.2554. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/OL.554228⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05171700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast view-specific generation of high-definition holograms with enhanced quality</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Modeling and Simulation of a Massively Parallelized Multiphoton Polymerization 3D Microfabrication Process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florie Ogor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Le Deun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma van Elslande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azeddine Tellal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akos Banyasz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 221 (15), pp.2300486. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssa.202300486⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OE.531348⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04662580v1</w:t>
+                <w:t xml:space="preserve">hal-04715637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and Simulation of a Massively Parallelized Multiphoton Polymerization 3D Microfabrication Process</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Le Deun</w:t>
+                <w:t xml:space="preserve">Fast view-specific generation of high-definition holograms with enhanced quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Lagrange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Gilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emma van Elslande</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kevin Heggarty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Fracasso</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pssa.202300486⟩</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 32 (16), pp.28821. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.531348⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04715637v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04662580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Super-resolution computed tomography imaging spectrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lei Yuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qiang Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hecong Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Heggarty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weiwei Cai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photonics research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 11 (2), pp.212-224. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/PRJ.472072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03967247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contact lens embedded holographic pointer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Maël Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Abiven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïna Sinou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Heggarty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 13 (1), pp.6919. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-023-33420-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04084809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding and overcoming proximity effects in multi-spot two-photon direct laser writing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Arnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Pérez-Covarrubias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Khaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Baldeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Additive Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 49, pp.102491. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.addma.2021.102491⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03590641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wide field of view re-configurable foveal projection systems using a phase only spatial light modulator: an application to a new generation of automotive HUDs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soukaina Chakir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mermillod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Heggarty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis de Bougrenet de La Tocnaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 30 (8), pp.12937. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.451412⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03630107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lock-in vibration retrieval based on high-speed full-field coherent imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Meteyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvio Montrésor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Foucart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Heggarty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 11 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-021-86371-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03184364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perifoveal retinal augmented reality on contact lenses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Nourrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoran Pigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Heggarty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis de Bougrenet de La Tocnaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 60 (11), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/1.OE.60.11.115103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03424435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-beam two-photon polymerization for fast large area 3D periodic structure fabrication for bioapplications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Maibohm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Silvestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Borme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maina Sinou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Heggarty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 10 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-020-64955-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03104084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faceted Gratings for an optical security feature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qiang Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoran Eli Pigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Heggarty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 59 (4), pp.910. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/AO.378122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02453810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visualization of travelling waves propagating in a plate equipped with 2D ABH using wide-field holographic vibrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Lagny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Secail-Geraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvio Montrésor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Heggarty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, pp.114925. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jsv.2019.114925⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02274776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faceted Fresnel DOEs creating the perception of a floating 3D virtual object under divergent illumination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qiang Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoran Eli Pigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Heggarty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 451, pp.231-239. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.optcom.2019.06.047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02189529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diatom Frustules Nanostructure in Pelagic and Benthic Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Leynaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Fardel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Beker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Delebecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Silicon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 10 (6), pp.2701-2709. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s12633-018-9809-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02093104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diffraction symmetry of binary Fourier elements with feature sizes on the order of the illumination wavelength and effects of fabrication errors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giang Nam Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Heggarty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Bacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Meyrueis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 42 (24), pp.5178 - 5181. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OL.42.005178⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01812647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A smart multifunction diffractive lens experimental validation for future PV cell applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abbas Albarazanchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gerard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ambs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Gerard</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Patrick Meyrueis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giang Nam Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 24 (2), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.24.00A139⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01247644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uniform free-space cell shaping using diffractive-type beam diffusers for optical wireless links</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Iterative scalar non-paraxial algorithm for the design of Fourier phase elements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giang Nam Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Heggarty</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Bacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Jürgen Jakobs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Häringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 39 (24), pp.6871 - 6874. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OL.39.006871⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 39 (19), pp.5551-5554. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OL.39.005551⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01208442v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01066833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iterative scalar non-paraxial algorithm for the design of Fourier phase elements</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Uniform free-space cell shaping using diffractive-type beam diffusers for optical wireless links</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hani Al Hajjar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Fracasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Heggarty</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 39 (19), pp.5551-5554. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OL.39.005551⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 39 (24), pp.6871 - 6874. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OL.39.006871⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01066833v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01208442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computationally efficient scalar non-paraxial modelling of optical wave propagation in the far-field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giang Nam Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Heggarty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gerard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Serio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Meyrueis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 53 (10), pp.2196-2205. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/AO.53.002196⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00979389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase-mapping and wavefront analysis based on multi-illumination light fields generated by a spatial light modulator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Mazine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Heggarty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 50, pp.2679 - 2691. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/AO.50.002679⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02135470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct write of optical diffractive elements and planar waveguides with a digital micromirror device based UV photoplotter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Kessels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Nassour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Grosso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Heggarty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00504350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct write of optical diffractive elements and planar waveguides with a digital micromirror device based UV photoplotter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Kessels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Nassour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Grosso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Heggarty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00504351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiplexer and variable optical attenuator based on PDLC for polymer optical fiber networks</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Optical proximity correction for a versatile LCD based direct write maskless photoplotter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Kessels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Heggarty</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Montero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Crystals and Liquid Crystals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 502, pp.130-142. </w:t>
+              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/15421400902815969⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mee.2009.04.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00498427v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02141042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical proximity correction for a versatile LCD based direct write maskless photoplotter</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Multiplexer and variable optical attenuator based on PDLC for polymer optical fiber networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Lallana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Vazquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Vinouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Heggarty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Montero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Crystals and Liquid Crystals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 502, pp.130-142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15421400902815969⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mee.2009.04.026⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02141042v1</w:t>
+                <w:t xml:space="preserve">hal-00498427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matériaux pour l'optique : caractérisation de structures de type cristaux photoniques obtenues par déposition colloïdales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Dissaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Heggarty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wendel Wohlleben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei Lavrinenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contrôles essais mesures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02161490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stepper based maskless microlithography using a liquid crystal display for massively parallel direct-write of binary and multilevel microstructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie M Kessels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwa El Bouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Pagan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Heggarty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Micro/Nanolithography, MEMS, and MOEMS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 6 (3), pp.033002. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/1.2767331⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01974805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silicon backplane ferroelectric liquid crystal spatial light modulator for uses within an optical telecommunications environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Heggarty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fracasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Letort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis de Bougrenet de La Tocnaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mike Birch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ferroelectrics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 312, pp.39-55. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/00150190490511527⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02170540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volume diffraction gratings for optical telecommunications applications: design study for a spectral equalizer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Loukina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Massenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Heggarty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N M Shigapova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/1.1803848]⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01828789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-speed holographic optical tweezers using a ferroelectric liquid crystal microdisplay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Hossack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eirini Theofanidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jason Crain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Heggarty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Birch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 11 (17), pp.2053 - 2059</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02141044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-Speed Holographic Optical Tweezers using Ferro-electric Liquid Crystal Microdisplay References and links</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William J Hossack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William J Hossack</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Eirini Theofanidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jason Crain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Heggarty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Birch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01974882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generation of achromatic and propagation-invariant spot arrays by use of continuously self-imaging gratings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guérineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Harchaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerôme Primot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Heggarty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 26 (7), pp.411 - 413</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02141041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Signal window minimum average error algorithm for multi-phase level computer-generated holograms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwa El Bouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Heggarty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 180, pp.2000 - 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01974868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Signal window minimum average error algorithm for computer-generated holograms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Heggarty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Chevallier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01974866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Signal window minimum average error algorithm for computer-generated holograms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Heggarty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Chevallier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 15 (3), pp.625 - 635</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02141039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wavefront sensor prototype for industrial applications based on a three-level phase grating</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerôme Primot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Sogno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fracasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Heggarty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 36 (3), pp.901 - 904</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02141043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">64-Channel correlator implementing a Kohonen-like neural network for handwritted-digit recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Barge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Heggarty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yitzak Idan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Chevallier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 35 (23), pp.4655 - 4665</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02290965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two methods of reducing the dynamic range of a holographic filter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Barge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Heggarty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Chevallier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01974871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">All-optical implementation of a self-organizing map : generalization and taxonomy capability assesment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Heggarty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerôme Duvillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.D. Carpio Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis de Bougrenet de La Tocnaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 34 (1), pp.8167 - 8175</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02291049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">All-optical implementation of a self-organizing map: Learning and taxonomy capability assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Heggarty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Duvillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Carpio Pé Rez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J L de Bougrenet de La Tocnaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01974886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">All-optical implementation of a self-organizing map: a preliminary approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Duvillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Killinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Heggarty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Yao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J L de Bougrenet de La Tocnaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01974885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">All-optical implementation of a self-organizing map : a preliminary approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerôme Duvillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Killinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Heggarty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koffi Yao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis de Bougrenet de La Tocnaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 33 (2), pp.258 - 266</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02291041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical implementation of an improved Hopfield-like retrieval algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Heggarty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Chevallier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1992, 88 (2), pp.91 - 95. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/0030-4018(92)90491-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02291028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An opto-electronic implementation of a neural network</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">System alignment using the Talbot effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Le Falher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Heggarty</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Sirat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1990, 1281, pp.136 - 144</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 1990, 1271, pp.346 - 355. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.20421⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02291019v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02291026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Invariance in an opto-electronic implementation of neural networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId164" w:history="1">
+                <w:t xml:space="preserve">An opto-electronic implementation of a neural network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Heggarty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yitzak Idan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Sirat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1990, 1281, pp.145 - 150. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 1990, 1281, pp.136 - 144</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02291014v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02291019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">System alignment using the Talbot effect</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
+                <w:t xml:space="preserve">Invariance in an opto-electronic implementation of neural networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yitzak Idan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Heggarty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Sirat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1990, 1271, pp.346 - 355. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.20421⟩</w:t>
+              <w:t xml:space="preserve">, 1990, 1281, pp.145 - 150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.20688⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02291026v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02291014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frequency multiplexed raster scheme of an optical neural network: shift invariant recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Sirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Heggarty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Maruani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1989, 963, pp.522 - 526</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02291005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5916,4772 +5868,4772 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital modelling of a massively parallelized multiphoton polymerization plot process</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Modelling and compensating proximity effects in a massively parallelized multiphoton photoplotter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florie Ogor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Le Deun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeriia Sedova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Rovera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Florie Ogor</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Erdmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE OPTICAL SYSTEMS DESIGN 2024: Computational Optics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.3017550⟩</w:t>
+              <w:t xml:space="preserve">SPIE Photonics Europe: 3D Printed Optics and Additive Photonic Manufacturing IV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Strasbourg (67), France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.3016932⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04614907v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04576304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast and flexible GPU implementation of the view-dependent error diffusion algorithm</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Advances in modeling and optimization for two-photon lithography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Heggarty</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Valeriia Sedova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florie Ogor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joёl Rovera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odysseas Tsilipakos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Lemberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics, Photonics and Digital Technologies for Imaging Applications VIII</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.3016890⟩</w:t>
+              <w:t xml:space="preserve">SPIE Optical Systems Design 2024: Computational Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SPIE, Apr 2024, Strasbourg, France. pp.16, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.3017407⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04660965v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04667719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advances in modeling and optimization for two-photon lithography</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fast and flexible GPU implementation of the view-dependent error diffusion algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Lagrange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Gilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Heggarty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Fracasso</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Optical Systems Design 2024: Computational Optics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.3017407⟩</w:t>
+              <w:t xml:space="preserve">Optics, Photonics and Digital Technologies for Imaging Applications VIII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Strasbourg, France. pp.17, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.3016890⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04667719v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04660965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling and compensating proximity effects in a massively parallelized multiphoton photoplotter</w:t>
+                <w:t xml:space="preserve">Digital modelling of a massively parallelized multiphoton polymerization plot process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Joël Rovera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Le Deun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeriia Sedova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Heggarty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Florie Ogor</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Andreas Erdmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Photonics Europe: 3D Printed Optics and Additive Photonic Manufacturing IV</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.3016932⟩</w:t>
+              <w:t xml:space="preserve">SPIE OPTICAL SYSTEMS DESIGN 2024: Computational Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Strasbourg, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.3017550⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04576304v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04614907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phototobiology of a benthic diatom from the subtidal sediments of the bay of Brest</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ingrid Kernalléguen</w:t>
+                <w:t xml:space="preserve">Assessment of a massively parallel non-linear polymerisation process using scalar light propagation simulation tools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Heggarty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florie Ogor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Le Deun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaspard Delebecq</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Manuel Flury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma van Eslande</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th European Phycological Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Brest (France), France</w:t>
+              <w:t xml:space="preserve">E-MRS Spring Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05504625v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04222490v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of a massively parallel non-linear polymerisation process using scalar light propagation simulation tools</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Phototobiology of a benthic diatom from the subtidal sediments of the bay of Brest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emma van Eslande</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anna Isaia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenza Wahbi-Fusier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Kernalléguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaspard Delebecq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS Spring Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">8th European Phycological Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Brest (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04222490v2</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05504625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and fabrication of multiple LED illuminated computer-generated holograms generating 3D effects for automotive applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Barbotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Heggarty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Holography: Advances and Modern Trends VIII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SPIE, Apr 2023, Prague, Czech Republic. pp.27, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.2666482⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04125886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phototobiologie d’une diatomée épipélique des sédiments subtidaux de la rade de Brest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Isaia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenza Wahbi-Fusier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Delebecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Leynaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Heggarty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Société Phycologique de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Nantes (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05504651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In depth study of optical behavior of a novel leaky waveguide deflector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Vincent Dugué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed El Gibari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Heggarty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Larat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Vilcot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th Telecommunications Forum TELFOR 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Fully online event, Serbia. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TELFOR51502.2020.9306629⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03054282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proximity effect in parallelized microfabrication using two-photon polymerization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Adrian Pérez Covarrubias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Arnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Khaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Baldeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Photonics Europe 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2020, Online Only, France. pp.26, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.2555377⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03104071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of massive parallelization on two-photon absorption micro- and nanofabrication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian Hilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Wiedenmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedikt Stender</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willi Mantei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruth Houbertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE LASE 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, San Francisco, CA, United States. pp.1127105, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.2545788⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03104057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inverse design for wavelength selective thick diffractive optical element.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qiang Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Adrian Perez Covarrubias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoran Eli Pigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Heggarty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EOS Topical Meeting on Diffractive Optics 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Jena, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02453919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massively parallel multiphoton photoplotting: rationale, techniques and implementation obstacles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Heggarty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Adrian Perez Covarrubias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Khaldi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SMS 2019 : 5th Ed. Smart Materials and Surfaces - SMS Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02453986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An optimization approach of computer generated hologram (CGH) for divergent light shaping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qiang Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoran Eli Pigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Theillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Heggarty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Digital Holography and Three-Dimensional Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Bordeaux, France. pp.Tu4A.5, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/DH.2019.Tu4A.5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02189546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined digital-DOE holographic interferometer for force identification in vibroacoustics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Poittevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Picart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pezerat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Photonics Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Strasbourg, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.2307632⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01974226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vibration retrieval from time sequences of digital on-line Fresnel holograms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Lagny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Trujillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvio Montrésor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Garcia-Sucerquia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Imaging and Applied Optics 2018 (3D, AO, AIO, COSI, DH, IS, LACSEA, LS&amp;C, MATH, pcAOP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Orlando, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/DH.2018.DM5F.2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01974321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VIBROMETRIE HOLOGRAPHIQUE CHAMP LARGE A 100 KHZ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Picart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Lagny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Poittevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Socité Français d'Optique (SFO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01974415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overcoming practical limitations of even order missing gratings and diffractive optical elements to improve diffraction pattern fidelity and contrast in machine vision applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fracasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Heggarty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DO 2017 : EOS Topical meeting on diffractive Optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Joensuu, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01615217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beam shaping DOE for controlled laser tracking in indoor free- space optical communications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lamour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fracasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Heggarty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Daniel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DO 2017 : EOS Topical meeting on diffractive Optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Joensuu, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01615220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benthic Diatoms: What Makes Them Unique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Leynaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Fardel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatriz Beker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Delebecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OCEAN SCIENCES 2016 : meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2016, New Orleans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01574151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-speed 3D laser printing by two-photon induced chemistry: breaking the centimeter-scale limit</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le rôle optique du frustule des diatomées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ortero Nerea</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre-Emmanuel Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Heggarty</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photonics West OPTO 2015 : Optoelectronic Materials, Devices, and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2015, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">QUATORZIÈME COLLOQUE INTERNATIONAL FRANCOPHONE DU CLUB CMOI/SFO Méthodes et Techniques Optiques pour l’Industrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CMOI/SFO, Nov 2015, Pleumeur-Bodou, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01199804v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01266947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rôle optique du frustule des diatomées</w:t>
+                <w:t xml:space="preserve">High-speed 3D laser printing by two-photon induced chemistry: breaking the centimeter-scale limit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Emmanuel Durand</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Patrice L. Baldeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Chichkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Farsari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Romero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ortero Nerea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">QUATORZIÈME COLLOQUE INTERNATIONAL FRANCOPHONE DU CLUB CMOI/SFO Méthodes et Techniques Optiques pour l’Industrie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CMOI/SFO, Nov 2015, Pleumeur-Bodou, France</w:t>
+              <w:t xml:space="preserve">Photonics West OPTO 2015 : Optoelectronic Materials, Devices, and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2015, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01266947v1</w:t>
+                <w:t xml:space="preserve">hal-01199804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude théorique et expérimentale d'un rétro-réflecteur mince</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil Chikha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Heggarty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Petiton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CMOI 2015 : 14ème Colloque International Francophone sur les Méthodes et Techniques Optiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Lannion, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01355270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iterative scalar algorithm for the rapid design of wide-angle diffraction Fourier elements</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Microstructuration de matériaux polymères pour la fabrication de composants optiques diffractifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Carre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Chan Yong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Heggarty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Patrick Meyrueis</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Vignaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Pillin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EOSMOC 2013 : 3rd EOS Conference on Manufacturing of Optical Components</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Munich, Germany</w:t>
+              <w:t xml:space="preserve">Colloque "Optique 2013 - Horizons de l'Optique"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Villetaneuse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00940406v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00920101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructuration de matériaux polymères pour la fabrication de composants optiques diffractifs</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Iterative scalar algorithm for the rapid design of wide-angle diffraction Fourier elements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giang Nam Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Heggarty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Pillin</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gerard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Meyrueis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque "Optique 2013 - Horizons de l'Optique"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Villetaneuse, France</w:t>
+              <w:t xml:space="preserve">EOSMOC 2013 : 3rd EOS Conference on Manufacturing of Optical Components</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00920101v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00940406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de microstructures polymères diffractantes par AFM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Balnois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Balnois</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Guillaume Vignaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chan Yong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Heggarty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15è Forum des Microscopies à Sonde Locale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Saint-Jacut-De-La-Mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00947721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapid prototyping of diffractive optical elements in microstructured sol-gel hybrid material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chan Yong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Heggarty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Battarel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd EOS Conference on Manufacturing of Optical Components (EOSMOC 2011 - 20th International Congress on Photonics in Europe)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Munich, Germany. pp.10-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00941829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polymères microstructurables pour la fabrication d'éléments optiques diffractifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chan Yong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Heggarty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Battarel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque 2010 CMOI/SFO "Méthodes et Techniques Optiques pour l'Industrie"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Club CMOI/SFO, Nov 2010, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01151842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison des microstructures optiques créées dans une photorésine et dans un matériau sol-gel hybride</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chan Yong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Heggarty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Battarel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JMC12 : 12e journées de la matière condensée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00523102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélioration de la reconnaissance des marquages routiers par l'optimisation d'algorithmes d'extraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ninot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Philippe Tarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gavrilovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Smadja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Heggarty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque COGIST'09</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, St Quay Portrieux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00435943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phototraceur UV à micro-miroirs pour la réalisation de fonctions optiques integrées et diffractives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Bialic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Kessels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Hardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Grosso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Heggarty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27èmes Journées Nationales d'Optique Guidée (JNOG 2008)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Lannion, France. pp.128-130</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00358504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tunable, elastic, crack-free photonic crystals and polymer opal templates with pre-determined orientation for defect inscription</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wendel Wohlleben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reinhold Leyrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Boyle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Kiyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Dissaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CLEO Europe : Conference on Lasers and Electro-Optics/International Quantum Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02166875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dual 3X1 multiplexer for POF networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Lallana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Vazquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Montero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Heggarty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Vinouze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICPOF 2007 : International Conference on Plastic Optical Fibers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Turin, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02166825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artificial Opals as Nanophotonic Materials for Optics Communications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei Lavrinenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reinhold Leyrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wendel Wohlleben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Heggarty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Dissaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference on Transparent Optical Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, Rome, Italy. pp.208 - 211, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICTON.2007.4296182⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02165221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Écriture directe de microstructures à 2 et 3 dimensions par un phototraceur massivement parallèle utilisant un micro-écran comme masque reconfigurable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Kessels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Heggarty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INTERCONEX/IMAP : 16ème Forum de l'interconnexion et du packaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02166936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phototraceur massivement parallèle pour la photoinscription directe dans l'ultra-violet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Heggarty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estibaliz Gonzalez Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Siegel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Grosso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FOTON 2004 (1er séminaire du Groupement d'Intérêt Scientifique dédié aux Fonctions Optiques pour les TélécommunicatiONs)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2004, Plestin-Les-Grèves, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02172326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic spectral response of a liquid crystal-based optical channel selector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Letort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Razzak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fracasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Heggarty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photonics in Switching</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2003, Versailles, France. pp.259 - 261</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02141040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wavefront analyser for industrial application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.N. Provost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Sogno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Heggarty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fracasso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium Optronics &amp; Defence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 1996, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02345187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réalisation et caractérisation de matrices de microlentilles pour le traitement optique du signal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Defosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Heggarty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Quertemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Chevallier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Optronics and Defense</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 1996, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02291092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison de deux méthodes d'amélioration d'un montage de type &amp;quot;corrélateur multicanal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Barge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Heggarty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Chevallier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th Meeting of the European Optical Society (Optics and Information), 23-26 octobre, Mulhouse, France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 1995, Mulhouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02291054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental realization of an all-optical self-organizing map</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Heggarty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerôme Duvillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis de Bougrenet de La Tocnaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optical Computingro</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 1994, Edinburgh, Royaume-Uni. pp.175 - 176</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02345675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10691,400 +10643,400 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical properties of a benthic diatom, Pleurosigma strigosum, from the subtidal sediment of the bay of Brest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Kernalléguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Isaia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Leynaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Heggarty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Lavaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Silicamics 4</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Moulin Mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04862769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approximation analytique du faisceau de fuite d’un déflecteur électro-optique à base d’un guide sur polymères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Vincent Dugué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed El Gibari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Larat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Heggarty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Vilcot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JCOM 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03512149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude d'un déflecteur électro-optique à base d’un guide à fuite sur polymères et d’un élément optique diffractif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Vincent Dugué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed El Gibari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Halbwax</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ginestar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée du Club Optique Microondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Brest, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02479414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11094,897 +11046,1169 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Method for printing a 3d object in a photoreactive composition, and printer suitable for implementing the method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Baldeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azeddine Tellal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Heggarty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO2022171704A1. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04646876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Appareil de projection d’images et unité de pilotage associée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soukaina Chakir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mermillod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Avisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis de Bougrenet de La Tocnaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR3115894. DI-TBN-20-003. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03788442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lentille de contact pour réalité augmentée et procédé correspondant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis de Bougrenet de La Tocnaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Nourrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Heggarty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: WO2021148548. DI-TBN-19-010. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03780818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispositif d'illumination diffractif à angle de diffraction augmenté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Heggarty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Meur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: WO/2019/020577. DI/16-009. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01971858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Système de projection pour la mesure de vibrations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Poittevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Picart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Heggarty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Meur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: WO/2018/172681. DI/16-019. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01944197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical security component and method for manufacturing such a component</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil Chikha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Sauvage-Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Heggarty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Petiton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO2017202866. DI/16-008. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01944222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procede d'impression en trois dimensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Heggarty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Baldeck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: WO2016066927. 17276. 2016, pp.26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01387038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispositif de connexion pour fibres optique, multicoeur, à base d'éléments en espace libre.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Heggarty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis de Bougrenet de La Tocnaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Defosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR2754354. 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01971938v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Real-Time Calculation of 3D Computer-Generated Holograms by Phase Space Warping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Lagrange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Gilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gioia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Savaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Heggarty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05524264v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modeling and Simulation of a Massively Parallelized Multiphoton Polymerization 3D Microfabrication Process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florie Ogor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Le Deun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma van Elslande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azeddine Tellal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akos Banyasz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04312777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">HDR (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution à l'étude, la fabrication et l'application des éléments optiques diffractifs, fixes et reconfigurables.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Heggarty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Optique / photonique. IMT Atlantique; UBS, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02166794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId330"/>
+      <w:footerReference w:type="default" r:id="rId337"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12050,51 +12274,203 @@
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
+<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+  <w:abstractNum w:abstractNumId="1">
+    <w:nsid w:val="99B3EFFE"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+</w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
@@ -12131,51 +12507,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524264v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lagrange" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Gilles" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gioia" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Savaux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Heggarty" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312777v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Ogor" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Deun" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma van Elslande" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azeddine Tellal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akos Banyasz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05194777v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeriia Sedova" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Rovera" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odysseas Tsilipakos" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Wiedenmann" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JMM.24.2.023001" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171700v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fracasso" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.554228" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662580v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.531348" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715637v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.202300486" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967247v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Yuan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Song" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hecong Liu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiwei Cai" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/PRJ.472072" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084809v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Ma&#235;l Robert" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Abiven" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;na Sinou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Adam" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-33420-8" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590641v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Arnoux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis P&#233;rez-Covarrubias" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Khaldi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Carlier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Baldeck" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2021.102491" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03630107v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soukaina Chakir" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mermillod" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis de Bougrenet de La Tocnaye" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.451412" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184364v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Meteyer" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Montr&#233;sor" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Foucart" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Meur" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-86371-3" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03424435v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Nourrit" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoran Pigeon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.OE.60.11.115103" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03104084v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Maibohm" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Silvestre" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Borme" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maina Sinou" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-64955-9" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453810v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoran Eli Pigeon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.378122" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02274776v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Lagny" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Secail-Geraud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2019.114925" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02189529v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2019.06.047" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093104v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Leynaert" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fardel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Beker" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Soler" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Delebecq" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12633-018-9809-0" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812647v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giang Nam Nguyen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Bacher" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Meyrueis" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.42.005178" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247644v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Albarazanchi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gerard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ambs" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.24.00A139" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208442v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hani Al Hajjar" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.39.006871" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066833v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J&#252;rgen Jakobs" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel H&#228;ringer" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.39.005551" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979389v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Serio" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.53.002196" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135470v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mazine" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.50.002679" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504350v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Kessels" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Nassour" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grosso" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504351v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498427v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Lallana" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Vazquez" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vinouze" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Montero" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15421400902815969" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141042v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2009.04.026" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5FWTBJNC-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161490v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Dissaux" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Carr&#233;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendel Wohlleben" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Lavrinenko" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01974805v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie M Kessels" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa El Bouz" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Pagan" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.2767331" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170540v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Letort" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Birch" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00150190490511527" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01828789v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Loukina" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Massenot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Chevallier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N M Shigapova" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.1803848]" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141044v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Hossack" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eirini Theofanidou" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Crain" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Birch" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01974882v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William J Hossack" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141041v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gu&#233;rineau" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Harchaoui" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Primot" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01974868v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01974866v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141039v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Chevallier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141043v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Sogno" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290965v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Barge" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yitzak Idan" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01974871v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Barge" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291049v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Duvillier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.D. Carpio Perez" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01974886v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Duvillier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Carpio P&#233; Rez" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J L de Bougrenet de La Tocnaye" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01974885v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Killinger" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Yao" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291041v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Killinger" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koffi Yao" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291028v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0030-4018(92)90491-9" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HRDS1KTW-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291019v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Sirat" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291014v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.20688" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291026v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Le Falher" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.20421" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291005v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Maruani" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614907v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3017550" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660965v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3016890" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04667719v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#1105;l Rovera" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Lemberg" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3017407" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576304v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Erdmann" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3016932" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504625v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Isaia" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Wahbi-Fusier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Breton" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Kernall&#233;guen" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Delebecq" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04222490v2" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Flury" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma van Eslande" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04125886v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Barbotin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lopez" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2666482" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504651v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054282v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Vincent Dugu&#233;" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Gibari" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Larat" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Vilcot" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TELFOR51502.2020.9306629" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03104071v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Adrian P&#233;rez Covarrubias" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2555377" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03104057v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Hilbert" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt Stender" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willi Mantei" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Houbertz" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2545788" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02453919v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Adrian Perez Covarrubias" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02453986v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02189546v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Theillier" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/DH.2019.Tu4A.5" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01974226v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Poittevin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Faure" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Picart" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Pezerat" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2307632" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01974321v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Trujillo" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Garcia-Sucerquia" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/DH.2018.DM5F.2" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01974415v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Faure" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615217v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615220v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Lamour" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Daniel" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574151v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Fardel" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Beker" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Soler" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199804v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice L. Baldeck" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Chichkov" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Farsari" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Romero" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ortero Nerea" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266947v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Durand" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355270v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Chikha" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Petiton" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940406v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920101v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Carre" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chan Yong" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vignaud" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pillin" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947721v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Balnois" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941829v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Battarel" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151842v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523102v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435943v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ninot" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Tarel" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gavrilovic" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Smadja" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358504v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bialic" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Kessels" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hardy" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166875v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhold Leyrer" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Boyle" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Kiyan" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166825v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165221v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2007.4296182" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166936v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172326v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estibaliz Gonzalez Garcia" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Siegel" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141040v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Razzak" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345187v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Provost" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sogno" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291092v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Defosse" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Quertemont" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291054v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345675v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862769v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Lavaud" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512149v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479414v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Halbwax" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ginestar" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04646876v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03788442v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gache" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Avisse" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03780818v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01971858v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01944197v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01944222v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sauvage-Vincent" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tollet" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387038v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01971938v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02166794v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/kevin-heggarty" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4922-9039" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/056811500" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05552109v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeriia Sedova" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Yu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Rovera" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Deun" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Heggarty" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JMM.25.3.031602" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05194777v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Ogor" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odysseas Tsilipakos" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Wiedenmann" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JMM.24.2.023001" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171700v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lagrange" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Gilles" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fracasso" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gioia" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.554228" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715637v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma van Elslande" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azeddine Tellal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akos Banyasz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.202300486" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662580v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.531348" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967247v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Yuan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Song" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hecong Liu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiwei Cai" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/PRJ.472072" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084809v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Ma&#235;l Robert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Abiven" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;na Sinou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Adam" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-33420-8" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590641v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Arnoux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis P&#233;rez-Covarrubias" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Khaldi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Carlier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Baldeck" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2021.102491" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03630107v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soukaina Chakir" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mermillod" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis de Bougrenet de La Tocnaye" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.451412" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184364v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Meteyer" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Montr&#233;sor" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Foucart" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Meur" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-86371-3" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03424435v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Nourrit" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoran Pigeon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.OE.60.11.115103" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03104084v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Maibohm" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Silvestre" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Borme" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maina Sinou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-64955-9" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453810v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoran Eli Pigeon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.378122" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02274776v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Lagny" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Secail-Geraud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2019.114925" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02189529v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2019.06.047" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093104v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Leynaert" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fardel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Beker" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Soler" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Delebecq" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12633-018-9809-0" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812647v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giang Nam Nguyen" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Bacher" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Meyrueis" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.42.005178" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247644v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Albarazanchi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gerard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ambs" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.24.00A139" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066833v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J&#252;rgen Jakobs" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel H&#228;ringer" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.39.005551" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208442v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hani Al Hajjar" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.39.006871" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979389v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Serio" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.53.002196" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135470v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mazine" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.50.002679" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504350v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Kessels" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Nassour" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grosso" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504351v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141042v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2009.04.026" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5FWTBJNC-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498427v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Lallana" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Vazquez" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vinouze" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Montero" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15421400902815969" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161490v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Dissaux" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Carr&#233;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendel Wohlleben" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Lavrinenko" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01974805v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie M Kessels" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa El Bouz" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Pagan" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.2767331" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170540v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Letort" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Birch" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00150190490511527" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01828789v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Loukina" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Massenot" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Chevallier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N M Shigapova" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.1803848]" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141044v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Hossack" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eirini Theofanidou" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Crain" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Birch" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01974882v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William J Hossack" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141041v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gu&#233;rineau" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Harchaoui" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Primot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01974868v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01974866v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141039v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Chevallier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141043v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Sogno" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290965v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Barge" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yitzak Idan" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01974871v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Barge" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291049v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Duvillier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.D. Carpio Perez" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01974886v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Duvillier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Carpio P&#233; Rez" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J L de Bougrenet de La Tocnaye" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01974885v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Killinger" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Yao" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291041v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Killinger" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koffi Yao" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291028v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0030-4018(92)90491-9" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HRDS1KTW-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291026v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Le Falher" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.20421" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291019v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Sirat" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291014v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.20688" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291005v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Maruani" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576304v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Erdmann" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3016932" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04667719v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#1105;l Rovera" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Lemberg" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3017407" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660965v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3016890" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614907v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3017550" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04222490v2" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Flury" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma van Eslande" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504625v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Isaia" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Wahbi-Fusier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Breton" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Kernall&#233;guen" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Delebecq" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04125886v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Barbotin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lopez" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2666482" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504651v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054282v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Vincent Dugu&#233;" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Gibari" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Larat" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Vilcot" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TELFOR51502.2020.9306629" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03104071v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Adrian P&#233;rez Covarrubias" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2555377" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03104057v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Hilbert" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt Stender" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willi Mantei" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Houbertz" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2545788" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02453919v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Adrian Perez Covarrubias" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02453986v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02189546v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Theillier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/DH.2019.Tu4A.5" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01974226v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Poittevin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Faure" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Picart" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Pezerat" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2307632" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01974321v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Trujillo" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Garcia-Sucerquia" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/DH.2018.DM5F.2" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01974415v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Faure" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615217v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615220v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Lamour" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Daniel" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574151v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Fardel" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Beker" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Soler" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266947v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Durand" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199804v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice L. Baldeck" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Chichkov" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Farsari" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Romero" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ortero Nerea" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355270v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Chikha" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Petiton" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920101v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Carre" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chan Yong" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vignaud" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pillin" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940406v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947721v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Balnois" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941829v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Battarel" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151842v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523102v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435943v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ninot" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Tarel" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gavrilovic" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Smadja" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358504v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bialic" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Kessels" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hardy" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166875v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhold Leyrer" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Boyle" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Kiyan" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166825v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165221v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2007.4296182" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166936v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172326v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estibaliz Gonzalez Garcia" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Siegel" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141040v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Razzak" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345187v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Provost" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sogno" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291092v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Defosse" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Quertemont" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291054v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345675v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862769v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Lavaud" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512149v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479414v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Halbwax" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ginestar" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04646876v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03788442v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gache" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Avisse" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03780818v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01971858v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01944197v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01944222v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sauvage-Vincent" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tollet" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387038v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01971938v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524264v2" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Savaux" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312777v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02166794v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>