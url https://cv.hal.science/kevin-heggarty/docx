--- v1 (2026-04-05)
+++ v2 (2026-05-04)
@@ -1396,278 +1396,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03630107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lock-in vibration retrieval based on high-speed full-field coherent imaging</w:t>
+                <w:t xml:space="preserve">Perifoveal retinal augmented reality on contact lenses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwan Meteyer</w:t>
+                <w:t xml:space="preserve">Vincent Nourrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvio Montrésor</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Julien Le Meur</w:t>
+                <w:t xml:space="preserve">Yoran Pigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Heggarty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis de Bougrenet de La Tocnaye</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-86371-3⟩</w:t>
+              <w:t xml:space="preserve">Optical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 60 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/1.OE.60.11.115103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03184364v1</w:t>
+                <w:t xml:space="preserve">hal-03424435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perifoveal retinal augmented reality on contact lenses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lock-in vibration retrieval based on high-speed full-field coherent imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Meteyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvio Montrésor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Nourrit</w:t>
+                <w:t xml:space="preserve">Felix Foucart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoran Pigeon</w:t>
+                <w:t xml:space="preserve">Julien Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Heggarty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 60 (11), </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/1.OE.60.11.115103⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-86371-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03424435v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03184364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-beam two-photon polymerization for fast large area 3D periodic structure fabrication for bioapplications</w:t>
               </w:r>
@@ -1917,64 +1917,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Lagny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Secail-Geraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvio Montrésor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Heggarty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2289,51 +2289,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giang Nam Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Heggarty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Bacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2521,395 +2521,395 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01247644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iterative scalar non-paraxial algorithm for the design of Fourier phase elements</w:t>
+                <w:t xml:space="preserve">Computationally efficient scalar non-paraxial modelling of optical wave propagation in the far-field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giang Nam Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Heggarty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Andreas Bacher</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gerard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Jürgen Jakobs</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bruno Serio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Meyrueis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OL.39.005551⟩</w:t>
+              <w:t xml:space="preserve">Applied optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 53 (10), pp.2196-2205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/AO.53.002196⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01066833v1</w:t>
+                <w:t xml:space="preserve">hal-00979389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uniform free-space cell shaping using diffractive-type beam diffusers for optical wireless links</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Iterative scalar non-paraxial algorithm for the design of Fourier phase elements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giang Nam Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Heggarty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Bacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Jürgen Jakobs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hani Al Hajjar</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Daniel Häringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 39 (24), pp.6871 - 6874. </w:t>
+              <w:t xml:space="preserve">, 2014, 39 (19), pp.5551-5554. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OL.39.006871⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OL.39.005551⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01208442v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01066833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computationally efficient scalar non-paraxial modelling of optical wave propagation in the far-field</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Giang Nam Nguyen</w:t>
+                <w:t xml:space="preserve">Uniform free-space cell shaping using diffractive-type beam diffusers for optical wireless links</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hani Al Hajjar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Fracasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Heggarty</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patrick Meyrueis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 53 (10), pp.2196-2205. </w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 39 (24), pp.6871 - 6874. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/AO.53.002196⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OL.39.006871⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00979389v1</w:t>
+                <w:t xml:space="preserve">hal-01208442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase-mapping and wavefront analysis based on multi-illumination light fields generated by a spatial light modulator</w:t>
               </w:r>
@@ -4390,172 +4390,172 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Signal window minimum average error algorithm for computer-generated holograms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Heggarty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">R Chevallier</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Chevallier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1998</w:t>
+              <w:t xml:space="preserve">, 1998, 15 (3), pp.625 - 635</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01974866v1</w:t>
+                <w:t xml:space="preserve">hal-02141039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Signal window minimum average error algorithm for computer-generated holograms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Heggarty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Raymond Chevallier</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Chevallier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1998, 15 (3), pp.625 - 635</w:t>
+              <w:t xml:space="preserve">, 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02141039v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01974866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wavefront sensor prototype for industrial applications based on a three-level phase grating</w:t>
               </w:r>
@@ -4688,51 +4688,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Heggarty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yitzak Idan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Chevallier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 35 (23), pp.4655 - 4665</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4846,528 +4846,528 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01974871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">All-optical implementation of a self-organizing map : generalization and taxonomy capability assesment</w:t>
+                <w:t xml:space="preserve">All-optical implementation of a self-organizing map: Learning and taxonomy capability assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Heggarty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jerôme Duvillier</w:t>
+                <w:t xml:space="preserve">J Duvillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E.D. Carpio Perez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis de Bougrenet de La Tocnaye</w:t>
+                <w:t xml:space="preserve">E Carpio Pé Rez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J L de Bougrenet de La Tocnaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1995, 34 (1), pp.8167 - 8175</w:t>
+              <w:t xml:space="preserve">, 1995</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02291049v1</w:t>
+                <w:t xml:space="preserve">hal-01974886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">All-optical implementation of a self-organizing map: Learning and taxonomy capability assessment</w:t>
+                <w:t xml:space="preserve">All-optical implementation of a self-organizing map : generalization and taxonomy capability assesment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Heggarty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E Carpio Pé Rez</w:t>
+                <w:t xml:space="preserve">Jerôme Duvillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J L de Bougrenet de La Tocnaye</w:t>
+                <w:t xml:space="preserve">E.D. Carpio Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis de Bougrenet de La Tocnaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1995</w:t>
+              <w:t xml:space="preserve">, 1995, 34 (1), pp.8167 - 8175</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01974886v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02291049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">All-optical implementation of a self-organizing map: a preliminary approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J Duvillier</w:t>
+                <w:t xml:space="preserve">All-optical implementation of a self-organizing map : a preliminary approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerôme Duvillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Killinger</w:t>
+                <w:t xml:space="preserve">Michael Killinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Heggarty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Yao</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J L de Bougrenet de La Tocnaye</w:t>
+                <w:t xml:space="preserve">Koffi Yao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis de Bougrenet de La Tocnaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1994</w:t>
+              <w:t xml:space="preserve">, 1994, 33 (2), pp.258 - 266</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01974885v1</w:t>
+                <w:t xml:space="preserve">hal-02291041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">All-optical implementation of a self-organizing map : a preliminary approach</w:t>
+                <w:t xml:space="preserve">All-optical implementation of a self-organizing map: a preliminary approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jerôme Duvillier</w:t>
+                <w:t xml:space="preserve">J Duvillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Killinger</w:t>
+                <w:t xml:space="preserve">M Killinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Heggarty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Koffi Yao</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis de Bougrenet de La Tocnaye</w:t>
+                <w:t xml:space="preserve">K. Yao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J L de Bougrenet de La Tocnaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1994, 33 (2), pp.258 - 266</w:t>
+              <w:t xml:space="preserve">, 1994</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02291041v1</w:t>
+                <w:t xml:space="preserve">hal-01974885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical implementation of an improved Hopfield-like retrieval algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Heggarty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Chevallier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1992, 88 (2), pp.91 - 95. </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5413,51 +5413,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">System alignment using the Talbot effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Le Falher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5530,51 +5530,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An opto-electronic implementation of a neural network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Heggarty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yitzak Idan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5638,51 +5638,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Invariance in an opto-electronic implementation of neural networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yitzak Idan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Heggarty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5742,51 +5742,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frequency multiplexed raster scheme of an optical neural network: shift invariant recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Sirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5842,345 +5842,306 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02291005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (41)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (42)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling and compensating proximity effects in a massively parallelized multiphoton photoplotter</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simultaneous Dual-Plane Multi-Write-Spot Two-Photon Polymerization Using a Single Diffractive Optical Element</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Le Deun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Rovera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Heggarty</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Photonics Europe: 3D Printed Optics and Additive Photonic Manufacturing IV</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Conference 14082 3D Printed Optics and Additive Photonic Manufacturing V</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SPIE Photonics Europe 2026, Apr 2026, Strasbourg, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04576304v1</w:t>
+                <w:t xml:space="preserve">hal-05594497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advances in modeling and optimization for two-photon lithography</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling and compensating proximity effects in a massively parallelized multiphoton photoplotter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florie Ogor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Le Deun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeriia Sedova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Lisa Lemberg</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Rovera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Erdmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Optical Systems Design 2024: Computational Optics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.3017407⟩</w:t>
+              <w:t xml:space="preserve">SPIE Photonics Europe: 3D Printed Optics and Additive Photonic Manufacturing IV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Strasbourg (67), France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.3016932⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04667719v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04576304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast and flexible GPU implementation of the view-dependent error diffusion algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6212,4428 +6173,4562 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fracasso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics, Photonics and Digital Technologies for Imaging Applications VIII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Strasbourg, France. pp.17, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.3016890⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04660965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital modelling of a massively parallelized multiphoton polymerization plot process</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Advances in modeling and optimization for two-photon lithography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeriia Sedova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florie Ogor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joёl Rovera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odysseas Tsilipakos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Lemberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE OPTICAL SYSTEMS DESIGN 2024: Computational Optics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.3017550⟩</w:t>
+              <w:t xml:space="preserve">SPIE Optical Systems Design 2024: Computational Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SPIE, Apr 2024, Strasbourg, France. pp.16, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.3017407⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04614907v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04667719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of a massively parallel non-linear polymerisation process using scalar light propagation simulation tools</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Digital modelling of a massively parallelized multiphoton polymerization plot process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Rovera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Le Deun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeriia Sedova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Heggarty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florie Ogor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS Spring Meeting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPIE OPTICAL SYSTEMS DESIGN 2024: Computational Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Strasbourg, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.3017550⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04222490v2</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04614907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phototobiology of a benthic diatom from the subtidal sediments of the bay of Brest</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessment of a massively parallel non-linear polymerisation process using scalar light propagation simulation tools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Heggarty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florie Ogor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Le Deun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Flury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma van Eslande</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th European Phycological Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Brest (France), France</w:t>
+              <w:t xml:space="preserve">E-MRS Spring Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05504625v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04222490v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and fabrication of multiple LED illuminated computer-generated holograms generating 3D effects for automotive applications</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Phototobiology of a benthic diatom from the subtidal sediments of the bay of Brest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Isaia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenza Wahbi-Fusier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Kernalléguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaspard Delebecq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Holography: Advances and Modern Trends VIII</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">8th European Phycological Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Brest (France), France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04125886v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05504625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phototobiologie d’une diatomée épipélique des sédiments subtidaux de la rade de Brest</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Aude Leynaert</w:t>
+                <w:t xml:space="preserve">Design and fabrication of multiple LED illuminated computer-generated holograms generating 3D effects for automotive applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Barbotin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Heggarty</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Société Phycologique de France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Holography: Advances and Modern Trends VIII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SPIE, Apr 2023, Prague, Czech Republic. pp.27, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2666482⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05504651v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04125886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In depth study of optical behavior of a novel leaky waveguide deflector</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohammed El Gibari</w:t>
+                <w:t xml:space="preserve">Phototobiologie d’une diatomée épipélique des sédiments subtidaux de la rade de Brest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Isaia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenza Wahbi-Fusier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaspard Delebecq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Leynaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Heggarty</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Vilcot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th Telecommunications Forum TELFOR 2020</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Société Phycologique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Nantes (France), France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03054282v1</w:t>
+                <w:t xml:space="preserve">hal-05504651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proximity effect in parallelized microfabrication using two-photon polymerization</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patrice Baldeck</w:t>
+                <w:t xml:space="preserve">In depth study of optical behavior of a novel leaky waveguide deflector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Vincent Dugué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed El Gibari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Heggarty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Larat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Vilcot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Photonics Europe 2020</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.2555377⟩</w:t>
+              <w:t xml:space="preserve">28th Telecommunications Forum TELFOR 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Fully online event, Serbia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TELFOR51502.2020.9306629⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03104071v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03054282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of massive parallelization on two-photon absorption micro- and nanofabrication</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ruth Houbertz</w:t>
+                <w:t xml:space="preserve">Proximity effect in parallelized microfabrication using two-photon polymerization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Adrian Pérez Covarrubias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Arnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Carlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Khaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Baldeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE LASE 2020</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.2545788⟩</w:t>
+              <w:t xml:space="preserve">SPIE Photonics Europe 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2020, Online Only, France. pp.26, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2555377⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03104057v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03104071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inverse design for wavelength selective thick diffractive optical element.</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Impact of massive parallelization on two-photon absorption micro- and nanofabrication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Hilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Wiedenmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedikt Stender</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willi Mantei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruth Houbertz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EOS Topical Meeting on Diffractive Optics 2019</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPIE LASE 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, San Francisco, CA, United States. pp.1127105, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2545788⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02453919v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03104057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Massively parallel multiphoton photoplotting: rationale, techniques and implementation obstacles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inverse design for wavelength selective thick diffractive optical element.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiang Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Adrian Perez Covarrubias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoran Eli Pigeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Heggarty</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Khaldi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SMS 2019 : 5th Ed. Smart Materials and Surfaces - SMS Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Lisbon, Portugal</w:t>
+              <w:t xml:space="preserve">EOS Topical Meeting on Diffractive Optics 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Jena, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02453986v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02453919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An optimization approach of computer generated hologram (CGH) for divergent light shaping</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Massively parallel multiphoton photoplotting: rationale, techniques and implementation obstacles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Heggarty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Adrian Perez Covarrubias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Khaldi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digital Holography and Three-Dimensional Imaging</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SMS 2019 : 5th Ed. Smart Materials and Surfaces - SMS Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Lisbon, Portugal</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02189546v1</w:t>
+                <w:t xml:space="preserve">hal-02453986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined digital-DOE holographic interferometer for force identification in vibroacoustics</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An optimization approach of computer generated hologram (CGH) for divergent light shaping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiang Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoran Eli Pigeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Theillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Heggarty</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Photonics Europe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.2307632⟩</w:t>
+              <w:t xml:space="preserve">Digital Holography and Three-Dimensional Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Bordeaux, France. pp.Tu4A.5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/DH.2019.Tu4A.5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01974226v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02189546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vibration retrieval from time sequences of digital on-line Fresnel holograms</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Combined digital-DOE holographic interferometer for force identification in vibroacoustics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Poittevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charly Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jorge Garcia-Sucerquia</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Picart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Pezerat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Imaging and Applied Optics 2018 (3D, AO, AIO, COSI, DH, IS, LACSEA, LS&amp;C, MATH, pcAOP)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/DH.2018.DM5F.2⟩</w:t>
+              <w:t xml:space="preserve">SPIE Photonics Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Strasbourg, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2307632⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01974321v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01974226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VIBROMETRIE HOLOGRAPHIQUE CHAMP LARGE A 100 KHZ</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vibration retrieval from time sequences of digital on-line Fresnel holograms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Lagny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Trujillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Meur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvio Montrésor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Garcia-Sucerquia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Socité Français d'Optique (SFO)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Imaging and Applied Optics 2018 (3D, AO, AIO, COSI, DH, IS, LACSEA, LS&amp;C, MATH, pcAOP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Orlando, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/DH.2018.DM5F.2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01974415v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01974321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overcoming practical limitations of even order missing gratings and diffractive optical elements to improve diffraction pattern fidelity and contrast in machine vision applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">VIBROMETRIE HOLOGRAPHIQUE CHAMP LARGE A 100 KHZ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Picart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Lagny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Poittevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DO 2017 : EOS Topical meeting on diffractive Optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Joensuu, Finland</w:t>
+              <w:t xml:space="preserve">Congrès Socité Français d'Optique (SFO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01615217v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01974415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beam shaping DOE for controlled laser tracking in indoor free- space optical communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Lamour</w:t>
+                <w:t xml:space="preserve">Overcoming practical limitations of even order missing gratings and diffractive optical elements to improve diffraction pattern fidelity and contrast in machine vision applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fracasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Heggarty</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Daniel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DO 2017 : EOS Topical meeting on diffractive Optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Joensuu, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01615220v1</w:t>
+                <w:t xml:space="preserve">hal-01615217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benthic Diatoms: What Makes Them Unique</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Beam shaping DOE for controlled laser tracking in indoor free- space optical communications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Lamour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Fracasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Heggarty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OCEAN SCIENCES 2016 : meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2016, New Orleans, United States</w:t>
+              <w:t xml:space="preserve">DO 2017 : EOS Topical meeting on diffractive Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Joensuu, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01574151v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01615220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rôle optique du frustule des diatomées</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Benthic Diatoms: What Makes Them Unique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Leynaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Fardel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatriz Beker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Soler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaspard Delebecq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">QUATORZIÈME COLLOQUE INTERNATIONAL FRANCOPHONE DU CLUB CMOI/SFO Méthodes et Techniques Optiques pour l’Industrie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CMOI/SFO, Nov 2015, Pleumeur-Bodou, France</w:t>
+              <w:t xml:space="preserve">OCEAN SCIENCES 2016 : meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, New Orleans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01266947v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01574151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-speed 3D laser printing by two-photon induced chemistry: breaking the centimeter-scale limit</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude théorique et expérimentale d'un rétro-réflecteur mince</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Chikha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Heggarty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice L. Baldeck</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Valéry Petiton</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photonics West OPTO 2015 : Optoelectronic Materials, Devices, and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2015, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">CMOI 2015 : 14ème Colloque International Francophone sur les Méthodes et Techniques Optiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Lannion, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01199804v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01355270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude théorique et expérimentale d'un rétro-réflecteur mince</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Khalil Chikha</w:t>
+                <w:t xml:space="preserve">Le rôle optique du frustule des diatomées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Heggarty</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valéry Petiton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CMOI 2015 : 14ème Colloque International Francophone sur les Méthodes et Techniques Optiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Lannion, France</w:t>
+              <w:t xml:space="preserve">QUATORZIÈME COLLOQUE INTERNATIONAL FRANCOPHONE DU CLUB CMOI/SFO Méthodes et Techniques Optiques pour l’Industrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CMOI/SFO, Nov 2015, Pleumeur-Bodou, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01355270v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01266947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructuration de matériaux polymères pour la fabrication de composants optiques diffractifs</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">High-speed 3D laser printing by two-photon induced chemistry: breaking the centimeter-scale limit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice L. Baldeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Chichkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Farsari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Romero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ortero Nerea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque "Optique 2013 - Horizons de l'Optique"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Villetaneuse, France</w:t>
+              <w:t xml:space="preserve">Photonics West OPTO 2015 : Optoelectronic Materials, Devices, and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2015, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00920101v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01199804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iterative scalar algorithm for the rapid design of wide-angle diffraction Fourier elements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Giang Nam Nguyen</w:t>
+                <w:t xml:space="preserve">Microstructuration de matériaux polymères pour la fabrication de composants optiques diffractifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Carre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Chan Yong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Heggarty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Patrick Meyrueis</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Vignaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Pillin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EOSMOC 2013 : 3rd EOS Conference on Manufacturing of Optical Components</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Munich, Germany</w:t>
+              <w:t xml:space="preserve">Colloque "Optique 2013 - Horizons de l'Optique"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Villetaneuse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00940406v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00920101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation de microstructures polymères diffractantes par AFM</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Chan Yong</w:t>
+                <w:t xml:space="preserve">Iterative scalar algorithm for the rapid design of wide-angle diffraction Fourier elements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giang Nam Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Heggarty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gerard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Meyrueis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15è Forum des Microscopies à Sonde Locale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Saint-Jacut-De-La-Mer, France</w:t>
+              <w:t xml:space="preserve">EOSMOC 2013 : 3rd EOS Conference on Manufacturing of Optical Components</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00947721v1</w:t>
+                <w:t xml:space="preserve">hal-00940406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid prototyping of diffractive optical elements in microstructured sol-gel hybrid material</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId275" w:history="1">
+                <w:t xml:space="preserve">Caractérisation de microstructures polymères diffractantes par AFM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Balnois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Vignaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chan Yong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Heggarty</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Denis Battarel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd EOS Conference on Manufacturing of Optical Components (EOSMOC 2011 - 20th International Congress on Photonics in Europe)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Munich, Germany. pp.10-11</w:t>
+              <w:t xml:space="preserve">15è Forum des Microscopies à Sonde Locale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Saint-Jacut-De-La-Mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00941829v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00947721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polymères microstructurables pour la fabrication d'éléments optiques diffractifs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId275" w:history="1">
+                <w:t xml:space="preserve">Rapid prototyping of diffractive optical elements in microstructured sol-gel hybrid material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chan Yong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Heggarty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Battarel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque 2010 CMOI/SFO "Méthodes et Techniques Optiques pour l'Industrie"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Club CMOI/SFO, Nov 2010, Toulouse, France</w:t>
+              <w:t xml:space="preserve">2nd EOS Conference on Manufacturing of Optical Components (EOSMOC 2011 - 20th International Congress on Photonics in Europe)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Munich, Germany. pp.10-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01151842v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00941829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison des microstructures optiques créées dans une photorésine et dans un matériau sol-gel hybride</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId275" w:history="1">
+                <w:t xml:space="preserve">Polymères microstructurables pour la fabrication d'éléments optiques diffractifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chan Yong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Heggarty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Battarel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JMC12 : 12e journées de la matière condensée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Troyes, France</w:t>
+              <w:t xml:space="preserve">Colloque 2010 CMOI/SFO "Méthodes et Techniques Optiques pour l'Industrie"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Club CMOI/SFO, Nov 2010, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00523102v1</w:t>
+                <w:t xml:space="preserve">hal-01151842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélioration de la reconnaissance des marquages routiers par l'optimisation d'algorithmes d'extraction</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laurent Smadja</w:t>
+                <w:t xml:space="preserve">Comparaison des microstructures optiques créées dans une photorésine et dans un matériau sol-gel hybride</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Chan Yong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Heggarty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Battarel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque COGIST'09</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, St Quay Portrieux, France</w:t>
+              <w:t xml:space="preserve">JMC12 : 12e journées de la matière condensée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00435943v1</w:t>
+                <w:t xml:space="preserve">hal-00523102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phototraceur UV à micro-miroirs pour la réalisation de fonctions optiques integrées et diffractives</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Philippe Grosso</w:t>
+                <w:t xml:space="preserve">Amélioration de la reconnaissance des marquages routiers par l'optimisation d'algorithmes d'extraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Ninot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Philippe Tarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gavrilovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Smadja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Heggarty</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27èmes Journées Nationales d'Optique Guidée (JNOG 2008)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Lannion, France. pp.128-130</w:t>
+              <w:t xml:space="preserve">Colloque COGIST'09</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, St Quay Portrieux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00358504v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00435943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tunable, elastic, crack-free photonic crystals and polymer opal templates with pre-determined orientation for defect inscription</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nolwenn Dissaux</w:t>
+                <w:t xml:space="preserve">Phototraceur UV à micro-miroirs pour la réalisation de fonctions optiques integrées et diffractives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Bialic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Kessels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Hardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Grosso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Heggarty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLEO Europe : Conference on Lasers and Electro-Optics/International Quantum Electronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Munich, Germany</w:t>
+              <w:t xml:space="preserve">27èmes Journées Nationales d'Optique Guidée (JNOG 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Lannion, France. pp.128-130</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02166875v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00358504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual 3X1 multiplexer for POF networks</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">David Montero</w:t>
+                <w:t xml:space="preserve">Artificial Opals as Nanophotonic Materials for Optics Communications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei Lavrinenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reinhold Leyrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wendel Wohlleben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Heggarty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Dissaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICPOF 2007 : International Conference on Plastic Optical Fibers</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">9th International Conference on Transparent Optical Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Rome, Italy. pp.208 - 211, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICTON.2007.4296182⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02166825v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02165221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artificial Opals as Nanophotonic Materials for Optics Communications</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId295" w:history="1">
+                <w:t xml:space="preserve">Tunable, elastic, crack-free photonic crystals and polymer opal templates with pre-determined orientation for defect inscription</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wendel Wohlleben</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reinhold Leyrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Kevin Heggarty</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Boyle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Kiyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Dissaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Transparent Optical Networks</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CLEO Europe : Conference on Lasers and Electro-Optics/International Quantum Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Munich, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02165221v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02166875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Écriture directe de microstructures à 2 et 3 dimensions par un phototraceur massivement parallèle utilisant un micro-écran comme masque reconfigurable</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Kessels</w:t>
+                <w:t xml:space="preserve">Dual 3X1 multiplexer for POF networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Lallana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Vazquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Montero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Heggarty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Vinouze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INTERCONEX/IMAP : 16ème Forum de l'interconnexion et du packaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Besançon, France</w:t>
+              <w:t xml:space="preserve">ICPOF 2007 : International Conference on Plastic Optical Fibers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Turin, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02166936v1</w:t>
+                <w:t xml:space="preserve">hal-02166825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phototraceur massivement parallèle pour la photoinscription directe dans l'ultra-violet</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Écriture directe de microstructures à 2 et 3 dimensions par un phototraceur massivement parallèle utilisant un micro-écran comme masque reconfigurable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Kessels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Heggarty</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Grosso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FOTON 2004 (1er séminaire du Groupement d'Intérêt Scientifique dédié aux Fonctions Optiques pour les TélécommunicatiONs)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2004, Plestin-Les-Grèves, France</w:t>
+              <w:t xml:space="preserve">INTERCONEX/IMAP : 16ème Forum de l'interconnexion et du packaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02172326v1</w:t>
+                <w:t xml:space="preserve">hal-02166936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic spectral response of a liquid crystal-based optical channel selector</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Phototraceur massivement parallèle pour la photoinscription directe dans l'ultra-violet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Heggarty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estibaliz Gonzalez Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Siegel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Grosso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photonics in Switching</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2003, Versailles, France. pp.259 - 261</w:t>
+              <w:t xml:space="preserve">FOTON 2004 (1er séminaire du Groupement d'Intérêt Scientifique dédié aux Fonctions Optiques pour les TélécommunicatiONs)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2004, Plestin-Les-Grèves, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02141040v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02172326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wavefront analyser for industrial application</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L. Sogno</w:t>
+                <w:t xml:space="preserve">Dynamic spectral response of a liquid crystal-based optical channel selector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Letort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Razzak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Fracasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Heggarty</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Fracasso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium Optronics &amp; Defence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 1996, Paris, France</w:t>
+              <w:t xml:space="preserve">Photonics in Switching</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2003, Versailles, France. pp.259 - 261</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02345187v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02141040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réalisation et caractérisation de matrices de microlentilles pour le traitement optique du signal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yves Defosse</w:t>
+                <w:t xml:space="preserve">Wavefront analyser for industrial application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.N. Provost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Sogno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Heggarty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Raymond Chevallier</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Fracasso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Optronics and Defense</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 1996, Paris, France</w:t>
+              <w:t xml:space="preserve">International Symposium Optronics &amp; Defence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 1996, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02291092v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02345187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison de deux méthodes d'amélioration d'un montage de type &amp;quot;corrélateur multicanal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Barge</w:t>
+                <w:t xml:space="preserve">Réalisation et caractérisation de matrices de microlentilles pour le traitement optique du signal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Defosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Heggarty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Quertemont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Chevallier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Meeting of the European Optical Society (Optics and Information), 23-26 octobre, Mulhouse, France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 1995, Mulhouse, France</w:t>
+              <w:t xml:space="preserve">International Symposium on Optronics and Defense</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 1996, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02291054v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02291092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Comparaison de deux méthodes d'amélioration d'un montage de type &amp;quot;corrélateur multicanal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Barge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Heggarty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6th Meeting of the European Optical Society (Optics and Information), 23-26 octobre, Mulhouse, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 1995, Mulhouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02291054v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Experimental realization of an all-optical self-organizing map</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Heggarty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerôme Duvillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis de Bougrenet de La Tocnaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optical Computingro</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 1994, Edinburgh, Royaume-Uni. pp.175 - 176</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02345675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10643,400 +10738,400 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical properties of a benthic diatom, Pleurosigma strigosum, from the subtidal sediment of the bay of Brest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Kernalléguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Isaia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Leynaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Heggarty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Lavaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Silicamics 4</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Moulin Mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04862769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approximation analytique du faisceau de fuite d’un déflecteur électro-optique à base d’un guide sur polymères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Vincent Dugué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed El Gibari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Larat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Heggarty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Vilcot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JCOM 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03512149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude d'un déflecteur électro-optique à base d’un guide à fuite sur polymères et d’un élément optique diffractif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Vincent Dugué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed El Gibari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Halbwax</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ginestar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée du Club Optique Microondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Brest, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02479414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11046,51 +11141,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Method for printing a 3d object in a photoreactive composition, and printer suitable for implementing the method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Baldeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11112,569 +11207,569 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Heggarty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO2022171704A1. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04646876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Appareil de projection d’images et unité de pilotage associée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soukaina Chakir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mermillod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Avisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis de Bougrenet de La Tocnaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, N° de brevet: FR3115894. DI-TBN-20-003. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03788442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lentille de contact pour réalité augmentée et procédé correspondant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis de Bougrenet de La Tocnaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Nourrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Heggarty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: WO2021148548. DI-TBN-19-010. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03780818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispositif d'illumination diffractif à angle de diffraction augmenté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Heggarty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Meur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: WO/2019/020577. DI/16-009. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01971858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Système de projection pour la mesure de vibrations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Poittevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Picart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Heggarty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Meur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: WO/2018/172681. DI/16-019. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01944197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical security component and method for manufacturing such a component</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil Chikha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Sauvage-Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Heggarty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valéry Petiton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tollet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, Patent n° : WO2017202866. DI/16-008. 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
-              <w:r>
-[...63 lines deleted...]
-            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01944222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procede d'impression en trois dimensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Heggarty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11683,152 +11778,152 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Baldeck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: WO2016066927. 17276. 2016, pp.26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01387038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispositif de connexion pour fibres optique, multicoeur, à base d'éléments en espace libre.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Heggarty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis de Bougrenet de La Tocnaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Defosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR2754354. 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01971938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11838,51 +11933,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real-Time Calculation of 3D Computer-Generated Holograms by Phase Space Warping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11891,116 +11986,116 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Gilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gioia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Savaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Heggarty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05524264v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling and Simulation of a Massively Parallelized Multiphoton Polymerization 3D Microfabrication Process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florie Ogor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12056,51 +12151,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04312777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12110,105 +12205,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution à l'étude, la fabrication et l'application des éléments optiques diffractifs, fixes et reconfigurables.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Heggarty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Optique / photonique. IMT Atlantique; UBS, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02166794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId337"/>
+      <w:footerReference w:type="default" r:id="rId338"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12276,51 +12371,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="99B3EFFE"/>
+    <w:nsid w:val="F433C2A3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12507,51 +12602,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/kevin-heggarty" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4922-9039" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/056811500" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05552109v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeriia Sedova" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Yu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Rovera" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Deun" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Heggarty" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JMM.25.3.031602" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05194777v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Ogor" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odysseas Tsilipakos" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Wiedenmann" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JMM.24.2.023001" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171700v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lagrange" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Gilles" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fracasso" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gioia" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.554228" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715637v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma van Elslande" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azeddine Tellal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akos Banyasz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.202300486" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662580v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.531348" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967247v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Yuan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Song" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hecong Liu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiwei Cai" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/PRJ.472072" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084809v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Ma&#235;l Robert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Abiven" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;na Sinou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Adam" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-33420-8" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590641v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Arnoux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis P&#233;rez-Covarrubias" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Khaldi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Carlier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Baldeck" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2021.102491" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03630107v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soukaina Chakir" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mermillod" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis de Bougrenet de La Tocnaye" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.451412" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184364v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Meteyer" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Montr&#233;sor" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Foucart" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Meur" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-86371-3" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03424435v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Nourrit" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoran Pigeon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.OE.60.11.115103" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03104084v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Maibohm" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Silvestre" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Borme" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maina Sinou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-64955-9" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453810v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoran Eli Pigeon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.378122" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02274776v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Lagny" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Secail-Geraud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2019.114925" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02189529v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2019.06.047" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093104v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Leynaert" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fardel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Beker" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Soler" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Delebecq" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12633-018-9809-0" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812647v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giang Nam Nguyen" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Bacher" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Meyrueis" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.42.005178" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247644v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Albarazanchi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gerard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ambs" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.24.00A139" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066833v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J&#252;rgen Jakobs" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel H&#228;ringer" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.39.005551" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208442v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hani Al Hajjar" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.39.006871" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979389v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Serio" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.53.002196" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135470v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mazine" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.50.002679" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504350v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Kessels" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Nassour" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grosso" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504351v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141042v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2009.04.026" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5FWTBJNC-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498427v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Lallana" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Vazquez" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vinouze" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Montero" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15421400902815969" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161490v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Dissaux" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Carr&#233;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendel Wohlleben" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Lavrinenko" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01974805v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie M Kessels" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa El Bouz" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Pagan" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.2767331" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170540v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Letort" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Birch" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00150190490511527" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01828789v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Loukina" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Massenot" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Chevallier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N M Shigapova" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.1803848]" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141044v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Hossack" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eirini Theofanidou" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Crain" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Birch" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01974882v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William J Hossack" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141041v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gu&#233;rineau" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Harchaoui" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Primot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01974868v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01974866v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141039v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Chevallier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141043v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Sogno" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290965v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Barge" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yitzak Idan" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01974871v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Barge" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291049v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Duvillier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.D. Carpio Perez" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01974886v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Duvillier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Carpio P&#233; Rez" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J L de Bougrenet de La Tocnaye" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01974885v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Killinger" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Yao" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291041v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Killinger" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koffi Yao" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291028v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0030-4018(92)90491-9" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HRDS1KTW-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291026v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Le Falher" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.20421" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291019v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Sirat" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291014v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.20688" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291005v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Maruani" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576304v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Erdmann" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3016932" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04667719v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#1105;l Rovera" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Lemberg" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3017407" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660965v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3016890" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614907v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3017550" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04222490v2" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Flury" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma van Eslande" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504625v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Isaia" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Wahbi-Fusier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Breton" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Kernall&#233;guen" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Delebecq" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04125886v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Barbotin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lopez" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2666482" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504651v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054282v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Vincent Dugu&#233;" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Gibari" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Larat" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Vilcot" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TELFOR51502.2020.9306629" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03104071v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Adrian P&#233;rez Covarrubias" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2555377" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03104057v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Hilbert" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt Stender" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willi Mantei" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Houbertz" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2545788" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02453919v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Adrian Perez Covarrubias" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02453986v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02189546v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Theillier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/DH.2019.Tu4A.5" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01974226v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Poittevin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Faure" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Picart" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Pezerat" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2307632" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01974321v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Trujillo" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Garcia-Sucerquia" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/DH.2018.DM5F.2" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01974415v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Faure" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615217v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615220v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Lamour" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Daniel" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574151v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Fardel" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Beker" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Soler" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266947v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Durand" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199804v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice L. Baldeck" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Chichkov" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Farsari" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Romero" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ortero Nerea" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355270v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Chikha" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Petiton" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920101v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Carre" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chan Yong" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vignaud" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pillin" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940406v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947721v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Balnois" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941829v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Battarel" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151842v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523102v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435943v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ninot" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Tarel" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gavrilovic" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Smadja" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358504v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bialic" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Kessels" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hardy" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166875v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhold Leyrer" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Boyle" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Kiyan" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166825v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165221v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2007.4296182" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166936v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172326v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estibaliz Gonzalez Garcia" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Siegel" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141040v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Razzak" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345187v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Provost" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sogno" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291092v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Defosse" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Quertemont" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291054v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345675v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862769v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Lavaud" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512149v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479414v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Halbwax" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ginestar" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04646876v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03788442v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gache" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Avisse" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03780818v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01971858v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01944197v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01944222v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sauvage-Vincent" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tollet" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387038v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01971938v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524264v2" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Savaux" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312777v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02166794v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/kevin-heggarty" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4922-9039" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/056811500" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05552109v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeriia Sedova" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Yu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Rovera" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Deun" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Heggarty" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JMM.25.3.031602" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05194777v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Ogor" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odysseas Tsilipakos" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Wiedenmann" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JMM.24.2.023001" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171700v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lagrange" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Gilles" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fracasso" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gioia" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.554228" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715637v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma van Elslande" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azeddine Tellal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akos Banyasz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.202300486" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662580v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.531348" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967247v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Yuan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Song" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hecong Liu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiwei Cai" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/PRJ.472072" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084809v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Ma&#235;l Robert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Abiven" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;na Sinou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Adam" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-33420-8" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590641v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Arnoux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis P&#233;rez-Covarrubias" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Khaldi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Carlier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Baldeck" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2021.102491" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03630107v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soukaina Chakir" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mermillod" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis de Bougrenet de La Tocnaye" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.451412" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03424435v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Nourrit" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoran Pigeon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.OE.60.11.115103" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184364v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Meteyer" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Montr&#233;sor" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Foucart" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Meur" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-86371-3" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03104084v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Maibohm" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Silvestre" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Borme" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maina Sinou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-64955-9" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453810v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoran Eli Pigeon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.378122" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02274776v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Lagny" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Secail-Geraud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2019.114925" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02189529v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2019.06.047" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093104v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Leynaert" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fardel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Beker" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Soler" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Delebecq" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12633-018-9809-0" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812647v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giang Nam Nguyen" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Bacher" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Meyrueis" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.42.005178" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247644v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Albarazanchi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gerard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ambs" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.24.00A139" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979389v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Serio" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.53.002196" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066833v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J&#252;rgen Jakobs" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel H&#228;ringer" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.39.005551" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208442v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hani Al Hajjar" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.39.006871" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135470v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mazine" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.50.002679" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504350v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Kessels" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Nassour" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grosso" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504351v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141042v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2009.04.026" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5FWTBJNC-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498427v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Lallana" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Vazquez" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vinouze" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Montero" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15421400902815969" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161490v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Dissaux" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Carr&#233;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendel Wohlleben" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Lavrinenko" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01974805v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie M Kessels" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa El Bouz" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Pagan" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.2767331" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170540v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Letort" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Birch" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00150190490511527" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01828789v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Loukina" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Massenot" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Chevallier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N M Shigapova" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.1803848]" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141044v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Hossack" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eirini Theofanidou" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Crain" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Birch" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01974882v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William J Hossack" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141041v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gu&#233;rineau" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Harchaoui" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Primot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01974868v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141039v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Chevallier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01974866v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141043v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Sogno" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290965v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Barge" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yitzak Idan" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01974871v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Barge" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01974886v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Duvillier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Carpio P&#233; Rez" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J L de Bougrenet de La Tocnaye" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291049v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Duvillier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.D. Carpio Perez" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291041v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Killinger" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koffi Yao" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01974885v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Killinger" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Yao" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291028v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0030-4018(92)90491-9" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HRDS1KTW-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291026v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Le Falher" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.20421" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291019v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Sirat" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291014v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.20688" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291005v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Maruani" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594497v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576304v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Erdmann" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3016932" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660965v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3016890" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04667719v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#1105;l Rovera" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Lemberg" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3017407" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614907v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3017550" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04222490v2" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Flury" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma van Eslande" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504625v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Isaia" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Wahbi-Fusier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Breton" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Kernall&#233;guen" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Delebecq" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04125886v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Barbotin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lopez" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2666482" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504651v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054282v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Vincent Dugu&#233;" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Gibari" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Larat" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Vilcot" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TELFOR51502.2020.9306629" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03104071v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Adrian P&#233;rez Covarrubias" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2555377" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03104057v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Hilbert" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt Stender" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willi Mantei" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Houbertz" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2545788" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02453919v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Adrian Perez Covarrubias" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02453986v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02189546v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Theillier" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/DH.2019.Tu4A.5" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01974226v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Poittevin" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Faure" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Picart" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Pezerat" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2307632" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01974321v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Trujillo" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Garcia-Sucerquia" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/DH.2018.DM5F.2" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01974415v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Faure" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615217v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615220v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Lamour" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Daniel" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574151v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Fardel" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Beker" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Soler" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355270v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Chikha" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Petiton" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266947v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Durand" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199804v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice L. Baldeck" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Chichkov" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Farsari" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Romero" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ortero Nerea" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920101v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Carre" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chan Yong" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vignaud" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pillin" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940406v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947721v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Balnois" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941829v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Battarel" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151842v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523102v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435943v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ninot" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Tarel" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gavrilovic" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Smadja" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358504v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bialic" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Kessels" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hardy" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165221v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhold Leyrer" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2007.4296182" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166875v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Boyle" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Kiyan" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166825v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166936v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172326v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estibaliz Gonzalez Garcia" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Siegel" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141040v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Razzak" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345187v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Provost" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sogno" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291092v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Defosse" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Quertemont" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291054v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345675v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862769v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Lavaud" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512149v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479414v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Halbwax" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ginestar" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04646876v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03788442v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gache" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Avisse" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03780818v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01971858v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01944197v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01944222v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sauvage-Vincent" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tollet" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387038v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01971938v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524264v2" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Savaux" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312777v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02166794v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>