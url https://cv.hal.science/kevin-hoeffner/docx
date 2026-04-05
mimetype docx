--- v0 (2026-03-12)
+++ v1 (2026-04-05)
@@ -303,1143 +303,1143 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05489220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Putting earthworm conservation on the map: Shortfalls and solutions for developing earthworm conservation</w:t>
+                <w:t xml:space="preserve">Urban earthworm communities driven more by climate and elevation than urbanisation intensity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Gérard</w:t>
+                <w:t xml:space="preserve">Helen R P Phillips</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaud Decaëns</w:t>
+                <w:t xml:space="preserve">Kevin Hoeffner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin R Butt</w:t>
+                <w:t xml:space="preserve">Bart Muys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria J I Briones</w:t>
+                <w:t xml:space="preserve">Renée-Claire Le Bayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yvan Capowiez</w:t>
+                <w:t xml:space="preserve">Daniel Cluzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Conservation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 302, pp.110911. </w:t>
+              <w:t xml:space="preserve">Urban Ecosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 28 (6), pp.210. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biocon.2024.110911⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11252-025-01826-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04818853v1</w:t>
+                <w:t xml:space="preserve">hal-05308271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urban earthworm communities driven more by climate and elevation than urbanisation intensity</w:t>
+                <w:t xml:space="preserve">Metha-BioSol : Impact des digestats de méthanisation sur la qualité biologique des sols agricoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helen R P Phillips</w:t>
+                <w:t xml:space="preserve">Sophie Sadet-Bourgeteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Hoeffner</w:t>
+                <w:t xml:space="preserve">Daniela Mora-Salguero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bart Muys</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Pierre Barre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Cluzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Urban Ecosystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11252-025-01826-z⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 107, pp.68-82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2025-vol107-art06⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05308271v1</w:t>
+                <w:t xml:space="preserve">hal-05372517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de la trame brune urbaine - Projet Tram'BioSol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Hoeffner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Lénack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeanne Maréchal</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Xavier Marié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Cluzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Techniques de l'ingénieur. Génie écologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.51257/a-v1-ge1077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05364520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metha-BioSol : Impact des digestats de méthanisation sur la qualité biologique des sols agricoles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reliability of earthworm data from citizen science: lessons from 7 years of a French national monitoring protocol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Hoeffner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bergerot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin R Butt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Sadet-Bourgeteau</w:t>
+                <w:t xml:space="preserve">Sylvain Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniela Mora-Salguero</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Daniel Cluzeau</w:t>
+                <w:t xml:space="preserve">Céline Pelosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17180/ciag-2025-vol107-art06⟩</w:t>
+              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 214, pp.106329. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2025.106329⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05372517v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05191409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliability of earthworm data from citizen science: Lessons from 7 years of a French national monitoring protocol</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kevin Hoeffner</w:t>
+                <w:t xml:space="preserve">Putting earthworm conservation on the map: Shortfalls and solutions for developing earthworm conservation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Decaëns</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin R Butt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Bergerot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Gérard</w:t>
+                <w:t xml:space="preserve">Maria J I Briones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Pelosi</w:t>
+                <w:t xml:space="preserve">Yvan Capowiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 214, pp.106329. </w:t>
+              <w:t xml:space="preserve">Biological Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 302, pp.110911. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2025.106329⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.biocon.2024.110911⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05191409v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04818853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Management of grassland: A necessary tool to maintain plant and earthworm diversity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Impacts of soil engineering processes and anthropogenic barriers on earthworm communities in urban areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Hoeffner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérique Louault</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Guénola Pérès</w:t>
+                <w:t xml:space="preserve">Xavier Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Cluzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Soil Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 120, pp.103589. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejsobi.2023.103589⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 120, pp.103598. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejsobi.2024.103598⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04429824v1</w:t>
+                <w:t xml:space="preserve">hal-04576756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts of soil engineering processes and anthropogenic barriers on earthworm communities in urban areas</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kevin Hoeffner</w:t>
+                <w:t xml:space="preserve">The short-term response of soil microbial communities to digestate application depends on the characteristics of the digestate and soil type</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Vautrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Piveteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Marie</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Cannavacciuolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Soil Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejsobi.2024.103598⟩</w:t>
+              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 193, pp.art. 105105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2023.105105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04576756v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04266661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The short-term response of soil microbial communities to digestate application depends on the characteristics of the digestate and soil type</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P. Piveteau</w:t>
+                <w:t xml:space="preserve">Management of grassland: A necessary tool to maintain plant and earthworm diversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Hoeffner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Cannavacciuolo</w:t>
+                <w:t xml:space="preserve">Frédérique Louault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Barré</w:t>
+                <w:t xml:space="preserve">Lou Lerner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Chauvin</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Guénola Pérès</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 193, pp.art. 105105. </w:t>
+              <w:t xml:space="preserve">European Journal of Soil Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 120, pp.103589. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2023.105105⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejsobi.2023.103589⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04266661v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04429824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined effects of annual crop agricultural practices on earthworm communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdourahmane Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Hoeffner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Guillocheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Sorgniard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Cluzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Soil Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 192, pp.105073. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1467,1064 +1467,1064 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04195142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short-term impact of biogas digestates on soils microbial communities</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pascal Piveteau</w:t>
+                <w:t xml:space="preserve">Diagnostic et déterminants de la pérennité des prairies. Sol et pérennité des prairies : un cercle vertueux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guénola Pérès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Hoeffner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Cluzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Cannavacciuolo</w:t>
+                <w:t xml:space="preserve">Marie-Laure Decau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Barré</w:t>
+                <w:t xml:space="preserve">Francois Gastal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista de Investigaciones de Ciensias Agronomicas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 40, pp.102</w:t>
+              <w:t xml:space="preserve">Fourrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 250, pp.39-47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04095843v1</w:t>
+                <w:t xml:space="preserve">hal-03778781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two distinct ecological behaviours within anecic earthworm species in temperate climates</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kevin Hoeffner</w:t>
+                <w:t xml:space="preserve">Short-term impact of biogas digestates on soils microbial communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sadet-Bourgeteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Vautrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Piveteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Butt</w:t>
+                <w:t xml:space="preserve">M Cannavacciuolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Monard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Guénola Pérès</w:t>
+                <w:t xml:space="preserve">P Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Soil Biology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revista de Investigaciones de Ciensias Agronomicas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 40, pp.102</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04052430v1</w:t>
+                <w:t xml:space="preserve">hal-04095843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnostic et déterminants de la pérennité des prairies. Sol et pérennité des prairies : un cercle vertueux</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Two distinct ecological behaviours within anecic earthworm species in temperate climates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Hoeffner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Butt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joana Frazão</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guénola Pérès</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Francois Gastal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourrages</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Soil Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 113, pp.103446. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejsobi.2022.103446⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03778781v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04052430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Legacy effects of temporary grassland in annual crop rotation on soil ecosystem services</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kevin Hoeffner</w:t>
+                <w:t xml:space="preserve">Short-Term Temporal Dynamics of VOC Emissions by Soil Systems in Different Biotopes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Beylich</w:t>
+                <w:t xml:space="preserve">Jean‐pierre Caudal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Cluzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abad Chabbi</w:t>
+                <w:t xml:space="preserve">Jean-Luc Le Garrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Cluzeau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D. Dascalu</w:t>
+                <w:t xml:space="preserve">Eve Hellequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.146140⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Environmental Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9, pp.650701. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fenvs.2021.650701⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03225308v1</w:t>
+                <w:t xml:space="preserve">hal-03329688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil properties, grassland management, and landscape diversity drive the assembly of earthworm communities in temperate grasslands</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Effects of temporary grassland introduction into annual crop rotations and nitrogen fertilisation on earthworm communities and forage production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Hoeffner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hoël Hotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Cluzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Santonja</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Le Moing</w:t>
+                <w:t xml:space="preserve">Xavier Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Gastal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pedosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S1002-0160(20)60020-0⟩</w:t>
+              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 162, pp.1-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2021.103893⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03105585v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03188982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short-Term Temporal Dynamics of VOC Emissions by Soil Systems in Different Biotopes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Response of earthworm communities to soil engineering and soil isolation in urban landscapes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Hoeffner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Marié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Cluzeau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Environmental Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fenvs.2021.650701⟩</w:t>
+              <w:t xml:space="preserve">Ecological Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 169, pp.106307. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoleng.2021.106307⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03329688v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03283803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of temporary grassland introduction into annual crop rotations and nitrogen fertilisation on earthworm communities and forage production</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Soil properties, grassland management, and landscape diversity drive the assembly of earthworm communities in temperate grasslands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Hoeffner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Francois Gastal</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Santonja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lou Barbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Le Moing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2021.103893⟩</w:t>
+              <w:t xml:space="preserve">Pedosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 31 (3), pp.375-383. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1002-0160(20)60020-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03188982v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03105585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Response of earthworm communities to soil engineering and soil isolation in urban landscapes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Legacy effects of temporary grassland in annual crop rotation on soil ecosystem services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Hoeffner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Beylich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abad Chabbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Cluzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Dascalu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 169, pp.106307. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 780, pp.146140. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecoleng.2021.106307⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.146140⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03283803v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03225308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transdisciplinary Bioblitz: Rapid biotic and abiotic inventory allows studying environmental changes over 60 years at the Biological Field Station of Paimpont (Brittany, France) and opens new interdisciplinary research opportunities</w:t>
               </w:r>
@@ -2549,51 +2549,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Guernion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Guillocheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Hoeffner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Le Gouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2644,51 +2644,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Opposing Effects of Plant-Community Assembly Maintain Constant Litter Decomposition over Grasslands Aged from 1 to 25 Years</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lou Barbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Prinzing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2696,51 +2696,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Mony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin J. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Santonja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecosystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 23 (1), pp.124-136. </w:t>
@@ -2778,90 +2778,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Response of temperate anecic earthworm individual biomass to species interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Hoeffner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Monard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Cluzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Santonja</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Soil Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 144, pp.8-11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2908,51 +2908,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial variation of earthworm communities and soil organic carbon in temperate agroforestry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Cardinael</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Hoeffner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3029,90 +3029,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epi-anecic rather than strict-anecic earthworms enhance soil enzymatic activities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Hoeffner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Santonja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Cluzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Monard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 132, pp.93-100. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3146,3744 +3146,3744 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feeding behaviour of epi-anecic earthworm species and their impacts on soil microbial communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Hoeffner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Monard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Santonja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Cluzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 125, pp.1-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.soilbio.2018.06.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01864313v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (13)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Citizen-based identification of earthworm morphotypes: insights from a large-scale biodiversity monitoring network in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Hoeffner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bergerot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Butt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Pelosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7. EUROSOIL 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Sevilla, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05266605v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Predicting earthworm diversity and distribution: A comparative approach at national scale using multiple modeling algorithms.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Hoeffner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdourahmane Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Pelosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Horrigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria J.I. Briones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">19. International Colloquium on Soil Zoology (ICSZ)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Cape Town, South Africa</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04672435v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modeling and predicting earthworm diversity and distribution in France: a comparative approach using multiple algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Hoeffner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdourahmane Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Pelosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Horrigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria J.I. Briones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">19. International Colloquium on Soil Zoology (ICSZ)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Cape Town, South Africa</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05266772v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Two distinct ecological behaviours within anecic earthworm species in temperate climates.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Hoeffner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. R. Butt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Monard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Frazão</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Pérès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12th International Symposium on Earthworm Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05033412v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Do crop rotations including temporary grasslands improve soil ecosystem services?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Hoeffner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.F. Arias-Giraldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Banse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Beylich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chabbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conference on Soil Biota Driven Ecosystem Services in European Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Braunschweig, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02422728v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">When citizens and scientists work together: a French collaborative science network on earthworms communities distribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Guillocheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Guernion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Hoeffner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hoël Hotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Cylly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on Ecological Sciences, SFEcologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02492886v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Response of soil microbial enzymatic activity to earthworm species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Hoeffner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Santonja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Cluzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1st International Earthworm Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Shanghaï, China</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02262572v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Response of microbial enzymatic activity to earthworm species on soil (epi-anecic vs strict-anecic)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Hoeffner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Santonja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Cluzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sfécologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02262578v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">When citizens and scientists work together: a French collaborative science network on earthworms communities distribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Guillocheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Guernion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Hoeffner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hoël Hotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Cylly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1st International Earthworm Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Shanghai, China</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02492881v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feeding behaviour of epi-anecic earthworm species and their impacts on soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Hoeffner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Santonja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Cluzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1st International Earthworm Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Shanghai, China</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03113359v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">When citizens and scientists work together: A French collaborative science network on earthworms communities (the OPVT)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Guernion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Hoeffner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Guillocheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hoël Hotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Cylly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SFEcologie2016, International Conference on Ecological Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFEcologie, Oct 2016, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02440565v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roles of earthworm species inorganic matter recycling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Hoeffner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Santonja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Cluzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sfécologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01583446v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">When citizens and scientists work together: A French collaborative science network on earthworms communities (the OPVT)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Guernion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Hoeffner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Guillocheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hoël Hotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Cylly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7th International Oligochaeta Taxonomy Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Paimpont, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01525537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AVATAR-SOL, une méthode en développement pour évaluer l'impact des pratiques de gestion sur l'activité biologique des sols</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Deployment of a citizen science approach to study earthworm communities at the regional scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albin Fertil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Hoeffner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Marie-Caroline Brichler</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Guillocheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loris Delourme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Guégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Indicateurs Biologiques Opérationnels de la Santé des Sols : bilan scientifique et perspectives techniques, économiques et politiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Romainville, France</w:t>
+              <w:t xml:space="preserve">EUROSOIL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Séville, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05135804v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05266615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deployment of a citizen science approach to study earthworm communities at the regional scale</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">AVATAR-SOL, une méthode en développement pour évaluer l'impact des pratiques de gestion sur l'activité biologique des sols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Hoeffner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Gaël Guégan</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Auclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loick Berthiaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Boly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Caroline Brichler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROSOIL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Séville, Spain</w:t>
+              <w:t xml:space="preserve">Indicateurs Biologiques Opérationnels de la Santé des Sols : bilan scientifique et perspectives techniques, économiques et politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Romainville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05266615v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05135804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reliability of earthworm data from citizen science: Lessons from 8 years of a French National monitoring protocol.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Hoeffner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bergerot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Richard Butt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pelosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19. International Colloquium on Soil Zoology (ICSZ)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Cape Town, South Africa. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04672431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How grassland introduction into annual crop rotation (maize/wheat/barley) affects earthworm communities and forage production?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Spatial variation of earthworm communities and soil organic carbon in temperate agroforestry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Cardinael</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Hoeffner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Chenu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Béral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Soil Biota Driven Ecosystem Services in European Agriculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Braunschweig, Germany</w:t>
+              <w:t xml:space="preserve">7th International Symposium on Soil Organic Matter (SOM 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Adelaide, Australia. p. 23, 2019, Soil Organic Matter in a Stressed World</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02422761v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04598631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial variation of earthworm communities and soil organic carbon in temperate agroforestry</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">How grassland introduction into annual crop rotation (maize/wheat/barley) affects earthworm communities and forage production?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Hoeffner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Cluzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hoël Hotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gastal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guenola Peres</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Symposium on Soil Organic Matter (SOM 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Adelaide, Australia. p. 23, 2019, Soil Organic Matter in a Stressed World</w:t>
+              <w:t xml:space="preserve">Conference on Soil Biota Driven Ecosystem Services in European Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Braunschweig, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04598631v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02422761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Response of anecic individual weight to species interactions (epi-anecic vs strict-anecic)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Hoeffner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Santonja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Monard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Cluzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st International Earthworm Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Shanghaï, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02262557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of earthworm communities in a made soil at Hallside</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Impact of various land uses and the associated practices of management, on earthworm communities in the urban soils of Ile-de-France via an approach of participative science</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Guillocheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albin Fertil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Cylly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Hoeffner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Scimia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Earthworm Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Shanghai, China</w:t>
+              <w:t xml:space="preserve">International Conference on Ecological Sciences, SFEcologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02432728v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02492918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stimulation des activités enzymatiques du sol par les vers de terre epi-anéciques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">French national long-term monitoring program to assess earthworms’ response to the agricultural practices in farmlands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Guillocheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Cylly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hoël Hotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Hoeffner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Guernion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème séminaire du Réseau Matières Organiques (RESMO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, Trégastel, France</w:t>
+              <w:t xml:space="preserve">XIth International Symposium on Earthworm Ecology, ISEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Shanghai, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02432926v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02492904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">French national long-term monitoring program to assess earthworms’ response to the agricultural practices in farmlands</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Stimulation des activités enzymatiques du sol par les vers de terre epi-anéciques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Hoeffner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Santonja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Cluzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIth International Symposium on Earthworm Ecology, ISEE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Shanghai, China</w:t>
+              <w:t xml:space="preserve">4ème séminaire du Réseau Matières Organiques (RESMO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Trégastel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02492904v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02432926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feeding behavior of epi-anecic earthworm species and their impact on soil microbial communities</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Development of earthworm communities in a made soil at Hallside</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Butt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher N. Lowe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Hoeffner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Daniel Cluzeau</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siobhan Quigg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st International Earthworm Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2018, Shanghaï, China</w:t>
+              <w:t xml:space="preserve">, Jun 2018, Shanghai, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02262561v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02432728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of inter row soil cultivation in French vineyards – benefits for earthworms and economic implications</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Feeding behavior of epi-anecic earthworm species and their impact on soil microbial communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Hoeffner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Santonja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Cluzeau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Ecological Sciences, SFEcologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t>
+              <w:t xml:space="preserve">1st International Earthworm Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Shanghaï, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02427502v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02262561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of various land uses and the associated practices of management, on earthworm communities in the urban soils of Ile-de-France via an approach of participative science</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Effects of inter row soil cultivation in French vineyards – benefits for earthworms and economic implications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elke Plaas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annegret Nicolai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane E.T. Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Guernion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Hoeffner</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jennifer Scimia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Ecological Sciences, SFEcologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02492918v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02427502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feeding behavior of epi-anecic earthworm species and their impact on soil microbial communities</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Effect of landscape management on earthworm communities in temperate grasslands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Hoeffner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Monard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Cluzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sfécologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t>
+              <w:t xml:space="preserve">1st International Earthworm Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Shanghaï, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02262585v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02262564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of landscape management on earthworm communities in temperate grasslands</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Feeding behavior of epi-anecic earthworm species and their impact on soil microbial communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Hoeffner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Monard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Santonja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Cluzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Earthworm Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Shanghaï, France</w:t>
+              <w:t xml:space="preserve">Sfécologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02262564v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02262585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roles of earthworms species in organic matter recycling and their impact on soil micro-organisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Hoeffner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Monard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Santonja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Cluzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’Ecologie Fonctionnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, La Grande Motte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02433928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roles of epi-ancecic taxa of earthworms in the organic matter recycling?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Hoeffner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Monard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Santonja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guénola Pérès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Cluzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02434640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When citizens and scientists work together: A french collaborative science network on earthworms communities distribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Guernion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Hoeffner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Guillocheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hoël Hotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Cylly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02434775v1</w:t>
-              </w:r>
-[...1587 lines deleted...]
-                <w:t xml:space="preserve">hal-01583446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6901,103 +6901,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digestats de méthanisation et qualité biologique des sols agricoles : Impact des digestats de méthanisation sur la qualité biologique des sols. Metha-BioSol (APR GRAINE)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sadet-Bourgeteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Cannavacciuolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Mora-Salguero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Cluzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ADEME. 2024, 75 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -7182,64 +7182,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the agronomic effects of the contribution of Organic Residual Products (ORP) and technical itineraries (tillage, rotation and plowing) on the earthworm community.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdourahmane Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Cluzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Hoeffner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lola Morand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7302,51 +7302,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation de la contribution fonctionnelle des espèces lombriciennes anéciques à la décomposition des litières prairiales : variabilité inter-espèces au sein d'une même catégorie écologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Hoeffner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences agricoles. Université de Rennes, 2018. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2018REN1B062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -7463,51 +7463,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="376CC067"/>
+    <w:nsid w:val="7374E0E0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7694,51 +7694,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/kevin-hoeffner" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3740-6058" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489220v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Vautrin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Cannavacciuolo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chauvin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Piveteau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barr&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2026.106788" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04818853v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain G&#233;rard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Deca&#235;ns" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin R Butt" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria J I Briones" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2024.110911" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308271v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen R P Phillips" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Hoeffner" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Muys" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;e-Claire Le Bayon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cluzeau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11252-025-01826-z" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05364520v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Mar&#233;chal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne L&#233;nack" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mari&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-ge1077" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05372517v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sadet-Bourgeteau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Mora-Salguero" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol107-art06" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05191409v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bergerot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pelosi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2025.106329" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429824v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Louault" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Lerner" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;nola P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2023.103589" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576756v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Marie" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2024.103598" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266661v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vautrin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Piveteau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cannavacciuolo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barr&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chauvin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2023.105105" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195142v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdourahmane Diallo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Guillocheau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Sorgniard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2023.105073" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04095843v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cannavacciuolo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Barr&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04052430v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Butt" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Monard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Fraz&#227;o" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2022.103446" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03778781v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Decau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gastal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225308v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beylich" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abad Chabbi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cluzeau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dascalu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.146140" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03105585v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Santonja" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Barbe" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Le Moing" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1002-0160(20)60020-0" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329688v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;pierre Caudal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Le Garrec" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Hellequin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2021.650701" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188982v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ho&#235;l Hotte" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Charrier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2021.103893" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283803v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2021.106307" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02521032v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annegret Nicolai" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Guernion" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Gouar" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/BDJ.8.e50451" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02147166v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Prinzing" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Mony" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin J. Abbott" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10021-019-00392-8" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02178655v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2019.06.017" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978499v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cardinael" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chenu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Chevallier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille B&#233;ral" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00374-018-1332-3" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02055480v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2019.02.001" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01864313v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Santonja" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2018.06.017" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135804v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Auclerc" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loick Berthiaud" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boly" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Brichler" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266615v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albin Fertil" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Delourme" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Gu&#233;gan" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04672431v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Richard Butt" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02422761v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gastal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenola Peres" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04598631v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02262557v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02432728v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher N. Lowe" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siobhan Quigg" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02432926v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02492904v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cylly" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02262561v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02427502v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Plaas" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane E.T. Herv&#233;" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02492918v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Scimia" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02262585v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02262564v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02433928v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02434640v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02434775v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266605v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04672435v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Horrigue" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria J.I. Briones" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266772v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033412v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hoeffner" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. R. Butt" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Monard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fraz&#227;o" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02422728v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.F. Arias-Giraldo" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Banse" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chabbi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02492886v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02262572v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02262578v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02492881v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03113359v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01525537v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02440565v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583446v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04607790v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04307438v2" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Delgado-Gonzalez" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Bureau" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chapleur" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Dubois" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Fildier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218876v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Morand" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02132721v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018REN1B062" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/kevin-hoeffner" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3740-6058" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489220v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Vautrin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Cannavacciuolo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chauvin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Piveteau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barr&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2026.106788" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308271v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen R P Phillips" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Hoeffner" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Muys" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;e-Claire Le Bayon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cluzeau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11252-025-01826-z" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05372517v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sadet-Bourgeteau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Mora-Salguero" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol107-art06" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05364520v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Mar&#233;chal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne L&#233;nack" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mari&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-ge1077" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05191409v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bergerot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin R Butt" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain G&#233;rard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pelosi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2025.106329" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04818853v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Deca&#235;ns" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria J I Briones" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2024.110911" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576756v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Marie" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2024.103598" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266661v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vautrin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Piveteau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cannavacciuolo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barr&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chauvin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2023.105105" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429824v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Louault" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Lerner" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;nola P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2023.103589" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195142v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdourahmane Diallo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Guillocheau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Sorgniard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2023.105073" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03778781v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Decau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gastal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04095843v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cannavacciuolo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Barr&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04052430v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Butt" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Monard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Fraz&#227;o" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2022.103446" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329688v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;pierre Caudal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Le Garrec" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Hellequin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2021.650701" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188982v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ho&#235;l Hotte" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Charrier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2021.103893" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283803v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2021.106307" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03105585v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Santonja" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Barbe" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Le Moing" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1002-0160(20)60020-0" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225308v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beylich" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abad Chabbi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cluzeau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dascalu" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.146140" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02521032v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annegret Nicolai" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Guernion" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Gouar" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/BDJ.8.e50451" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02147166v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Prinzing" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Mony" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin J. Abbott" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10021-019-00392-8" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02178655v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2019.06.017" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978499v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cardinael" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chenu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Chevallier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille B&#233;ral" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00374-018-1332-3" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02055480v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2019.02.001" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01864313v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Santonja" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2018.06.017" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266605v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04672435v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Horrigue" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria J.I. Briones" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266772v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033412v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hoeffner" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. R. Butt" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Monard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fraz&#227;o" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02422728v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.F. Arias-Giraldo" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Banse" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chabbi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02492886v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cylly" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02262572v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02262578v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02492881v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03113359v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02440565v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583446v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01525537v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266615v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albin Fertil" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Delourme" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Gu&#233;gan" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135804v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Auclerc" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loick Berthiaud" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boly" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Brichler" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04672431v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Richard Butt" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04598631v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02422761v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gastal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenola Peres" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02262557v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02492918v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Scimia" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02492904v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02432926v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02432728v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher N. Lowe" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siobhan Quigg" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02262561v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02427502v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Plaas" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane E.T. Herv&#233;" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02262564v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02262585v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02433928v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02434640v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02434775v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04607790v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04307438v2" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Delgado-Gonzalez" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Bureau" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chapleur" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Dubois" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Fildier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218876v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Morand" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02132721v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018REN1B062" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>