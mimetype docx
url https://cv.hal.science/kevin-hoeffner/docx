--- v1 (2026-04-05)
+++ v2 (2026-05-04)
@@ -303,161 +303,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05489220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urban earthworm communities driven more by climate and elevation than urbanisation intensity</w:t>
+                <w:t xml:space="preserve">Putting earthworm conservation on the map: Shortfalls and solutions for developing earthworm conservation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helen R P Phillips</w:t>
+                <w:t xml:space="preserve">Sylvain Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Hoeffner</w:t>
+                <w:t xml:space="preserve">Thibaud Decaëns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bart Muys</w:t>
+                <w:t xml:space="preserve">Kevin R Butt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renée-Claire Le Bayon</w:t>
+                <w:t xml:space="preserve">Maria J I Briones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Cluzeau</w:t>
+                <w:t xml:space="preserve">Yvan Capowiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Urban Ecosystems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 28 (6), pp.210. </w:t>
+              <w:t xml:space="preserve">Biological Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 302, pp.110911. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11252-025-01826-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.biocon.2024.110911⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05308271v1</w:t>
+                <w:t xml:space="preserve">hal-04818853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metha-BioSol : Impact des digestats de méthanisation sur la qualité biologique des sols agricoles</w:t>
               </w:r>
@@ -495,951 +495,951 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Barre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Cluzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 107, pp.68-82. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17180/ciag-2025-vol107-art06⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05372517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de la trame brune urbaine - Projet Tram'BioSol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Hoeffner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Lénack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Marié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Cluzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Techniques de l'ingénieur. Génie écologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.51257/a-v1-ge1077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05364520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliability of earthworm data from citizen science: lessons from 7 years of a French national monitoring protocol</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Urban earthworm communities driven more by climate and elevation than urbanisation intensity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helen R P Phillips</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Hoeffner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Pelosi</w:t>
+                <w:t xml:space="preserve">Bart Muys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renée-Claire Le Bayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Cluzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2025.106329⟩</w:t>
+              <w:t xml:space="preserve">Urban Ecosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 28 (6), pp.210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11252-025-01826-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05191409v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05308271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Putting earthworm conservation on the map: Shortfalls and solutions for developing earthworm conservation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Reliability of earthworm data from citizen science: lessons from 7 years of a French national monitoring protocol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Hoeffner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bergerot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin R Butt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yvan Capowiez</w:t>
+                <w:t xml:space="preserve">Céline Pelosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Conservation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 302, pp.110911. </w:t>
+              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 214, pp.106329. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biocon.2024.110911⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2025.106329⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04818853v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05191409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts of soil engineering processes and anthropogenic barriers on earthworm communities in urban areas</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Management of grassland: A necessary tool to maintain plant and earthworm diversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Hoeffner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Marie</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Daniel Cluzeau</w:t>
+                <w:t xml:space="preserve">Frédérique Louault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lou Lerner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guénola Pérès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Soil Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 120, pp.103598. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejsobi.2024.103598⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 120, pp.103589. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejsobi.2023.103589⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04576756v1</w:t>
+                <w:t xml:space="preserve">hal-04429824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The short-term response of soil microbial communities to digestate application depends on the characteristics of the digestate and soil type</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P. Piveteau</w:t>
+                <w:t xml:space="preserve">Impacts of soil engineering processes and anthropogenic barriers on earthworm communities in urban areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Hoeffner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Cannavacciuolo</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Xavier Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Cluzeau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2023.105105⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Soil Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 120, pp.103598. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejsobi.2024.103598⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04266661v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04576756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Management of grassland: A necessary tool to maintain plant and earthworm diversity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kevin Hoeffner</w:t>
+                <w:t xml:space="preserve">The short-term response of soil microbial communities to digestate application depends on the characteristics of the digestate and soil type</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Vautrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Piveteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérique Louault</w:t>
+                <w:t xml:space="preserve">M. Cannavacciuolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lou Lerner</w:t>
+                <w:t xml:space="preserve">P. Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guénola Pérès</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C. Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Soil Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 120, pp.103589. </w:t>
+              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 193, pp.art. 105105. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejsobi.2023.103589⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2023.105105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04429824v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04266661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined effects of annual crop agricultural practices on earthworm communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdourahmane Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Hoeffner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Guillocheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Sorgniard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Cluzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Soil Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 192, pp.105073. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1473,77 +1473,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diagnostic et déterminants de la pérennité des prairies. Sol et pérennité des prairies : un cercle vertueux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guénola Pérès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Hoeffner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Cluzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Decau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1592,939 +1592,939 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03778781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short-term impact of biogas digestates on soils microbial communities</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pascal Piveteau</w:t>
+                <w:t xml:space="preserve">Two distinct ecological behaviours within anecic earthworm species in temperate climates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Hoeffner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Cannavacciuolo</w:t>
+                <w:t xml:space="preserve">Kevin Butt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Barré</w:t>
+                <w:t xml:space="preserve">Cécile Monard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joana Frazão</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guénola Pérès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista de Investigaciones de Ciensias Agronomicas</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Soil Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 113, pp.103446. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejsobi.2022.103446⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04095843v1</w:t>
+                <w:t xml:space="preserve">hal-04052430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two distinct ecological behaviours within anecic earthworm species in temperate climates</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cécile Monard</w:t>
+                <w:t xml:space="preserve">Short-term impact of biogas digestates on soils microbial communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sadet-Bourgeteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Vautrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Piveteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joana Frazão</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guénola Pérès</w:t>
+                <w:t xml:space="preserve">M Cannavacciuolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Soil Biology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revista de Investigaciones de Ciensias Agronomicas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 40, pp.102</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04052430v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04095843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short-Term Temporal Dynamics of VOC Emissions by Soil Systems in Different Biotopes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Soil properties, grassland management, and landscape diversity drive the assembly of earthworm communities in temperate grasslands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Hoeffner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Santonja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Monard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Le Garrec</w:t>
+                <w:t xml:space="preserve">Lou Barbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eve Hellequin</w:t>
+                <w:t xml:space="preserve">Mathilde Le Moing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Environmental Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 9, pp.650701. </w:t>
+              <w:t xml:space="preserve">Pedosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 31 (3), pp.375-383. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fenvs.2021.650701⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S1002-0160(20)60020-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03329688v1</w:t>
+                <w:t xml:space="preserve">hal-03105585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of temporary grassland introduction into annual crop rotations and nitrogen fertilisation on earthworm communities and forage production</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Legacy effects of temporary grassland in annual crop rotation on soil ecosystem services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Hoeffner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hoël Hotte</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Daniel Cluzeau</w:t>
+                <w:t xml:space="preserve">A. Beylich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Charrier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Francois Gastal</w:t>
+                <w:t xml:space="preserve">Abad Chabbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Cluzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Dascalu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2021.103893⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 780, pp.146140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.146140⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03188982v1</w:t>
+                <w:t xml:space="preserve">hal-03225308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Response of earthworm communities to soil engineering and soil isolation in urban landscapes</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Short-Term Temporal Dynamics of VOC Emissions by Soil Systems in Different Biotopes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐pierre Caudal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Cluzeau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Le Garrec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Hellequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecoleng.2021.106307⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Environmental Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9, pp.650701. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fenvs.2021.650701⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03283803v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03329688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil properties, grassland management, and landscape diversity drive the assembly of earthworm communities in temperate grasslands</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Effects of temporary grassland introduction into annual crop rotations and nitrogen fertilisation on earthworm communities and forage production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Hoeffner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Le Moing</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hoël Hotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Cluzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Gastal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pedosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S1002-0160(20)60020-0⟩</w:t>
+              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 162, pp.1-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2021.103893⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03105585v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03188982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Legacy effects of temporary grassland in annual crop rotation on soil ecosystem services</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Response of earthworm communities to soil engineering and soil isolation in urban landscapes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Hoeffner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Marié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Cluzeau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 780, pp.146140. </w:t>
+              <w:t xml:space="preserve">Ecological Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 169, pp.106307. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.146140⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoleng.2021.106307⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03225308v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03283803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transdisciplinary Bioblitz: Rapid biotic and abiotic inventory allows studying environmental changes over 60 years at the Biological Field Station of Paimpont (Brittany, France) and opens new interdisciplinary research opportunities</w:t>
               </w:r>
@@ -2549,51 +2549,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Guernion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Guillocheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Hoeffner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Le Gouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2644,51 +2644,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Opposing Effects of Plant-Community Assembly Maintain Constant Litter Decomposition over Grasslands Aged from 1 to 25 Years</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lou Barbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Prinzing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2696,51 +2696,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Mony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin J. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Santonja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecosystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 23 (1), pp.124-136. </w:t>
@@ -2778,90 +2778,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Response of temperate anecic earthworm individual biomass to species interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Hoeffner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Monard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Cluzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Santonja</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Soil Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 144, pp.8-11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2908,51 +2908,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial variation of earthworm communities and soil organic carbon in temperate agroforestry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Cardinael</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Hoeffner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3029,90 +3029,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epi-anecic rather than strict-anecic earthworms enhance soil enzymatic activities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Hoeffner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Santonja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Cluzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Monard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 132, pp.93-100. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3146,3744 +3146,3744 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feeding behaviour of epi-anecic earthworm species and their impacts on soil microbial communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Hoeffner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Monard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Santonja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Cluzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 125, pp.1-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.soilbio.2018.06.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01864313v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (17)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">AVATAR-SOL, une méthode en développement pour évaluer l'impact des pratiques de gestion sur l'activité biologique des sols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Hoeffner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Auclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loick Berthiaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Boly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Caroline Brichler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Indicateurs Biologiques Opérationnels de la Santé des Sols : bilan scientifique et perspectives techniques, économiques et politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Romainville, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05135804v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deployment of a citizen science approach to study earthworm communities at the regional scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albin Fertil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Hoeffner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Guillocheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loris Delourme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Guégan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EUROSOIL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Séville, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05266615v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reliability of earthworm data from citizen science: Lessons from 8 years of a French National monitoring protocol.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Hoeffner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bergerot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Richard Butt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Pelosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">19. International Colloquium on Soil Zoology (ICSZ)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Cape Town, South Africa. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04672431v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spatial variation of earthworm communities and soil organic carbon in temperate agroforestry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Cardinael</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Hoeffner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Chenu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Béral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7th International Symposium on Soil Organic Matter (SOM 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Adelaide, Australia. p. 23, 2019, Soil Organic Matter in a Stressed World</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04598631v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How grassland introduction into annual crop rotation (maize/wheat/barley) affects earthworm communities and forage production?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Hoeffner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Cluzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hoël Hotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gastal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guenola Peres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conference on Soil Biota Driven Ecosystem Services in European Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Braunschweig, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02422761v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact of various land uses and the associated practices of management, on earthworm communities in the urban soils of Ile-de-France via an approach of participative science</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Guillocheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albin Fertil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Cylly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Hoeffner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Scimia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on Ecological Sciences, SFEcologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02492918v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effects of inter row soil cultivation in French vineyards – benefits for earthworms and economic implications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elke Plaas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annegret Nicolai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane E.T. Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Guernion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Hoeffner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on Ecological Sciences, SFEcologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02427502v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">French national long-term monitoring program to assess earthworms’ response to the agricultural practices in farmlands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Guillocheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Cylly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hoël Hotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Hoeffner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Guernion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XIth International Symposium on Earthworm Ecology, ISEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Shanghai, China</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02492904v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stimulation des activités enzymatiques du sol par les vers de terre epi-anéciques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Hoeffner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Santonja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Cluzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4ème séminaire du Réseau Matières Organiques (RESMO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Trégastel, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02432926v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Development of earthworm communities in a made soil at Hallside</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Butt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher N. Lowe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Hoeffner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siobhan Quigg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1st International Earthworm Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Shanghai, China</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02432728v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feeding behavior of epi-anecic earthworm species and their impact on soil microbial communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Hoeffner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Santonja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Cluzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1st International Earthworm Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Shanghaï, China</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02262561v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Response of anecic individual weight to species interactions (epi-anecic vs strict-anecic)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Hoeffner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Santonja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Cluzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1st International Earthworm Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Shanghaï, China</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02262557v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effect of landscape management on earthworm communities in temperate grasslands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Hoeffner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Cluzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1st International Earthworm Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Shanghaï, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02262564v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feeding behavior of epi-anecic earthworm species and their impact on soil microbial communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Hoeffner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Santonja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Cluzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sfécologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02262585v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roles of earthworms species in organic matter recycling and their impact on soil micro-organisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Hoeffner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Santonja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Cluzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d’Ecologie Fonctionnelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, La Grande Motte, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02433928v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roles of epi-ancecic taxa of earthworms in the organic matter recycling?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Hoeffner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Santonja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guénola Pérès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Cluzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Geosciences Union General Assembly 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Vienne, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02434640v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">When citizens and scientists work together: A french collaborative science network on earthworms communities distribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Guernion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Hoeffner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Guillocheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hoël Hotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Cylly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Geosciences Union General Assembly 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Vienne, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02434775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Citizen-based identification of earthworm morphotypes: insights from a large-scale biodiversity monitoring network in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Hoeffner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bergerot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Butt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pelosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. EUROSOIL 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Sevilla, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05266605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting earthworm diversity and distribution: A comparative approach at national scale using multiple modeling algorithms.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Hoeffner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdourahmane Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pelosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Horrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria J.I. Briones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19. International Colloquium on Soil Zoology (ICSZ)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Cape Town, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04672435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling and predicting earthworm diversity and distribution in France: a comparative approach using multiple algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Hoeffner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdourahmane Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pelosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Horrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria J.I. Briones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19. International Colloquium on Soil Zoology (ICSZ)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Cape Town, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05266772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two distinct ecological behaviours within anecic earthworm species in temperate climates.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Hoeffner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. R. Butt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Monard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Frazão</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Pérès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Symposium on Earthworm Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05033412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do crop rotations including temporary grasslands improve soil ecosystem services?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Hoeffner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.F. Arias-Giraldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Banse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Beylich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Chabbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Soil Biota Driven Ecosystem Services in European Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Braunschweig, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02422728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When citizens and scientists work together: a French collaborative science network on earthworms communities distribution</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Response of soil microbial enzymatic activity to earthworm species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Hoeffner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Santonja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Cluzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Ecological Sciences, SFEcologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t>
+              <w:t xml:space="preserve">1st International Earthworm Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Shanghaï, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02492886v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02262572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Response of soil microbial enzymatic activity to earthworm species</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">When citizens and scientists work together: a French collaborative science network on earthworms communities distribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Guillocheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Guernion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Hoeffner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hoël Hotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Cylly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Earthworm Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Shanghaï, China</w:t>
+              <w:t xml:space="preserve">International Conference on Ecological Sciences, SFEcologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02262572v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02492886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Response of microbial enzymatic activity to earthworm species on soil (epi-anecic vs strict-anecic)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Hoeffner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Santonja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Cluzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Monard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sfécologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02262578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When citizens and scientists work together: a French collaborative science network on earthworms communities distribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Guillocheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Guernion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Hoeffner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hoël Hotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Cylly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st International Earthworm Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Shanghai, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02492881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feeding behaviour of epi-anecic earthworm species and their impacts on soil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Hoeffner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Monard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Santonja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Cluzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st International Earthworm Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Shanghai, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03113359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When citizens and scientists work together: A French collaborative science network on earthworms communities (the OPVT)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Guernion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Hoeffner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Guillocheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hoël Hotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Cylly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFEcologie2016, International Conference on Ecological Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFEcologie, Oct 2016, Marseille, France</w:t>
+              <w:t xml:space="preserve">7th International Oligochaeta Taxonomy Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Paimpont, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02440565v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01525537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roles of earthworm species inorganic matter recycling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">When citizens and scientists work together: A French collaborative science network on earthworms communities (the OPVT)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Guernion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Hoeffner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Guillocheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hoël Hotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Cylly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sfécologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Marseille, France</w:t>
+              <w:t xml:space="preserve">SFEcologie2016, International Conference on Ecological Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFEcologie, Oct 2016, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01583446v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02440565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When citizens and scientists work together: A French collaborative science network on earthworms communities (the OPVT)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Roles of earthworm species inorganic matter recycling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Hoeffner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...764 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Santonja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...914 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Cluzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sfécologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t>
-[...261 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve">, Oct 2016, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...105 lines deleted...]
-                <w:t xml:space="preserve">hal-02434775v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01583446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6953,51 +6953,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Mora-Salguero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Cluzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ADEME. 2024, 75 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -7182,64 +7182,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the agronomic effects of the contribution of Organic Residual Products (ORP) and technical itineraries (tillage, rotation and plowing) on the earthworm community.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdourahmane Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Cluzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Hoeffner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lola Morand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7302,51 +7302,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation de la contribution fonctionnelle des espèces lombriciennes anéciques à la décomposition des litières prairiales : variabilité inter-espèces au sein d'une même catégorie écologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Hoeffner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences agricoles. Université de Rennes, 2018. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2018REN1B062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -7463,51 +7463,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7374E0E0"/>
+    <w:nsid w:val="6FA9DA1B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7694,51 +7694,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/kevin-hoeffner" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3740-6058" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489220v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Vautrin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Cannavacciuolo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chauvin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Piveteau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barr&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2026.106788" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308271v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen R P Phillips" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Hoeffner" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Muys" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;e-Claire Le Bayon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cluzeau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11252-025-01826-z" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05372517v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sadet-Bourgeteau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Mora-Salguero" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol107-art06" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05364520v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Mar&#233;chal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne L&#233;nack" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mari&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-ge1077" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05191409v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bergerot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin R Butt" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain G&#233;rard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pelosi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2025.106329" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04818853v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Deca&#235;ns" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria J I Briones" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2024.110911" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576756v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Marie" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2024.103598" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266661v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vautrin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Piveteau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cannavacciuolo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barr&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chauvin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2023.105105" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429824v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Louault" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Lerner" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;nola P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2023.103589" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195142v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdourahmane Diallo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Guillocheau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Sorgniard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2023.105073" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03778781v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Decau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gastal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04095843v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cannavacciuolo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Barr&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04052430v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Butt" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Monard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Fraz&#227;o" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2022.103446" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329688v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;pierre Caudal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Le Garrec" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Hellequin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2021.650701" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188982v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ho&#235;l Hotte" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Charrier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2021.103893" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283803v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2021.106307" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03105585v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Santonja" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Barbe" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Le Moing" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1002-0160(20)60020-0" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225308v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beylich" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abad Chabbi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cluzeau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dascalu" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.146140" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02521032v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annegret Nicolai" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Guernion" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Gouar" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/BDJ.8.e50451" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02147166v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Prinzing" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Mony" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin J. Abbott" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10021-019-00392-8" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02178655v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2019.06.017" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978499v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cardinael" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chenu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Chevallier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille B&#233;ral" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00374-018-1332-3" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02055480v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2019.02.001" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01864313v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Santonja" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2018.06.017" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266605v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04672435v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Horrigue" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria J.I. Briones" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266772v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033412v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hoeffner" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. R. Butt" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Monard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fraz&#227;o" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02422728v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.F. Arias-Giraldo" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Banse" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chabbi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02492886v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cylly" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02262572v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02262578v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02492881v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03113359v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02440565v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583446v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01525537v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266615v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albin Fertil" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Delourme" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Gu&#233;gan" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135804v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Auclerc" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loick Berthiaud" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boly" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Brichler" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04672431v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Richard Butt" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04598631v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02422761v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gastal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenola Peres" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02262557v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02492918v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Scimia" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02492904v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02432926v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02432728v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher N. Lowe" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siobhan Quigg" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02262561v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02427502v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Plaas" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane E.T. Herv&#233;" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02262564v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02262585v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02433928v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02434640v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02434775v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04607790v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04307438v2" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Delgado-Gonzalez" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Bureau" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chapleur" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Dubois" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Fildier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218876v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Morand" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02132721v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018REN1B062" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/kevin-hoeffner" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3740-6058" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489220v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Vautrin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Cannavacciuolo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chauvin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Piveteau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barr&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2026.106788" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04818853v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain G&#233;rard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Deca&#235;ns" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin R Butt" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria J I Briones" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2024.110911" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05372517v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sadet-Bourgeteau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Mora-Salguero" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cluzeau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol107-art06" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05364520v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Mar&#233;chal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Hoeffner" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne L&#233;nack" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mari&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-ge1077" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308271v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen R P Phillips" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Muys" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;e-Claire Le Bayon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11252-025-01826-z" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05191409v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bergerot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pelosi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2025.106329" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429824v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Louault" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Lerner" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;nola P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2023.103589" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576756v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Marie" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2024.103598" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266661v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vautrin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Piveteau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cannavacciuolo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barr&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chauvin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2023.105105" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195142v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdourahmane Diallo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Guillocheau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Sorgniard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2023.105073" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03778781v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Decau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gastal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04052430v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Butt" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Monard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Fraz&#227;o" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2022.103446" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04095843v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cannavacciuolo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Barr&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03105585v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Santonja" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Barbe" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Le Moing" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1002-0160(20)60020-0" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225308v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beylich" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abad Chabbi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cluzeau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dascalu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.146140" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329688v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;pierre Caudal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Le Garrec" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Hellequin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2021.650701" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188982v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ho&#235;l Hotte" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Charrier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2021.103893" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283803v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2021.106307" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02521032v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annegret Nicolai" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Guernion" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Gouar" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/BDJ.8.e50451" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02147166v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Prinzing" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Mony" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin J. Abbott" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10021-019-00392-8" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02178655v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2019.06.017" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978499v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cardinael" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chenu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Chevallier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille B&#233;ral" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00374-018-1332-3" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02055480v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2019.02.001" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01864313v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Santonja" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2018.06.017" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135804v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Auclerc" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loick Berthiaud" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boly" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Brichler" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266615v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albin Fertil" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Delourme" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Gu&#233;gan" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04672431v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Richard Butt" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04598631v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02422761v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gastal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenola Peres" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02492918v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cylly" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Scimia" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02427502v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Plaas" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane E.T. Herv&#233;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02492904v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02432926v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02432728v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher N. Lowe" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siobhan Quigg" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02262561v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02262557v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02262564v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02262585v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02433928v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02434640v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02434775v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266605v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04672435v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Horrigue" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria J.I. Briones" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266772v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033412v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hoeffner" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. R. Butt" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Monard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fraz&#227;o" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02422728v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.F. Arias-Giraldo" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Banse" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chabbi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02262572v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02492886v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02262578v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02492881v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03113359v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01525537v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02440565v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583446v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04607790v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04307438v2" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Delgado-Gonzalez" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Bureau" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chapleur" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Dubois" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Fildier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218876v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Morand" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02132721v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018REN1B062" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>