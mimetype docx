--- v2 (2026-05-04)
+++ v3 (2026-05-28)
@@ -94,50 +94,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000-0003-3740-6058</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=JQviYZQAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
@@ -161,6991 +182,6991 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solid and liquid fractions of digestate: manure or slurry just like any others?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Vautrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Cannavacciuolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Piveteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Soil Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 219, pp.106788. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.apsoil.2026.106788⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05489220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Putting earthworm conservation on the map: Shortfalls and solutions for developing earthworm conservation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Metha-BioSol : Impact des digestats de méthanisation sur la qualité biologique des sols agricoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaud Decaëns</w:t>
+                <w:t xml:space="preserve">Sophie Sadet-Bourgeteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin R Butt</w:t>
+                <w:t xml:space="preserve">Daniela Mora-Salguero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria J I Briones</w:t>
+                <w:t xml:space="preserve">Pierre Barre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yvan Capowiez</w:t>
+                <w:t xml:space="preserve">Daniel Cluzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Conservation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 302, pp.110911. </w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 107, pp.68-82. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biocon.2024.110911⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2025-vol107-art06⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04818853v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05372517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metha-BioSol : Impact des digestats de méthanisation sur la qualité biologique des sols agricoles</w:t>
+                <w:t xml:space="preserve">Urban earthworm communities driven more by climate and elevation than urbanisation intensity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Sadet-Bourgeteau</w:t>
+                <w:t xml:space="preserve">Helen R P Phillips</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniela Mora-Salguero</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Camille Chauvin</w:t>
+                <w:t xml:space="preserve">Kevin Hoeffner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Barre</w:t>
+                <w:t xml:space="preserve">Bart Muys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renée-Claire Le Bayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Cluzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 107, pp.68-82. </w:t>
+              <w:t xml:space="preserve">Urban Ecosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 28 (6), pp.210. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/ciag-2025-vol107-art06⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11252-025-01826-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05372517v1</w:t>
+                <w:t xml:space="preserve">hal-05308271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de la trame brune urbaine - Projet Tram'BioSol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Hoeffner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Hoeffner</w:t>
+                <w:t xml:space="preserve">Étienne Lénack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étienne Lénack</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Xavier Marié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Cluzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Techniques de l'ingénieur. Génie écologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.51257/a-v1-ge1077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05364520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urban earthworm communities driven more by climate and elevation than urbanisation intensity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reliability of earthworm data from citizen science: lessons from 7 years of a French national monitoring protocol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Hoeffner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bergerot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helen R P Phillips</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kevin Hoeffner</w:t>
+                <w:t xml:space="preserve">Kevin R Butt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bart Muys</w:t>
+                <w:t xml:space="preserve">Sylvain Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renée-Claire Le Bayon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Daniel Cluzeau</w:t>
+                <w:t xml:space="preserve">Céline Pelosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Urban Ecosystems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 28 (6), pp.210. </w:t>
+              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 214, pp.106329. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11252-025-01826-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2025.106329⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05308271v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05191409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliability of earthworm data from citizen science: lessons from 7 years of a French national monitoring protocol</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kevin Hoeffner</w:t>
+                <w:t xml:space="preserve">Putting earthworm conservation on the map: Shortfalls and solutions for developing earthworm conservation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Bergerot</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Thibaud Decaëns</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin R Butt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Pelosi</w:t>
+                <w:t xml:space="preserve">Maria J I Briones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Capowiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2025.106329⟩</w:t>
+              <w:t xml:space="preserve">Biological Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 302, pp.110911. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biocon.2024.110911⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05191409v1</w:t>
+                <w:t xml:space="preserve">hal-04818853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Management of grassland: A necessary tool to maintain plant and earthworm diversity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Impacts of soil engineering processes and anthropogenic barriers on earthworm communities in urban areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Hoeffner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lou Lerner</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guénola Pérès</w:t>
+                <w:t xml:space="preserve">Xavier Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Cluzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Soil Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 120, pp.103589. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejsobi.2023.103589⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 120, pp.103598. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejsobi.2024.103598⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04429824v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04576756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts of soil engineering processes and anthropogenic barriers on earthworm communities in urban areas</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kevin Hoeffner</w:t>
+                <w:t xml:space="preserve">The short-term response of soil microbial communities to digestate application depends on the characteristics of the digestate and soil type</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Vautrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Marie</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">P. Piveteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cannavacciuolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Soil Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejsobi.2024.103598⟩</w:t>
+              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 193, pp.art. 105105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2023.105105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04576756v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04266661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The short-term response of soil microbial communities to digestate application depends on the characteristics of the digestate and soil type</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Cannavacciuolo</w:t>
+                <w:t xml:space="preserve">Management of grassland: A necessary tool to maintain plant and earthworm diversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Hoeffner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Barré</w:t>
+                <w:t xml:space="preserve">Frédérique Louault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Chauvin</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lou Lerner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guénola Pérès</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2023.105105⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Soil Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 120, pp.103589. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejsobi.2023.103589⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04266661v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04429824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined effects of annual crop agricultural practices on earthworm communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdourahmane Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Hoeffner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Guillocheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Sorgniard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Cluzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Soil Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 192, pp.105073. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.apsoil.2023.105073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04195142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diagnostic et déterminants de la pérennité des prairies. Sol et pérennité des prairies : un cercle vertueux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guénola Pérès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Hoeffner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Cluzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Decau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Gastal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fourrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 250, pp.39-47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03778781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two distinct ecological behaviours within anecic earthworm species in temperate climates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Hoeffner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Butt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Monard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joana Frazão</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guénola Pérès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Soil Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 113, pp.103446. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ejsobi.2022.103446⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04052430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Short-term impact of biogas digestates on soils microbial communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sadet-Bourgeteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Vautrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Piveteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Cannavacciuolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revista de Investigaciones de Ciensias Agronomicas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 40, pp.102</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04095843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil properties, grassland management, and landscape diversity drive the assembly of earthworm communities in temperate grasslands</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Short-Term Temporal Dynamics of VOC Emissions by Soil Systems in Different Biotopes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Monard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lou Barbe</w:t>
+                <w:t xml:space="preserve">Jean‐pierre Caudal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Cluzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Le Moing</w:t>
+                <w:t xml:space="preserve">Jean-Luc Le Garrec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Hellequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pedosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S1002-0160(20)60020-0⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Environmental Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9, pp.650701. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fenvs.2021.650701⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03105585v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03329688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Legacy effects of temporary grassland in annual crop rotation on soil ecosystem services</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Effects of temporary grassland introduction into annual crop rotations and nitrogen fertilisation on earthworm communities and forage production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Hoeffner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abad Chabbi</w:t>
+                <w:t xml:space="preserve">Hoël Hotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Cluzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Cluzeau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D. Dascalu</w:t>
+                <w:t xml:space="preserve">Xavier Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Gastal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.146140⟩</w:t>
+              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 162, pp.1-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2021.103893⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03225308v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03188982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short-Term Temporal Dynamics of VOC Emissions by Soil Systems in Different Biotopes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Response of earthworm communities to soil engineering and soil isolation in urban landscapes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Hoeffner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Marié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Cluzeau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Environmental Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fenvs.2021.650701⟩</w:t>
+              <w:t xml:space="preserve">Ecological Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 169, pp.106307. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoleng.2021.106307⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03329688v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03283803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of temporary grassland introduction into annual crop rotations and nitrogen fertilisation on earthworm communities and forage production</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Soil properties, grassland management, and landscape diversity drive the assembly of earthworm communities in temperate grasslands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Hoeffner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Francois Gastal</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Santonja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lou Barbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Le Moing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2021.103893⟩</w:t>
+              <w:t xml:space="preserve">Pedosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 31 (3), pp.375-383. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1002-0160(20)60020-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03188982v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03105585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Response of earthworm communities to soil engineering and soil isolation in urban landscapes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Legacy effects of temporary grassland in annual crop rotation on soil ecosystem services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Hoeffner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Beylich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abad Chabbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Cluzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Dascalu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecoleng.2021.106307⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 780, pp.146140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.146140⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03283803v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03225308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transdisciplinary Bioblitz: Rapid biotic and abiotic inventory allows studying environmental changes over 60 years at the Biological Field Station of Paimpont (Brittany, France) and opens new interdisciplinary research opportunities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annegret Nicolai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Guernion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Guillocheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Hoeffner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Le Gouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biodiversity Data Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 27 (8), pp.e50451. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3897/BDJ.8.e50451⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02521032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Opposing Effects of Plant-Community Assembly Maintain Constant Litter Decomposition over Grasslands Aged from 1 to 25 Years</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lou Barbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Prinzing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Mony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin J. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Santonja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecosystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 23 (1), pp.124-136. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10021-019-00392-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02147166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Response of temperate anecic earthworm individual biomass to species interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Hoeffner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Monard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Cluzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Santonja</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Soil Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 144, pp.8-11. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2019.06.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02178655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial variation of earthworm communities and soil organic carbon in temperate agroforestry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Cardinael</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Hoeffner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Béral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biology and Fertility of Soils</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 55 (2), pp.171-183. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00374-018-1332-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01978499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epi-anecic rather than strict-anecic earthworms enhance soil enzymatic activities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Hoeffner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Santonja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Cluzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Monard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 132, pp.93-100. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2019.02.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02055480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feeding behaviour of epi-anecic earthworm species and their impacts on soil microbial communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Hoeffner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Monard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Santonja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Cluzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 125, pp.1-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.soilbio.2018.06.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01864313v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (13)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Citizen-based identification of earthworm morphotypes: insights from a large-scale biodiversity monitoring network in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Hoeffner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bergerot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Butt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Pelosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7. EUROSOIL 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Sevilla, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05266605v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Predicting earthworm diversity and distribution: A comparative approach at national scale using multiple modeling algorithms.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Hoeffner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdourahmane Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Pelosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Horrigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria J.I. Briones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">19. International Colloquium on Soil Zoology (ICSZ)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Cape Town, South Africa</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04672435v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modeling and predicting earthworm diversity and distribution in France: a comparative approach using multiple algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Hoeffner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdourahmane Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Pelosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Horrigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria J.I. Briones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">19. International Colloquium on Soil Zoology (ICSZ)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Cape Town, South Africa</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05266772v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Two distinct ecological behaviours within anecic earthworm species in temperate climates.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Hoeffner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. R. Butt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Monard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Frazão</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Pérès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12th International Symposium on Earthworm Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05033412v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Do crop rotations including temporary grasslands improve soil ecosystem services?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Hoeffner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.F. Arias-Giraldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Banse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Beylich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chabbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conference on Soil Biota Driven Ecosystem Services in European Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Braunschweig, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02422728v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Response of soil microbial enzymatic activity to earthworm species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Hoeffner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Santonja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Cluzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1st International Earthworm Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Shanghaï, China</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02262572v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">When citizens and scientists work together: a French collaborative science network on earthworms communities distribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Guillocheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Guernion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Hoeffner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hoël Hotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Cylly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on Ecological Sciences, SFEcologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02492886v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Response of microbial enzymatic activity to earthworm species on soil (epi-anecic vs strict-anecic)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Hoeffner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Santonja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Cluzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sfécologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02262578v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">When citizens and scientists work together: a French collaborative science network on earthworms communities distribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Guillocheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Guernion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Hoeffner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hoël Hotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Cylly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1st International Earthworm Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Shanghai, China</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02492881v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feeding behaviour of epi-anecic earthworm species and their impacts on soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Hoeffner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Santonja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Cluzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1st International Earthworm Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Shanghai, China</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03113359v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">When citizens and scientists work together: A French collaborative science network on earthworms communities (the OPVT)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Guernion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Hoeffner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Guillocheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hoël Hotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Cylly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SFEcologie2016, International Conference on Ecological Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFEcologie, Oct 2016, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02440565v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roles of earthworm species inorganic matter recycling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Hoeffner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Santonja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Cluzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sfécologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01583446v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">When citizens and scientists work together: A French collaborative science network on earthworms communities (the OPVT)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Guernion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Hoeffner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Guillocheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hoël Hotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Cylly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7th International Oligochaeta Taxonomy Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Paimpont, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01525537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AVATAR-SOL, une méthode en développement pour évaluer l'impact des pratiques de gestion sur l'activité biologique des sols</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Deployment of a citizen science approach to study earthworm communities at the regional scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albin Fertil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Hoeffner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Marie-Caroline Brichler</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Guillocheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loris Delourme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Guégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Indicateurs Biologiques Opérationnels de la Santé des Sols : bilan scientifique et perspectives techniques, économiques et politiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Romainville, France</w:t>
+              <w:t xml:space="preserve">EUROSOIL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Séville, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05135804v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05266615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deployment of a citizen science approach to study earthworm communities at the regional scale</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">AVATAR-SOL, une méthode en développement pour évaluer l'impact des pratiques de gestion sur l'activité biologique des sols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Hoeffner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Gaël Guégan</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Auclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loick Berthiaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Boly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Caroline Brichler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROSOIL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Séville, Spain</w:t>
+              <w:t xml:space="preserve">Indicateurs Biologiques Opérationnels de la Santé des Sols : bilan scientifique et perspectives techniques, économiques et politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Romainville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05266615v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05135804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reliability of earthworm data from citizen science: Lessons from 8 years of a French National monitoring protocol.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Hoeffner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bergerot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Richard Butt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pelosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19. International Colloquium on Soil Zoology (ICSZ)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Cape Town, South Africa. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04672431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial variation of earthworm communities and soil organic carbon in temperate agroforestry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Cardinael</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Hoeffner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Béral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Symposium on Soil Organic Matter (SOM 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Adelaide, Australia. p. 23, 2019, Soil Organic Matter in a Stressed World</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04598631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How grassland introduction into annual crop rotation (maize/wheat/barley) affects earthworm communities and forage production?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Hoeffner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Cluzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hoël Hotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gastal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guenola Peres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Soil Biota Driven Ecosystem Services in European Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Braunschweig, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02422761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of various land uses and the associated practices of management, on earthworm communities in the urban soils of Ile-de-France via an approach of participative science</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Guillocheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albin Fertil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Cylly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Hoeffner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Scimia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Ecological Sciences, SFEcologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02492918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of inter row soil cultivation in French vineyards – benefits for earthworms and economic implications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elke Plaas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annegret Nicolai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane E.T. Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Guernion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Hoeffner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Ecological Sciences, SFEcologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02427502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">French national long-term monitoring program to assess earthworms’ response to the agricultural practices in farmlands</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Response of anecic individual weight to species interactions (epi-anecic vs strict-anecic)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Hoeffner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Santonja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Cluzeau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIth International Symposium on Earthworm Ecology, ISEE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Shanghai, China</w:t>
+              <w:t xml:space="preserve">1st International Earthworm Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Shanghaï, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02492904v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02262557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stimulation des activités enzymatiques du sol par les vers de terre epi-anéciques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">French national long-term monitoring program to assess earthworms’ response to the agricultural practices in farmlands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Guillocheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Cylly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hoël Hotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Hoeffner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Guernion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème séminaire du Réseau Matières Organiques (RESMO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, Trégastel, France</w:t>
+              <w:t xml:space="preserve">XIth International Symposium on Earthworm Ecology, ISEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Shanghai, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02432926v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02492904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of earthworm communities in a made soil at Hallside</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Stimulation des activités enzymatiques du sol par les vers de terre epi-anéciques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Hoeffner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Siobhan Quigg</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Santonja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Cluzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Earthworm Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Shanghai, China</w:t>
+              <w:t xml:space="preserve">4ème séminaire du Réseau Matières Organiques (RESMO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Trégastel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02432728v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02432926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feeding behavior of epi-anecic earthworm species and their impact on soil microbial communities</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Development of earthworm communities in a made soil at Hallside</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Butt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher N. Lowe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Hoeffner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Daniel Cluzeau</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siobhan Quigg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st International Earthworm Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2018, Shanghaï, China</w:t>
+              <w:t xml:space="preserve">, Jun 2018, Shanghai, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02262561v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02432728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Response of anecic individual weight to species interactions (epi-anecic vs strict-anecic)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Feeding behavior of epi-anecic earthworm species and their impact on soil microbial communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Hoeffner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Santonja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Cluzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st International Earthworm Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Shanghaï, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02262557v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02262561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of landscape management on earthworm communities in temperate grasslands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Hoeffner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Monard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Cluzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st International Earthworm Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Shanghaï, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02262564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feeding behavior of epi-anecic earthworm species and their impact on soil microbial communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Hoeffner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Monard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Santonja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Cluzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sfécologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02262585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roles of earthworms species in organic matter recycling and their impact on soil micro-organisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Hoeffner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Monard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Santonja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Cluzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’Ecologie Fonctionnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, La Grande Motte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02433928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roles of epi-ancecic taxa of earthworms in the organic matter recycling?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Hoeffner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Monard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Santonja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guénola Pérès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Cluzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02434640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When citizens and scientists work together: A french collaborative science network on earthworms communities distribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Guernion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Hoeffner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Guillocheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hoël Hotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Cylly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02434775v1</w:t>
-              </w:r>
-[...1587 lines deleted...]
-                <w:t xml:space="preserve">hal-01583446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digestats de méthanisation et qualité biologique des sols agricoles : Impact des digestats de méthanisation sur la qualité biologique des sols. Metha-BioSol (APR GRAINE)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sadet-Bourgeteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Cannavacciuolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Mora-Salguero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Cluzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ADEME. 2024, 75 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04607790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maintien de la capacité d’infiltration des sols soumis aux eaux usées traitées : évaluation de l’intérêt de l’apport de matière carbonée (broyat de bois)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Delgado-Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystelle Bureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chapleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Fildier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrae - UR REVERSAAL. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04307438v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7155,130 +7176,130 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the agronomic effects of the contribution of Organic Residual Products (ORP) and technical itineraries (tillage, rotation and plowing) on the earthworm community.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdourahmane Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Cluzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Hoeffner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lola Morand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03218876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7288,114 +7309,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation de la contribution fonctionnelle des espèces lombriciennes anéciques à la décomposition des litières prairiales : variabilité inter-espèces au sein d'une même catégorie écologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Hoeffner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences agricoles. Université de Rennes, 2018. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2018REN1B062⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02132721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId188"/>
+      <w:footerReference w:type="default" r:id="rId189"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7463,51 +7484,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6FA9DA1B"/>
+    <w:nsid w:val="352BA0DC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7694,51 +7715,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/kevin-hoeffner" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3740-6058" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489220v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Vautrin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Cannavacciuolo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chauvin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Piveteau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barr&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2026.106788" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04818853v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain G&#233;rard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Deca&#235;ns" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin R Butt" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria J I Briones" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2024.110911" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05372517v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sadet-Bourgeteau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Mora-Salguero" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cluzeau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol107-art06" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05364520v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Mar&#233;chal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Hoeffner" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne L&#233;nack" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mari&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-ge1077" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308271v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen R P Phillips" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Muys" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;e-Claire Le Bayon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11252-025-01826-z" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05191409v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bergerot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pelosi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2025.106329" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429824v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Louault" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Lerner" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;nola P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2023.103589" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576756v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Marie" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2024.103598" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266661v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vautrin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Piveteau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cannavacciuolo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barr&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chauvin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2023.105105" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195142v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdourahmane Diallo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Guillocheau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Sorgniard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2023.105073" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03778781v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Decau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gastal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04052430v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Butt" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Monard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Fraz&#227;o" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2022.103446" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04095843v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cannavacciuolo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Barr&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03105585v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Santonja" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Barbe" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Le Moing" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1002-0160(20)60020-0" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225308v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beylich" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abad Chabbi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cluzeau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dascalu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.146140" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329688v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;pierre Caudal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Le Garrec" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Hellequin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2021.650701" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188982v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ho&#235;l Hotte" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Charrier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2021.103893" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283803v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2021.106307" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02521032v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annegret Nicolai" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Guernion" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Gouar" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/BDJ.8.e50451" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02147166v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Prinzing" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Mony" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin J. Abbott" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10021-019-00392-8" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02178655v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2019.06.017" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978499v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cardinael" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chenu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Chevallier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille B&#233;ral" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00374-018-1332-3" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02055480v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2019.02.001" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01864313v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Santonja" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2018.06.017" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135804v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Auclerc" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loick Berthiaud" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boly" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Brichler" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266615v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albin Fertil" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Delourme" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Gu&#233;gan" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04672431v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Richard Butt" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04598631v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02422761v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gastal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenola Peres" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02492918v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cylly" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Scimia" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02427502v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Plaas" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane E.T. Herv&#233;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02492904v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02432926v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02432728v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher N. Lowe" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siobhan Quigg" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02262561v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02262557v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02262564v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02262585v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02433928v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02434640v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02434775v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266605v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04672435v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Horrigue" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria J.I. Briones" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266772v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033412v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hoeffner" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. R. Butt" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Monard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fraz&#227;o" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02422728v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.F. Arias-Giraldo" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Banse" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chabbi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02262572v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02492886v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02262578v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02492881v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03113359v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01525537v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02440565v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583446v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04607790v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04307438v2" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Delgado-Gonzalez" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Bureau" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chapleur" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Dubois" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Fildier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218876v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Morand" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02132721v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018REN1B062" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/kevin-hoeffner" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3740-6058" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=JQviYZQAAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489220v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Vautrin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Cannavacciuolo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chauvin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Piveteau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barr&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2026.106788" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05372517v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sadet-Bourgeteau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Mora-Salguero" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cluzeau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol107-art06" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308271v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen R P Phillips" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Hoeffner" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Muys" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;e-Claire Le Bayon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11252-025-01826-z" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05364520v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Mar&#233;chal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne L&#233;nack" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mari&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-ge1077" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05191409v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bergerot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin R Butt" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain G&#233;rard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pelosi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2025.106329" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04818853v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Deca&#235;ns" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria J I Briones" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2024.110911" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576756v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Marie" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2024.103598" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266661v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vautrin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Piveteau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cannavacciuolo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barr&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chauvin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2023.105105" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429824v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Louault" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Lerner" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;nola P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2023.103589" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195142v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdourahmane Diallo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Guillocheau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Sorgniard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2023.105073" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03778781v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Decau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gastal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04052430v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Butt" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Monard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Fraz&#227;o" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2022.103446" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04095843v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cannavacciuolo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Barr&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329688v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;pierre Caudal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Le Garrec" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Hellequin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2021.650701" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188982v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ho&#235;l Hotte" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Charrier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2021.103893" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283803v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2021.106307" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03105585v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Santonja" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Barbe" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Le Moing" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1002-0160(20)60020-0" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225308v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beylich" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abad Chabbi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cluzeau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dascalu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.146140" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02521032v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annegret Nicolai" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Guernion" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Gouar" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/BDJ.8.e50451" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02147166v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Prinzing" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Mony" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin J. Abbott" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10021-019-00392-8" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02178655v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2019.06.017" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978499v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cardinael" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chenu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Chevallier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille B&#233;ral" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00374-018-1332-3" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02055480v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2019.02.001" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01864313v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Santonja" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2018.06.017" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266605v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04672435v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Horrigue" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria J.I. Briones" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266772v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033412v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hoeffner" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. R. Butt" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Monard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fraz&#227;o" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02422728v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.F. Arias-Giraldo" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Banse" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chabbi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02262572v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02492886v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cylly" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02262578v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02492881v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03113359v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02440565v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583446v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01525537v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266615v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albin Fertil" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Delourme" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Gu&#233;gan" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135804v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Auclerc" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loick Berthiaud" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boly" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Brichler" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04672431v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Richard Butt" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04598631v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02422761v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gastal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenola Peres" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02492918v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Scimia" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02427502v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Plaas" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane E.T. Herv&#233;" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02262557v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02492904v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02432926v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02432728v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher N. Lowe" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siobhan Quigg" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02262561v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02262564v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02262585v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02433928v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02434640v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02434775v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04607790v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04307438v2" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Delgado-Gonzalez" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Bureau" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chapleur" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Dubois" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Fildier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218876v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Morand" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02132721v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018REN1B062" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>