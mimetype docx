--- v0 (2026-03-20)
+++ v1 (2026-05-02)
@@ -619,1615 +619,1615 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-05343272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The untapped health and climate potential of cycling in France: a national assessment from individual travel data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Preventing iatrogenic HCV infection: A quantitative risk assessment based on observational data in an Egyptian hospital</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Henriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wagida Anwar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maha El Gaafary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Schwarz</w:t>
+                <w:t xml:space="preserve">Samia Abdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Leroutier</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mona Rafik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet Regional Health - Europe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.lanepe.2024.100874⟩</w:t>
+              <w:t xml:space="preserve">PLOS Global Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 4 (2), pp.e0002821. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgph.0002821⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04501482v1</w:t>
+                <w:t xml:space="preserve">hal-04604275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preventing iatrogenic HCV infection: A quantitative risk assessment based on observational data in an Egyptian hospital</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maha El Gaafary</w:t>
+                <w:t xml:space="preserve">A Comparison of Presentation, Treatment, and Survival After Hepatocellular Carcinoma of Viral and Non-Viral Etiology in Damietta, Egypt, 2007–2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Tawheed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liem Binh Luong Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samia Abdo</w:t>
+                <w:t xml:space="preserve">Tarek Heikal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mona Rafik</w:t>
+                <w:t xml:space="preserve">Usama Eldaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLOS Global Public Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 4 (2), pp.e0002821. </w:t>
+              <w:t xml:space="preserve">Journal of Hepatocellular Carcinoma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11, pp.997-1004. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pgph.0002821⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2147/JHC.S455832⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04604275v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-05281712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Comparison of Presentation, Treatment, and Survival After Hepatocellular Carcinoma of Viral and Non-Viral Etiology in Damietta, Egypt, 2007–2019</w:t>
+                <w:t xml:space="preserve">The Olympics in the Anthropocene era: What are the health risks?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Temime</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hepatocellular Carcinoma</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2147/JHC.S455832⟩</w:t>
+              <w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 85 (4), pp.102763. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.admp.2024.102763⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-05281712v1</w:t>
+                <w:t xml:space="preserve">hal-04604281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Olympics in the Anthropocene era: What are the health risks?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Different pathways toward net-zero emissions imply diverging health impacts: a health impact assessment study for France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Moutet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Bigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Quirion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Temime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Jean</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laura Temime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.admp.2024.102763⟩</w:t>
+              <w:t xml:space="preserve">Environmental Research: Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2 (3), pp.035005. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/2752-5309/ad5750⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04604281v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04626600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Different pathways toward net-zero emissions imply diverging health impacts: a health impact assessment study for France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Léo Moutet</w:t>
+                <w:t xml:space="preserve">Estimating the health effects of COVID-19-related immunisation disruptions in 112 countries during 2020–30: a modelling study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna-Maria Hartner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiang Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Bigo</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Susy Echeverria-Londono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Roth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaja Abbas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Research: Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/2752-5309/ad5750⟩</w:t>
+              <w:t xml:space="preserve">The Lancet global health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12 (4), pp.e563-e571. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s2214-109x(23)00603-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04626600v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05325097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing yellow fever outbreak potential and implications for vaccine strategy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keith Fraser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arran Hamlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Garkauskas Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Romano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLOS Global Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 4, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pgph.0003781⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05340843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating the health effects of COVID-19-related immunisation disruptions in 112 countries during 2020–30: a modelling study</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The untapped health and climate potential of cycling in France: a national assessment from individual travel data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Susy Echeverria-Londono</w:t>
+                <w:t xml:space="preserve">Emilie Schwarz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeremy Roth</w:t>
+                <w:t xml:space="preserve">Marion Leroutier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kaja Abbas</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Audrey de Nazelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Quirion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Jean</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet global health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 12 (4), pp.e563-e571. </w:t>
+              <w:t xml:space="preserve">The Lancet Regional Health - Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 39, pp.100874. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/s2214-109x(23)00603-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.lanepe.2024.100874⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05325097v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04501482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sick leave due to COVID-19 during the first pandemic wave in France, 2020</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Karim Aït Bouziad</w:t>
+                <w:t xml:space="preserve">Changes in Presentation, Treatment, and Survival of Patients with Hepatocellular Carcinoma in Damietta, Egypt, 2007–2019: A Retrospective Monocentric Cohort Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Tawheed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liem Binh Luong Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Heikal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Usama Eldaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Occupational and Environmental Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/oemed-2022-108451⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hepatocellular Carcinoma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Volume 10, pp.99-111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2147/JHC.S391511⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04062254v1</w:t>
+                <w:t xml:space="preserve">hal-04072930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in Presentation, Treatment, and Survival of Patients with Hepatocellular Carcinoma in Damietta, Egypt, 2007–2019: A Retrospective Monocentric Cohort Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La distribution spatio-temporelle des troubles musculosquelettiques : résultats du Global Burden of Disease dans 204 pays et 21 sous-régions entre 1990 et 2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanifa Bouziri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Roquelaure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Descatha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Dab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Jean</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hepatocellular Carcinoma</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2147/JHC.S391511⟩</w:t>
+              <w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 84 (4), pp.101843. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.admp.2023.101843⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04072930v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04355546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La distribution spatio-temporelle des troubles musculosquelettiques : résultats du Global Burden of Disease dans 204 pays et 21 sous-régions entre 1990 et 2019</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigating inequalities in HIV testing in sub-Saharan Africa: spatial analysis of cross-sectional population-based surveys in 25 countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pearl Anne Ante-Testard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Carrasco-Escobar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hanifa Bouziri</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">William Dab</w:t>
+                <w:t xml:space="preserve">Tarik Benmarhnia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Temime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Jean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.admp.2023.101843⟩</w:t>
+              <w:t xml:space="preserve">BMJ Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (12), pp.e072403. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bmjopen-2023-072403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04355546v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04343922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating inequalities in HIV testing in sub-Saharan Africa: spatial analysis of cross-sectional population-based surveys in 25 countries</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laura Temime</w:t>
+                <w:t xml:space="preserve">Temporal and spatial distribution of musculoskeletal disorders from 1990 to 2019: a systematic analysis of the global burden of disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanifa Bouziri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Roquelaure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Descatha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Dab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Jean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/bmjopen-2023-072403⟩</w:t>
+              <w:t xml:space="preserve">BMJ Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Bmj Public Health, 1 (1), pp.e000353. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bmjph-2023-000353⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04343922v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04355881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal and spatial distribution of musculoskeletal disorders from 1990 to 2019: a systematic analysis of the global burden of disease</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sick leave due to COVID-19 during the first pandemic wave in France, 2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofía Jijón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ajmal Oodally</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Shirreff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Aït Bouziad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Public Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Bmj Public Health, 1 (1), pp.e000353. </w:t>
+              <w:t xml:space="preserve">Occupational and Environmental Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 80 (5), pp.268-272. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/bmjph-2023-000353⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1136/oemed-2022-108451⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04355881v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04062254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring socioeconomic inequalities across HIV knowledge, attitudes, behaviours and prevention in 18 sub-Saharan African countries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pearl Anne Ante-Testard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Baggaley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2313,77 +2313,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the Health Benefits of Physical Activity Due to Active Commuting in a French Energy Transition Scenario</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Barban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey de Nazelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Chatelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Quirion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Jean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2590,51 +2590,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Henriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Castry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liem Binh Luong Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yusuke Shimakawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2692,1601 +2692,1601 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03726511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hepatocellular carcinoma recurrence after direct-acting antiviral therapy: an individual patient data meta-analysis</w:t>
+                <w:t xml:space="preserve">Pour un enseignement de la transition écologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Sapena</w:t>
+                <w:t xml:space="preserve">Guillaume Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Enea</w:t>
+                <w:t xml:space="preserve">Julian Carrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ferran Torres</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marie-Alice Foujols</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gut</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Analyse Opinion Critique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03200148v1</w:t>
+                <w:t xml:space="preserve">hal-04844987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the impact of preventive mass vaccination campaigns on yellow fever outbreaks in Africa: A population-level self-controlled case series study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Disentangling the roles of demographic and temporal trends in musculoskeletal disorders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanifa Bouziri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Descatha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Dab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Jean</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pmed.1003523⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 31 (Supplement_3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/eurpub/ckab165.494⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03154485v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03575418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring sick leave data for early detection of influenza outbreaks</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Oumou Salama Daouda</w:t>
+                <w:t xml:space="preserve">How can the public health impact of vaccination be estimated?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susy Echeverria-Londono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiang Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaspreet Toor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaret de Villiers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shevanthi Nayagam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12879-020-05754-5⟩</w:t>
+              <w:t xml:space="preserve">BMC Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (1), pp.2049. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12889-021-12040-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03114532v2</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03614744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disentangling the roles of demographic and temporal trends in musculoskeletal disorders</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">William Dab</w:t>
+                <w:t xml:space="preserve">The global burden of yellow fever</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katy Am Gaythorpe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arran Hamlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Jean</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Garkauskas Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Cibrelus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/eurpub/ckab165.494⟩</w:t>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10, pp.e64670. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7554/eLife.64670⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03575418v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03200156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour un enseignement de la transition écologique</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hepatocellular carcinoma recurrence after direct-acting antiviral therapy: an individual patient data meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Sapena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Enea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferran Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ciro Celsa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Rios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analyse Opinion Critique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Gut</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/gutjnl-2020-323663⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04844987v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03200148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How can the public health impact of vaccination be estimated?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xiang Li</w:t>
+                <w:t xml:space="preserve">Assessing the impact of preventive mass vaccination campaigns on yellow fever outbreaks in Africa: A population-level self-controlled case series study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanaya Raad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katy A. M. Gaythorpe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arran Hamlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jaspreet Toor</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Shevanthi Nayagam</w:t>
+                <w:t xml:space="preserve">Judith E. Mueller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12889-021-12040-9⟩</w:t>
+              <w:t xml:space="preserve">PLoS Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18 (2), pp.e1003523. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pmed.1003523⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03614744v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03154485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The global burden of yellow fever</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Monitoring sick leave data for early detection of influenza outbreaks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Duchemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Bastard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pearl Anne Ante-Testard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katy Am Gaythorpe</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Daniel Garkauskas Ramos</w:t>
+                <w:t xml:space="preserve">Rania Assab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Cibrelus</w:t>
+                <w:t xml:space="preserve">Oumou Salama Daouda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 10, pp.e64670. </w:t>
+              <w:t xml:space="preserve">BMC Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21, </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7554/eLife.64670⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12879-020-05754-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03200156v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03114532v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eliminating yellow fever epidemics in Africa: Vaccine demand forecast and impact modelling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Working from home in the time of covid-19: how to best preserve occupational health?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanifa Bouziri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Descatha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Dab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Jean</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0008304⟩</w:t>
+              <w:t xml:space="preserve">Occupational and Environmental Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 77 (7), pp.509-510. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/oemed-2020-106599⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03200159v1</w:t>
+                <w:t xml:space="preserve">hal-02563650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Working from home in the time of covid-19: how to best preserve occupational health?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Temporal trends in socioeconomic inequalities in HIV testing: an analysis of cross-sectional surveys from 16 sub-Saharan African countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pearl Anne Ante-Testard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hanifa Bouziri</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tarik Benmarhnia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bekelynck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Baggaley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Ouattara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Occupational and Environmental Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 77 (7), pp.509-510. </w:t>
+              <w:t xml:space="preserve">The Lancet global health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (6), pp.e808-e818. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/oemed-2020-106599⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/s2214-109x(20)30108-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02563650v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03167411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal trends in socioeconomic inequalities in HIV testing: an analysis of cross-sectional surveys from 16 sub-Saharan African countries</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tarik Benmarhnia</w:t>
+                <w:t xml:space="preserve">Eliminating yellow fever epidemics in Africa: Vaccine demand forecast and impact modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arran Hamlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Bekelynck</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rachel Baggaley</w:t>
+                <w:t xml:space="preserve">Justus Benzler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Cibrelus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Ouattara</w:t>
+                <w:t xml:space="preserve">Katy Gaythorpe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet global health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 8 (6), pp.e808-e818. </w:t>
+              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14 (5), pp.e0008304. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/s2214-109x(20)30108-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0008304⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03167411v1</w:t>
+                <w:t xml:space="preserve">hal-03200159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Airborne in the era of climate change [Letter]</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">POLICI: A web application for visualising and extracting yellow fever vaccination coverage in Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arran Hamlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chris Wymant</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sergio Yactayo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justus Benzler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Cibrelus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 363 (6424), pp.240.2-240. </w:t>
+              <w:t xml:space="preserve">Vaccine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 37 (11), pp.1384-1388. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/science.aaw1145⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.vaccine.2019.01.074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02075986v1</w:t>
+                <w:t xml:space="preserve">hal-02075984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">POLICI: A web application for visualising and extracting yellow fever vaccination coverage in Africa</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Airborne in the era of climate change [Letter]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergio Yactayo</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chris Wymant</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vaccine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 37 (11), pp.1384-1388. </w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 363 (6424), pp.240.2-240. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.vaccine.2019.01.074⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/science.aaw1145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02075984v1</w:t>
+                <w:t xml:space="preserve">hal-02075986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantifying model evidence for yellow fever transmission routes in Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katy Gaythorpe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Cibrelus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tini Garske</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4333,90 +4333,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The seasonal influence of climate and environment on yellow fever transmission across Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arran Hamlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Perea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Yactayo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Biey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4461,533 +4461,533 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03200168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Equity Impact Vaccines May Have On Averting Deaths And Medical Impoverishment In Developing Countries</w:t>
+                <w:t xml:space="preserve">Increased recurrence rates of hepatocellular carcinoma after DAA therapy in a hepatitis C‐infected Egyptian cohort: A comparative analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angela Chang</w:t>
+                <w:t xml:space="preserve">Mohamed El Kassas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos Riumallo-Herl</w:t>
+                <w:t xml:space="preserve">Anna Funk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicole Perales</w:t>
+                <w:t xml:space="preserve">M. Salaheldin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yusuke Shimakawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samantha Clark</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Andrew Clark</w:t>
+                <w:t xml:space="preserve">M. Eltabbakh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health Affairs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1377/hlthaff.2017.0861⟩</w:t>
+              <w:t xml:space="preserve">Journal of Viral Hepatitis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 25 (6), pp.623-630. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jvh.12854⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03200172v1</w:t>
+                <w:t xml:space="preserve">pasteur-02875246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increased recurrence rates of hepatocellular carcinoma after DAA therapy in a hepatitis C‐infected Egyptian cohort: A comparative analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Equity Impact Vaccines May Have On Averting Deaths And Medical Impoverishment In Developing Countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Chang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed El Kassas</w:t>
+                <w:t xml:space="preserve">Carlos Riumallo-Herl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Funk</w:t>
+                <w:t xml:space="preserve">Nicole Perales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Salaheldin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yusuke Shimakawa</w:t>
+                <w:t xml:space="preserve">Samantha Clark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Eltabbakh</w:t>
+                <w:t xml:space="preserve">Andrew Clark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Viral Hepatitis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 25 (6), pp.623-630. </w:t>
+              <w:t xml:space="preserve">Health Affairs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 37 (2), pp.316-324. </w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jvh.12854⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1377/hlthaff.2017.0861⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-02875246v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03200172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of isoniazid preventive therapy on risk of death in west African, HIV-infected adults with high CD4 cell counts: long-term follow-up of the Temprano ANRS 12136 trial</w:t>
+                <w:t xml:space="preserve">Uptake of HIV testing in Burkina Faso: an assessment of individual and community-level determinants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anani Badje</w:t>
+                <w:t xml:space="preserve">Fati Kirakoya-Samadoulougou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raoul Moh</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mathieu Maheu-Giroux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet global health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S2214-109X(17)30372-8⟩</w:t>
+              <w:t xml:space="preserve">BMC Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12889-017-4417-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03200178v1</w:t>
+                <w:t xml:space="preserve">hal-03200177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uptake of HIV testing in Burkina Faso: an assessment of individual and community-level determinants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of isoniazid preventive therapy on risk of death in west African, HIV-infected adults with high CD4 cell counts: long-term follow-up of the Temprano ANRS 12136 trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anani Badje</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoul Moh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Gabillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fati Kirakoya-Samadoulougou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kévin Jean</w:t>
+                <w:t xml:space="preserve">Calixte Guéhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Maheu-Giroux</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mathieu Kabran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Public Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 17 (1), </w:t>
+              <w:t xml:space="preserve">The Lancet global health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 5 (11), pp.e1080-e1089. </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12889-017-4417-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S2214-109X(17)30372-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03200177v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03200178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An equilibrium theory signature in the island biogeography of human parasites and pathogens</w:t>
               </w:r>
@@ -5097,347 +5097,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-01351791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What Level of Risk Compensation Would Offset the Preventive Effect of Early Antiretroviral Therapy? Simulations From the TEMPRANO Trial</w:t>
+                <w:t xml:space="preserve">A Meta-Analysis of Serological Response Associated with Yellow Fever Vaccination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Claude Boily</w:t>
+                <w:t xml:space="preserve">Christl Donnelly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Danel</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Neil Ferguson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tini Garske</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Epidemiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/aje/kww127⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Tropical Medicine and Hygiene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 95 (6), pp.1435-1439. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4269/ajtmh.16-0401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01615249v1</w:t>
+                <w:t xml:space="preserve">hal-03200196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Meta-Analysis of Serological Response Associated with Yellow Fever Vaccination</w:t>
+                <w:t xml:space="preserve">What Level of Risk Compensation Would Offset the Preventive Effect of Early Antiretroviral Therapy? Simulations From the TEMPRANO Trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Boily</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christl Donnelly</w:t>
+                <w:t xml:space="preserve">Christine Danel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoul Moh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neil Ferguson</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anani Badjé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Tropical Medicine and Hygiene</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 95 (6), pp.1435-1439. </w:t>
+              <w:t xml:space="preserve">American Journal of Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 184 (10), pp.755-760. </w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4269/ajtmh.16-0401⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/aje/kww127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03200196v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01615249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of early antiretroviral therapy on sexual behaviors and HIV-1 transmission risk in adults with diverse heterosexual partnership status in Cote d'Ivoire.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Gabillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul Moh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Danel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raïmi Fassassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5482,364 +5482,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00866311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of early antiretroviral therapy on sexual behaviors and HIV-1 transmission risk among adults with diverse heterosexual partnership statuses in Côte d'Ivoire.</w:t>
+                <w:t xml:space="preserve">Decrease in sexual risk behaviours after early initiation of antiretroviral therapy: a 24-month prospective study in Côte d'Ivoire.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Jean</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Gabillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoul Moh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Danel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabel Desgrées-Du-Loû</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Infectious Diseases</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of the International AIDS Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 17 (1), pp.18977</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01322755v1</w:t>
+                <w:t xml:space="preserve">inserm-01020691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decrease in sexual risk behaviours after early initiation of antiretroviral therapy: a 24-month prospective study in Côte d'Ivoire.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">WHO guidelines for antiretroviral therapy in serodiscordant couples in sub-Saharan Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Kouamé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Danel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoul Moh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anani Badjé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Jean</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Annabel Desgrées-Du-Loû</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the International AIDS Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AIDS. Official journal of the international AIDS Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 28 (10), pp.1533-1535. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/QAD.0000000000000296⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01020691v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03200182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WHO guidelines for antiretroviral therapy in serodiscordant couples in sub-Saharan Africa</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of early antiretroviral therapy on sexual behaviors and HIV-1 transmission risk among adults with diverse heterosexual partnership statuses in Côte d'Ivoire.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Jean</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIDS. Official journal of the international AIDS Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/infdis/jit470⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/QAD.0000000000000296⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03200182v1</w:t>
+                <w:t xml:space="preserve">hal-01322755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barriers to HIV Testing in Côte d'Ivoire: The Role of Individual Characteristics and Testing Modalities.</w:t>
               </w:r>
@@ -5851,51 +5851,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Anglaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul Moh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France Lert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6000,64 +6000,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the health impacts associated with active transportation within four different pathways to net-zero carbon emissions in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Moutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Bigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Quirion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Temime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6114,90 +6114,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the impact of preventive mass vaccination campaigns on yellow fever outbreaks in Africa : a population-level self-controlled case-series study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanaya Raad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katy Gaythorpe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arran Hamlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith E. Mueller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -6271,51 +6271,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Temime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Dab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6699,51 +6699,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980633v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Moutet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paquito Bernard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosemary Green" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Milner" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Haines" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s2542-5196(24)00330-9" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04974336v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Henriot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El-Kassas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wagida Anwar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia A Girgis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha El Gaafary" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1012850" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026670v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Singier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fadel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gilbert" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Roquelaure" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Poiroux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10926-025-10289-0" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05343272v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Pinettes" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Leclerc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Jean" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Temime" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1013548" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501482v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Schwarz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Leroutier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey de Nazelle" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Quirion" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lanepe.2024.100874" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604275v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Abdo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Rafik" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgph.0002821" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05281712v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Tawheed" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liem Binh Luong Nguyen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Heikal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Usama Eldaly" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/JHC.S455832" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604281v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2024.102763" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626600v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bigo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2752-5309/ad5750" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340843v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Fraser" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arran Hamlet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Garkauskas Ramos" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Romano" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgph.0003781" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325097v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Maria Hartner" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Li" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susy Echeverria-Londono" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Roth" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaja Abbas" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s2214-109x(23)00603-4" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04062254v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Smith" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sof&#237;a Jij&#243;n" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajmal Oodally" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Shirreff" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim A&#239;t Bouziad" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2022-108451" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04072930v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/JHC.S391511" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355546v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanifa Bouziri" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Descatha" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Dab" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2023.101843" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343922v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pearl Anne Ante-Testard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Carrasco-Escobar" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Benmarhnia" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2023-072403" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355881v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjph-2023-000353" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03687101v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hamidouche" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Baggaley" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/QAD.0000000000003191" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03761451v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barban" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chatelin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/ijph.2022.1605012" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03615649v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R. M. Smith" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Duval" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ralph Zahar" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Hendrickx" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-27845-w" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03726511v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Castry" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuke Shimakawa" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apt.17106" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200148v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Sapena" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Enea" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Torres" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciro Celsa" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Rios" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2020-323663" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154485v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanaya Raad" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katy A. M. Gaythorpe" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith E. Mueller" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pmed.1003523" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114532v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Duchemin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bastard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Assab" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumou Salama Daouda" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12879-020-05754-5" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575418v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Descatha" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckab165.494" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844987v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blanc" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Carrey" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alice Foujols" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03614744v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaspreet Toor" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret de Villiers" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shevanthi Nayagam" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-021-12040-9" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200156v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katy Am Gaythorpe" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Cibrelus" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.64670" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200159v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justus Benzler" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katy Gaythorpe" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0008304" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02563650v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2020-106599" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167411v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bekelynck" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ouattara" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s2214-109x(20)30108-x" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075986v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Wymant" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aaw1145" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075984v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Yactayo" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2019.01.074" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200163v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tini Garske" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1007355" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200168v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Perea" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Biey" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0006284" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200172v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Chang" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Riumallo-Herl" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Perales" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Clark" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Clark" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1377/hlthaff.2017.0861" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02875246v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Kassas" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Funk" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Salaheldin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Eltabbakh" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvh.12854" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200178v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anani Badje" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Moh" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gabillard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calixte Gu&#233;hi" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Kabran" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2214-109X(17)30372-8" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200177v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fati Kirakoya-Samadoulougou" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Maheu-Giroux" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-017-4417-2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01351791v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William R. Burnside" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn Carlson" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Smith" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gu&#233;gan" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.12393" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615249v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Boily" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Danel" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anani Badj&#233;" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aje/kww127" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200196v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christl Donnelly" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Ferguson" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.16-0401" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00866311v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#239;mi Fassassi" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jit470" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322755v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01020691v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel Desgr&#233;es-Du-Lo&#251;" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200182v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Kouam&#233;" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/QAD.0000000000000296" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00725480v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Anglaret" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Lert" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosemary Dray-Spira" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0041353" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04252917v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017879v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504771v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Hocine" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Godon" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00964183v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03958396v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980633v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Moutet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paquito Bernard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosemary Green" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Milner" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Haines" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s2542-5196(24)00330-9" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04974336v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Henriot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El-Kassas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wagida Anwar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia A Girgis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha El Gaafary" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1012850" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026670v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Singier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fadel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gilbert" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Roquelaure" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Poiroux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10926-025-10289-0" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05343272v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Pinettes" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Leclerc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Jean" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Temime" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1013548" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604275v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Abdo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Rafik" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgph.0002821" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05281712v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Tawheed" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liem Binh Luong Nguyen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Heikal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Usama Eldaly" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/JHC.S455832" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604281v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2024.102763" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626600v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bigo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Quirion" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2752-5309/ad5750" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325097v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Maria Hartner" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Li" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susy Echeverria-Londono" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Roth" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaja Abbas" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s2214-109x(23)00603-4" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340843v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Fraser" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arran Hamlet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Garkauskas Ramos" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Romano" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgph.0003781" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501482v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Schwarz" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Leroutier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey de Nazelle" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lanepe.2024.100874" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04072930v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/JHC.S391511" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355546v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanifa Bouziri" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Descatha" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Dab" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2023.101843" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343922v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pearl Anne Ante-Testard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Carrasco-Escobar" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Benmarhnia" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2023-072403" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355881v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjph-2023-000353" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04062254v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Smith" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sof&#237;a Jij&#243;n" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajmal Oodally" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Shirreff" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim A&#239;t Bouziad" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2022-108451" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03687101v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hamidouche" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Baggaley" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/QAD.0000000000003191" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03761451v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barban" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chatelin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/ijph.2022.1605012" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03615649v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R. M. Smith" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Duval" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ralph Zahar" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Hendrickx" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-27845-w" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03726511v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Castry" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuke Shimakawa" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apt.17106" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844987v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blanc" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Carrey" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alice Foujols" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575418v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Descatha" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckab165.494" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03614744v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaspreet Toor" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret de Villiers" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shevanthi Nayagam" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-021-12040-9" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200156v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katy Am Gaythorpe" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Cibrelus" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.64670" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200148v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Sapena" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Enea" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Torres" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciro Celsa" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Rios" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2020-323663" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154485v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanaya Raad" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katy A. M. Gaythorpe" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith E. Mueller" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pmed.1003523" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114532v2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Duchemin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bastard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Assab" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumou Salama Daouda" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12879-020-05754-5" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02563650v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2020-106599" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167411v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bekelynck" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ouattara" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s2214-109x(20)30108-x" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200159v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justus Benzler" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katy Gaythorpe" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0008304" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075984v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Yactayo" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2019.01.074" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075986v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Wymant" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aaw1145" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200163v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tini Garske" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1007355" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200168v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Perea" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Biey" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0006284" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02875246v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Kassas" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Funk" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Salaheldin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Eltabbakh" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvh.12854" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200172v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Chang" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Riumallo-Herl" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Perales" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Clark" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Clark" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1377/hlthaff.2017.0861" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200177v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fati Kirakoya-Samadoulougou" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Maheu-Giroux" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-017-4417-2" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200178v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anani Badje" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Moh" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gabillard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calixte Gu&#233;hi" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Kabran" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2214-109X(17)30372-8" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01351791v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William R. Burnside" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn Carlson" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Smith" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gu&#233;gan" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.12393" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200196v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christl Donnelly" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Ferguson" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.16-0401" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615249v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Boily" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Danel" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anani Badj&#233;" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aje/kww127" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00866311v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#239;mi Fassassi" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jit470" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01020691v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel Desgr&#233;es-Du-Lo&#251;" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200182v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Kouam&#233;" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/QAD.0000000000000296" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322755v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00725480v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Anglaret" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Lert" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosemary Dray-Spira" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0041353" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04252917v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017879v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504771v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Hocine" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Godon" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00964183v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03958396v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>