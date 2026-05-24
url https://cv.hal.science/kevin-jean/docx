--- v1 (2026-05-02)
+++ v2 (2026-05-24)
@@ -100,295 +100,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The public health co-benefits of strategies consistent with net-zero emissions: a systematic review</w:t>
+                <w:t xml:space="preserve">An agent-based model to simulate the transmission dynamics of bloodborne pathogens within hospitals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léo Moutet</w:t>
+                <w:t xml:space="preserve">Paul Henriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paquito Bernard</w:t>
+                <w:t xml:space="preserve">Mohamed El-Kassas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rosemary Green</w:t>
+                <w:t xml:space="preserve">Wagida Anwar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James Milner</w:t>
+                <w:t xml:space="preserve">Samia A Girgis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andy Haines</w:t>
+                <w:t xml:space="preserve">Maha El Gaafary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lancet Planetary Health </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 9 (2), pp.e145-e156. </w:t>
+              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 21 (2), pp.e1012850. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/s2542-5196(24)00330-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1012850⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04980633v1</w:t>
+                <w:t xml:space="preserve">hal-04974336v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An agent-based model to simulate the transmission dynamics of bloodborne pathogens within hospitals</w:t>
+                <w:t xml:space="preserve">The public health co-benefits of strategies consistent with net-zero emissions: a systematic review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Henriot</w:t>
+                <w:t xml:space="preserve">Léo Moutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed El-Kassas</w:t>
+                <w:t xml:space="preserve">Paquito Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wagida Anwar</w:t>
+                <w:t xml:space="preserve">Rosemary Green</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samia A Girgis</w:t>
+                <w:t xml:space="preserve">James Milner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maha El Gaafary</w:t>
+                <w:t xml:space="preserve">Andy Haines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 21 (2), pp.e1012850. </w:t>
+              <w:t xml:space="preserve">Lancet Planetary Health </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9 (2), pp.e145-e156. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1012850⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/s2542-5196(24)00330-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04974336v2</w:t>
+                <w:t xml:space="preserve">hal-04980633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation of JEM Soignances Job-Exposure Matrix Through Comparison with Self-Reported Exposures Among Healthcare Workers in CONSTANCES</w:t>
               </w:r>
@@ -619,295 +619,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-05343272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preventing iatrogenic HCV infection: A quantitative risk assessment based on observational data in an Egyptian hospital</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maha El Gaafary</w:t>
+                <w:t xml:space="preserve">A Comparison of Presentation, Treatment, and Survival After Hepatocellular Carcinoma of Viral and Non-Viral Etiology in Damietta, Egypt, 2007–2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samia Abdo</w:t>
+                <w:t xml:space="preserve">Ahmed Tawheed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mona Rafik</w:t>
+                <w:t xml:space="preserve">Liem Binh Luong Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Heikal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Usama Eldaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLOS Global Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pgph.0002821⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hepatocellular Carcinoma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11, pp.997-1004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2147/JHC.S455832⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04604275v1</w:t>
+                <w:t xml:space="preserve">pasteur-05281712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Comparison of Presentation, Treatment, and Survival After Hepatocellular Carcinoma of Viral and Non-Viral Etiology in Damietta, Egypt, 2007–2019</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Liem Binh Luong Nguyen</w:t>
+                <w:t xml:space="preserve">Preventing iatrogenic HCV infection: A quantitative risk assessment based on observational data in an Egyptian hospital</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Henriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wagida Anwar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maha El Gaafary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tarek Heikal</w:t>
+                <w:t xml:space="preserve">Samia Abdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usama Eldaly</w:t>
+                <w:t xml:space="preserve">Mona Rafik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hepatocellular Carcinoma</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 11, pp.997-1004. </w:t>
+              <w:t xml:space="preserve">PLOS Global Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 4 (2), pp.e0002821. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2147/JHC.S455832⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgph.0002821⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-05281712v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04604275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Olympics in the Anthropocene era: What are the health risks?</w:t>
               </w:r>
@@ -984,51 +984,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Different pathways toward net-zero emissions imply diverging health impacts: a health impact assessment study for France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Moutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Bigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1108,295 +1108,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04626600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating the health effects of COVID-19-related immunisation disruptions in 112 countries during 2020–30: a modelling study</w:t>
+                <w:t xml:space="preserve">Assessing yellow fever outbreak potential and implications for vaccine strategy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna-Maria Hartner</w:t>
+                <w:t xml:space="preserve">Keith Fraser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiang Li</w:t>
+                <w:t xml:space="preserve">Arran Hamlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Susy Echeverria-Londono</w:t>
+                <w:t xml:space="preserve">Daniel Garkauskas Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeremy Roth</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kaja Abbas</w:t>
+                <w:t xml:space="preserve">Alessandro Romano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet global health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/s2214-109x(23)00603-4⟩</w:t>
+              <w:t xml:space="preserve">PLOS Global Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgph.0003781⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05325097v1</w:t>
+                <w:t xml:space="preserve">hal-05340843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing yellow fever outbreak potential and implications for vaccine strategy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Estimating the health effects of COVID-19-related immunisation disruptions in 112 countries during 2020–30: a modelling study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna-Maria Hartner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Keith Fraser</w:t>
+                <w:t xml:space="preserve">Xiang Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arran Hamlet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kévin Jean</w:t>
+                <w:t xml:space="preserve">Susy Echeverria-Londono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Garkauskas Ramos</w:t>
+                <w:t xml:space="preserve">Jeremy Roth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessandro Romano</w:t>
+                <w:t xml:space="preserve">Kaja Abbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLOS Global Public Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 4, </w:t>
+              <w:t xml:space="preserve">The Lancet global health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12 (4), pp.e563-e571. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pgph.0003781⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/s2214-109x(23)00603-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05340843v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05325097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The untapped health and climate potential of cycling in France: a national assessment from individual travel data</w:t>
               </w:r>
@@ -1506,291 +1506,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04501482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in Presentation, Treatment, and Survival of Patients with Hepatocellular Carcinoma in Damietta, Egypt, 2007–2019: A Retrospective Monocentric Cohort Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La distribution spatio-temporelle des troubles musculosquelettiques : résultats du Global Burden of Disease dans 204 pays et 21 sous-régions entre 1990 et 2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanifa Bouziri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Roquelaure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Descatha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Dab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Jean</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hepatocellular Carcinoma</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2147/JHC.S391511⟩</w:t>
+              <w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 84 (4), pp.101843. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.admp.2023.101843⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04072930v1</w:t>
+                <w:t xml:space="preserve">hal-04355546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La distribution spatio-temporelle des troubles musculosquelettiques : résultats du Global Burden of Disease dans 204 pays et 21 sous-régions entre 1990 et 2019</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Changes in Presentation, Treatment, and Survival of Patients with Hepatocellular Carcinoma in Damietta, Egypt, 2007–2019: A Retrospective Monocentric Cohort Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Jean</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Tawheed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liem Binh Luong Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Heikal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Usama Eldaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 84 (4), pp.101843. </w:t>
+              <w:t xml:space="preserve">Journal of Hepatocellular Carcinoma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Volume 10, pp.99-111. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.admp.2023.101843⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2147/JHC.S391511⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04355546v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04072930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating inequalities in HIV testing in sub-Saharan Africa: spatial analysis of cross-sectional population-based surveys in 25 countries</w:t>
               </w:r>
@@ -1906,90 +1906,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporal and spatial distribution of musculoskeletal disorders from 1990 to 2019: a systematic analysis of the global burden of disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanifa Bouziri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Roquelaure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Descatha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Dab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Jean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2564,77 +2564,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meta‐analysis: Risk of hepatitis C virus infection associated with hospital‐based invasive procedures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Henriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Castry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liem Binh Luong Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yusuke Shimakawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2692,295 +2692,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03726511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour un enseignement de la transition écologique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Disentangling the roles of demographic and temporal trends in musculoskeletal disorders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanifa Bouziri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Blanc</w:t>
+                <w:t xml:space="preserve">A. Descatha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Dab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Jean</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Alice Foujols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analyse Opinion Critique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 31 (Supplement_3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/eurpub/ckab165.494⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04844987v1</w:t>
+                <w:t xml:space="preserve">hal-03575418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disentangling the roles of demographic and temporal trends in musculoskeletal disorders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hanifa Bouziri</w:t>
+                <w:t xml:space="preserve">Pour un enseignement de la transition écologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Descatha</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Kévin Jean</w:t>
+                <w:t xml:space="preserve">Julian Carrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Alice Foujols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Public Health</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Analyse Opinion Critique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03575418v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04844987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How can the public health impact of vaccination be estimated?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susy Echeverria-Londono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiang Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaspreet Toor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3070,77 +3070,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The global burden of yellow fever</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katy Am Gaythorpe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arran Hamlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Garkauskas Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Cibrelus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3185,498 +3185,498 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03200156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hepatocellular carcinoma recurrence after direct-acting antiviral therapy: an individual patient data meta-analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessing the impact of preventive mass vaccination campaigns on yellow fever outbreaks in Africa: A population-level self-controlled case series study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Sapena</w:t>
+                <w:t xml:space="preserve">Hanaya Raad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Enea</w:t>
+                <w:t xml:space="preserve">Katy A. M. Gaythorpe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arran Hamlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ferran Torres</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jose Rios</w:t>
+                <w:t xml:space="preserve">Judith E. Mueller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gut</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/gutjnl-2020-323663⟩</w:t>
+              <w:t xml:space="preserve">PLoS Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18 (2), pp.e1003523. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pmed.1003523⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03200148v1</w:t>
+                <w:t xml:space="preserve">hal-03154485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the impact of preventive mass vaccination campaigns on yellow fever outbreaks in Africa: A population-level self-controlled case series study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kévin Jean</w:t>
+                <w:t xml:space="preserve">Monitoring sick leave data for early detection of influenza outbreaks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Duchemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Bastard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pearl Anne Ante-Testard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hanaya Raad</w:t>
+                <w:t xml:space="preserve">Rania Assab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katy A. M. Gaythorpe</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Judith E. Mueller</w:t>
+                <w:t xml:space="preserve">Oumou Salama Daouda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pmed.1003523⟩</w:t>
+              <w:t xml:space="preserve">BMC Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12879-020-05754-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03154485v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03114532v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring sick leave data for early detection of influenza outbreaks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hepatocellular carcinoma recurrence after direct-acting antiviral therapy: an individual patient data meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Sapena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tom Duchemin</w:t>
+                <w:t xml:space="preserve">Marco Enea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Bastard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pearl Anne Ante-Testard</w:t>
+                <w:t xml:space="preserve">Ferran Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rania Assab</w:t>
+                <w:t xml:space="preserve">Ciro Celsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oumou Salama Daouda</w:t>
+                <w:t xml:space="preserve">Jose Rios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Infectious Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 21, </w:t>
+              <w:t xml:space="preserve">Gut</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12879-020-05754-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1136/gutjnl-2020-323663⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03114532v2</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03200148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Working from home in the time of covid-19: how to best preserve occupational health?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanifa Bouziri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Descatha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Dab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Jean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3870,51 +3870,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliminating yellow fever epidemics in Africa: Vaccine demand forecast and impact modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arran Hamlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justus Benzler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3985,252 +3985,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03200159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">POLICI: A web application for visualising and extracting yellow fever vaccination coverage in Africa</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Airborne in the era of climate change [Letter]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergio Yactayo</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chris Wymant</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vaccine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 37 (11), pp.1384-1388. </w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 363 (6424), pp.240.2-240. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.vaccine.2019.01.074⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/science.aaw1145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02075984v1</w:t>
+                <w:t xml:space="preserve">hal-02075986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Airborne in the era of climate change [Letter]</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">POLICI: A web application for visualising and extracting yellow fever vaccination coverage in Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arran Hamlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chris Wymant</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sergio Yactayo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justus Benzler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Cibrelus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 363 (6424), pp.240.2-240. </w:t>
+              <w:t xml:space="preserve">Vaccine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 37 (11), pp.1384-1388. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/science.aaw1145⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.vaccine.2019.01.074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02075986v1</w:t>
+                <w:t xml:space="preserve">hal-02075984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantifying model evidence for yellow fever transmission routes in Africa</w:t>
               </w:r>
@@ -4333,90 +4333,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The seasonal influence of climate and environment on yellow fever transmission across Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arran Hamlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Perea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Yactayo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Biey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4461,295 +4461,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03200168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increased recurrence rates of hepatocellular carcinoma after DAA therapy in a hepatitis C‐infected Egyptian cohort: A comparative analysis</w:t>
+                <w:t xml:space="preserve">The Equity Impact Vaccines May Have On Averting Deaths And Medical Impoverishment In Developing Countries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed El Kassas</w:t>
+                <w:t xml:space="preserve">Angela Chang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Funk</w:t>
+                <w:t xml:space="preserve">Carlos Riumallo-Herl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Salaheldin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yusuke Shimakawa</w:t>
+                <w:t xml:space="preserve">Nicole Perales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Eltabbakh</w:t>
+                <w:t xml:space="preserve">Samantha Clark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Clark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Viral Hepatitis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jvh.12854⟩</w:t>
+              <w:t xml:space="preserve">Health Affairs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 37 (2), pp.316-324. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1377/hlthaff.2017.0861⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-02875246v1</w:t>
+                <w:t xml:space="preserve">hal-03200172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Equity Impact Vaccines May Have On Averting Deaths And Medical Impoverishment In Developing Countries</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Increased recurrence rates of hepatocellular carcinoma after DAA therapy in a hepatitis C‐infected Egyptian cohort: A comparative analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos Riumallo-Herl</w:t>
+                <w:t xml:space="preserve">Mohamed El Kassas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicole Perales</w:t>
+                <w:t xml:space="preserve">Anna Funk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samantha Clark</w:t>
+                <w:t xml:space="preserve">M. Salaheldin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yusuke Shimakawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew Clark</w:t>
+                <w:t xml:space="preserve">M. Eltabbakh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health Affairs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 37 (2), pp.316-324. </w:t>
+              <w:t xml:space="preserve">Journal of Viral Hepatitis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 25 (6), pp.623-630. </w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1377/hlthaff.2017.0861⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jvh.12854⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03200172v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-02875246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uptake of HIV testing in Burkina Faso: an assessment of individual and community-level determinants</w:t>
               </w:r>
@@ -5348,177 +5348,121 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01615249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of early antiretroviral therapy on sexual behaviors and HIV-1 transmission risk in adults with diverse heterosexual partnership status in Cote d'Ivoire.</w:t>
+                <w:t xml:space="preserve">Effect of early antiretroviral therapy on sexual behaviors and HIV-1 transmission risk among adults with diverse heterosexual partnership statuses in Côte d'Ivoire.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Jean</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Infectious Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 209 (3), pp.431-40. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId205" w:history="1">
+              <w:t xml:space="preserve">, 2014, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/infdis/jit470⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00866311v1</w:t>
+                <w:t xml:space="preserve">hal-01322755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decrease in sexual risk behaviours after early initiation of antiretroviral therapy: a 24-month prospective study in Côte d'Ivoire.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5540,124 +5484,124 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul Moh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Danel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabel Desgrées-Du-Loû</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the International AIDS Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 17 (1), pp.18977</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-01020691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">WHO guidelines for antiretroviral therapy in serodiscordant couples in sub-Saharan Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Kouamé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Danel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5692,154 +5636,210 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIDS. Official journal of the international AIDS Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 28 (10), pp.1533-1535. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1097/QAD.0000000000000296⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03200182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of early antiretroviral therapy on sexual behaviors and HIV-1 transmission risk among adults with diverse heterosexual partnership statuses in Côte d'Ivoire.</w:t>
+                <w:t xml:space="preserve">Effect of early antiretroviral therapy on sexual behaviors and HIV-1 transmission risk in adults with diverse heterosexual partnership status in Cote d'Ivoire.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Jean</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Gabillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoul Moh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Danel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raïmi Fassassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Infectious Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId205" w:history="1">
+              <w:t xml:space="preserve">, 2014, 209 (3), pp.431-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/infdis/jit470⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01322755v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00866311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barriers to HIV Testing in Côte d'Ivoire: The Role of Individual Characteristics and Testing Modalities.</w:t>
               </w:r>
@@ -5987,51 +5987,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the health impacts associated with active transportation within four different pathways to net-zero carbon emissions in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Moutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Bigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6114,90 +6114,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the impact of preventive mass vaccination campaigns on yellow fever outbreaks in Africa : a population-level self-controlled case-series study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanaya Raad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katy Gaythorpe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arran Hamlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith E. Mueller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -6271,51 +6271,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Temime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Dab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6699,51 +6699,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980633v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Moutet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paquito Bernard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosemary Green" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Milner" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Haines" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s2542-5196(24)00330-9" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04974336v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Henriot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El-Kassas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wagida Anwar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia A Girgis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha El Gaafary" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1012850" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026670v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Singier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fadel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gilbert" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Roquelaure" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Poiroux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10926-025-10289-0" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05343272v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Pinettes" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Leclerc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Jean" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Temime" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1013548" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604275v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Abdo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Rafik" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgph.0002821" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05281712v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Tawheed" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liem Binh Luong Nguyen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Heikal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Usama Eldaly" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/JHC.S455832" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604281v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2024.102763" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626600v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bigo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Quirion" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2752-5309/ad5750" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325097v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Maria Hartner" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Li" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susy Echeverria-Londono" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Roth" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaja Abbas" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s2214-109x(23)00603-4" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340843v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Fraser" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arran Hamlet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Garkauskas Ramos" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Romano" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgph.0003781" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501482v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Schwarz" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Leroutier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey de Nazelle" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lanepe.2024.100874" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04072930v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/JHC.S391511" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355546v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanifa Bouziri" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Descatha" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Dab" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2023.101843" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343922v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pearl Anne Ante-Testard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Carrasco-Escobar" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Benmarhnia" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2023-072403" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355881v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjph-2023-000353" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04062254v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Smith" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sof&#237;a Jij&#243;n" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajmal Oodally" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Shirreff" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim A&#239;t Bouziad" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2022-108451" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03687101v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hamidouche" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Baggaley" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/QAD.0000000000003191" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03761451v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barban" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chatelin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/ijph.2022.1605012" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03615649v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R. M. Smith" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Duval" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ralph Zahar" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Hendrickx" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-27845-w" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03726511v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Castry" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuke Shimakawa" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apt.17106" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844987v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blanc" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Carrey" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alice Foujols" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575418v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Descatha" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckab165.494" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03614744v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaspreet Toor" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret de Villiers" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shevanthi Nayagam" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-021-12040-9" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200156v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katy Am Gaythorpe" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Cibrelus" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.64670" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200148v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Sapena" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Enea" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Torres" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciro Celsa" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Rios" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2020-323663" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154485v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanaya Raad" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katy A. M. Gaythorpe" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith E. Mueller" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pmed.1003523" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114532v2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Duchemin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bastard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Assab" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumou Salama Daouda" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12879-020-05754-5" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02563650v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2020-106599" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167411v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bekelynck" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ouattara" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s2214-109x(20)30108-x" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200159v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justus Benzler" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katy Gaythorpe" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0008304" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075984v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Yactayo" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2019.01.074" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075986v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Wymant" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aaw1145" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200163v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tini Garske" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1007355" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200168v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Perea" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Biey" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0006284" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02875246v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Kassas" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Funk" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Salaheldin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Eltabbakh" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvh.12854" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200172v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Chang" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Riumallo-Herl" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Perales" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Clark" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Clark" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1377/hlthaff.2017.0861" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200177v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fati Kirakoya-Samadoulougou" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Maheu-Giroux" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-017-4417-2" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200178v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anani Badje" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Moh" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gabillard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calixte Gu&#233;hi" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Kabran" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2214-109X(17)30372-8" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01351791v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William R. Burnside" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn Carlson" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Smith" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gu&#233;gan" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.12393" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200196v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christl Donnelly" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Ferguson" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.16-0401" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615249v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Boily" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Danel" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anani Badj&#233;" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aje/kww127" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00866311v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#239;mi Fassassi" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jit470" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01020691v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel Desgr&#233;es-Du-Lo&#251;" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200182v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Kouam&#233;" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/QAD.0000000000000296" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322755v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00725480v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Anglaret" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Lert" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosemary Dray-Spira" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0041353" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04252917v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017879v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504771v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Hocine" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Godon" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00964183v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03958396v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04974336v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Henriot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El-Kassas" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wagida Anwar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia A Girgis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha El Gaafary" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1012850" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980633v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Moutet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paquito Bernard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosemary Green" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Milner" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Haines" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s2542-5196(24)00330-9" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026670v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Singier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fadel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gilbert" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Roquelaure" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Poiroux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10926-025-10289-0" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05343272v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Pinettes" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Leclerc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Jean" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Temime" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1013548" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05281712v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Tawheed" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liem Binh Luong Nguyen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Heikal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Usama Eldaly" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/JHC.S455832" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604275v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Abdo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Rafik" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgph.0002821" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604281v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2024.102763" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626600v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bigo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Quirion" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2752-5309/ad5750" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340843v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Fraser" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arran Hamlet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Garkauskas Ramos" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Romano" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgph.0003781" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325097v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Maria Hartner" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Li" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susy Echeverria-Londono" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Roth" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaja Abbas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s2214-109x(23)00603-4" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501482v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Schwarz" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Leroutier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey de Nazelle" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lanepe.2024.100874" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355546v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanifa Bouziri" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Descatha" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Dab" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2023.101843" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04072930v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/JHC.S391511" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343922v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pearl Anne Ante-Testard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Carrasco-Escobar" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Benmarhnia" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2023-072403" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355881v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjph-2023-000353" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04062254v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Smith" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sof&#237;a Jij&#243;n" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajmal Oodally" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Shirreff" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim A&#239;t Bouziad" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2022-108451" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03687101v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hamidouche" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Baggaley" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/QAD.0000000000003191" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03761451v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barban" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chatelin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/ijph.2022.1605012" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03615649v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R. M. Smith" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Duval" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ralph Zahar" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Hendrickx" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-27845-w" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03726511v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Castry" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuke Shimakawa" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apt.17106" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575418v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Descatha" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckab165.494" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844987v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blanc" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Carrey" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alice Foujols" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03614744v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaspreet Toor" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret de Villiers" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shevanthi Nayagam" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-021-12040-9" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200156v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katy Am Gaythorpe" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Cibrelus" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.64670" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154485v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanaya Raad" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katy A. M. Gaythorpe" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith E. Mueller" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pmed.1003523" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114532v2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Duchemin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bastard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Assab" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumou Salama Daouda" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12879-020-05754-5" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200148v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Sapena" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Enea" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Torres" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciro Celsa" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Rios" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2020-323663" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02563650v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2020-106599" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167411v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bekelynck" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ouattara" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s2214-109x(20)30108-x" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200159v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justus Benzler" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katy Gaythorpe" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0008304" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075986v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Wymant" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aaw1145" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075984v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Yactayo" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2019.01.074" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200163v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tini Garske" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1007355" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200168v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Perea" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Biey" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0006284" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200172v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Chang" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Riumallo-Herl" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Perales" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Clark" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Clark" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1377/hlthaff.2017.0861" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02875246v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Kassas" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Funk" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Salaheldin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Eltabbakh" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvh.12854" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200177v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fati Kirakoya-Samadoulougou" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Maheu-Giroux" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-017-4417-2" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200178v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anani Badje" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Moh" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gabillard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calixte Gu&#233;hi" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Kabran" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2214-109X(17)30372-8" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01351791v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William R. Burnside" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn Carlson" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Smith" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gu&#233;gan" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.12393" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200196v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christl Donnelly" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Ferguson" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.16-0401" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615249v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Boily" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Danel" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anani Badj&#233;" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aje/kww127" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322755v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jit470" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01020691v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel Desgr&#233;es-Du-Lo&#251;" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200182v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Kouam&#233;" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/QAD.0000000000000296" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00866311v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#239;mi Fassassi" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00725480v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Anglaret" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Lert" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosemary Dray-Spira" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0041353" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04252917v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017879v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504771v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Hocine" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Godon" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00964183v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03958396v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>