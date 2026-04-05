--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -2289,51 +2289,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="96ADC8C0"/>
+    <w:nsid w:val="2D809AA0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>