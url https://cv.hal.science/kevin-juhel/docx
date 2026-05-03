--- v1 (2026-04-05)
+++ v2 (2026-05-03)
@@ -368,51 +368,51 @@
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Licciardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Journal International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">, 2025, 244 (1), pp.ggaf419. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/gji/ggaf419⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -930,386 +930,386 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03578567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Normal mode simulation of prompt elastogravity signals induced by an earthquake rupture</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multiple observations of the prompt elastogravity signals heralding direct seismic waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Juhel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gji/ggy436⟩</w:t>
+              <w:t xml:space="preserve">J.Geophys.Res.Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 124 (3), pp.2970-2989. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2018jb017130⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02117891v1</w:t>
+                <w:t xml:space="preserve">hal-03164433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment on “Earthquake-induced prompt gravity signals identified in dense array data in Japan” by Kimura et al.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Montagner</w:t>
+                <w:t xml:space="preserve">Normal mode simulation of prompt elastogravity signals induced by an earthquake rupture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Juhel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-P Montagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ampuero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Barsuglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth Planets Space</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40623-019-1030-x⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 216 (2), pp.935-947. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggy436⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02123348v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02117891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple observations of the prompt elastogravity signals heralding direct seismic waves</w:t>
+                <w:t xml:space="preserve">Comment on “Earthquake-induced prompt gravity signals identified in dense array data in Japan” by Kimura et al.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Paul Ampuero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Juhel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Montagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">J.Geophys.Res.Solid Earth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 124 (3), pp.2970-2989. </w:t>
+              <w:t xml:space="preserve">Earth Planets Space</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 71 (1), pp.51. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2018jb017130⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s40623-019-1030-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03164433v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02123348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Earthquake early warning using future generation gravity strainmeters</w:t>
               </w:r>
@@ -1321,51 +1321,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Juhel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Ampuero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Barsuglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1442,77 +1442,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observations and modeling of the elastogravity signals preceding direct seismic waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Paul Ampuero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Juhel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Montagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1602,51 +1602,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Juhel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Barsuglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Paul Ampuero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chassande-Mottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1768,51 +1768,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bletery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Rouet-Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Paul Ampuero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Juhel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1889,51 +1889,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bletery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Rouet-Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Paul Ampuero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Juhel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1997,64 +1997,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Juhel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Paul Ampuero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Montagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2289,51 +2289,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2D809AA0"/>
+    <w:nsid w:val="56354E93"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2520,51 +2520,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/kevin-juhel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0881-6904" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/G-6088-2018" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951825v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hourcade" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Juhel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bletery" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JH000360" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342272v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Arias" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolfo Inza" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Licciardi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaf419" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335006v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacharie Duputel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Rivera" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vall&#233;e" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220230195" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192982v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Arias" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Bletery" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Licciardi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Juhel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ampuero" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JB026588" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780470v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Rouet-Leduc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Ampuero" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-022-04672-7" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578567v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomofumi Shimoda" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;paul Ampuero" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Montagner" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Barsuglia" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaa486" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117891v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Juhel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P Montagner" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Vall&#233;e" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barsuglia" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggy436" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123348v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Ampuero" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bernard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40623-019-1030-x" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164433v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018jb017130" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196117v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Bernard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chassande-Mottin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JB016698" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01890237v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aao0746" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02279303v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms13349" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558268v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558255v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446614v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01697369v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/kevin-juhel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0881-6904" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/G-6088-2018" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951825v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hourcade" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Juhel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bletery" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JH000360" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342272v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Arias" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolfo Inza" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Licciardi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaf419" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335006v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacharie Duputel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Rivera" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vall&#233;e" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220230195" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192982v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Arias" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Bletery" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Licciardi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Juhel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ampuero" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JB026588" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780470v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Rouet-Leduc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Ampuero" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-022-04672-7" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578567v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomofumi Shimoda" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;paul Ampuero" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Montagner" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Barsuglia" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaa486" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164433v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018jb017130" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117891v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Juhel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P Montagner" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Vall&#233;e" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barsuglia" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggy436" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123348v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Ampuero" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bernard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40623-019-1030-x" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196117v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Bernard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chassande-Mottin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JB016698" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01890237v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aao0746" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02279303v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms13349" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558268v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558255v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446614v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01697369v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>