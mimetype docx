--- v2 (2026-05-03)
+++ v3 (2026-05-25)
@@ -930,386 +930,386 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03578567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple observations of the prompt elastogravity signals heralding direct seismic waves</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Normal mode simulation of prompt elastogravity signals induced by an earthquake rupture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Juhel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-P Montagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ampuero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Barsuglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">J.Geophys.Res.Solid Earth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2018jb017130⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 216 (2), pp.935-947. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggy436⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03164433v1</w:t>
+                <w:t xml:space="preserve">hal-02117891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Normal mode simulation of prompt elastogravity signals induced by an earthquake rupture</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Barsuglia</w:t>
+                <w:t xml:space="preserve">Comment on “Earthquake-induced prompt gravity signals identified in dense array data in Japan” by Kimura et al.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Paul Ampuero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Juhel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Montagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gji/ggy436⟩</w:t>
+              <w:t xml:space="preserve">Earth Planets Space</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 71 (1), pp.51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40623-019-1030-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02117891v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02123348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment on “Earthquake-induced prompt gravity signals identified in dense array data in Japan” by Kimura et al.</w:t>
+                <w:t xml:space="preserve">Multiple observations of the prompt elastogravity signals heralding direct seismic waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Juhel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth Planets Space</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 71 (1), pp.51. </w:t>
+              <w:t xml:space="preserve">J.Geophys.Res.Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 124 (3), pp.2970-2989. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s40623-019-1030-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2018jb017130⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02123348v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03164433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Earthquake early warning using future generation gravity strainmeters</w:t>
               </w:r>
@@ -1321,51 +1321,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Juhel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Ampuero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Barsuglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1442,77 +1442,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observations and modeling of the elastogravity signals preceding direct seismic waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Paul Ampuero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Juhel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Montagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1602,51 +1602,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Juhel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Barsuglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Paul Ampuero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chassande-Mottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1768,51 +1768,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bletery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Rouet-Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Paul Ampuero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Juhel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1889,51 +1889,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bletery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Rouet-Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Paul Ampuero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Juhel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1997,64 +1997,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Juhel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Paul Ampuero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Montagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2289,51 +2289,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="56354E93"/>
+    <w:nsid w:val="9C60FFCC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2520,51 +2520,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/kevin-juhel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0881-6904" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/G-6088-2018" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951825v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hourcade" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Juhel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bletery" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JH000360" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342272v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Arias" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolfo Inza" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Licciardi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaf419" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335006v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacharie Duputel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Rivera" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vall&#233;e" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220230195" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192982v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Arias" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Bletery" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Licciardi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Juhel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ampuero" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JB026588" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780470v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Rouet-Leduc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Ampuero" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-022-04672-7" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578567v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomofumi Shimoda" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;paul Ampuero" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Montagner" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Barsuglia" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaa486" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164433v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018jb017130" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117891v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Juhel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P Montagner" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Vall&#233;e" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barsuglia" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggy436" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123348v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Ampuero" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bernard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40623-019-1030-x" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196117v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Bernard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chassande-Mottin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JB016698" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01890237v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aao0746" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02279303v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms13349" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558268v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558255v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446614v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01697369v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/kevin-juhel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0881-6904" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/G-6088-2018" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951825v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hourcade" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Juhel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bletery" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JH000360" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342272v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Arias" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolfo Inza" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Licciardi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaf419" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335006v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacharie Duputel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Rivera" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vall&#233;e" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220230195" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192982v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Arias" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Bletery" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Licciardi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Juhel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ampuero" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JB026588" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780470v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Rouet-Leduc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Ampuero" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-022-04672-7" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578567v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomofumi Shimoda" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;paul Ampuero" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Montagner" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Barsuglia" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaa486" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117891v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Juhel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P Montagner" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Vall&#233;e" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barsuglia" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggy436" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123348v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Ampuero" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bernard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40623-019-1030-x" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164433v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018jb017130" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196117v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Bernard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chassande-Mottin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JB016698" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01890237v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aao0746" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02279303v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms13349" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558268v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558255v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446614v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01697369v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>