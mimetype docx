--- v0 (2026-03-05)
+++ v1 (2026-05-03)
@@ -100,2559 +100,2559 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les apports du droit comparé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Mariat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 04, pp.765</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04911880v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La diversification du contentieux français des crimes internationaux par nature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Mariat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 10, pp.424</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05324347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Les apports du droit comparé</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salve de décisions de la CPI sur la situation dans l'État de Palestine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Mariat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 1, pp.37</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04912374v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Dialogue comparatif sur le défèrement à la française »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Mariat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Pin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.34</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04686007v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La montée en puissance du témoin assisté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Mariat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 01, pp.13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04427343v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dialogue comparatif sur le défèrement à la française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Pin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Mariat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 25, pp.34</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04994950v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Après la compétence universelle, les immunités ? Le droit français des crimes internationaux à l'épreuve du dossier syrien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Mariat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 09, pp.458</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04704633v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelles spécificités du droit pénal français à la lumière du droit comparé ? (sur la responsabilité des personnes morales pour crimes internationaux)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Mariat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Lassalle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annuaire de justice transitionnelle 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.291</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04686005v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déverrouillez-moi… oui mais pas tout de suite : le nouvel article 689-11 du code de procédure pénale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Mariat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 01, pp.24</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04427347v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juger en France les nationaux impliqués dans le conflit israélo-palestinien depuis le 7 octobre : questions de compétences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Mariat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des droits et libertés fondamentaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, chron. n°64</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04718885v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ce que comparer veut dire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Mariat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 29, pp.1471</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04194313v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La compétence universelle, à quel prix ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Mariat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 06, pp.277</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04137153v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour un code français des crimes internationaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Mariat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 07, pp.347</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03995624v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À qui appartient l'action civile ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Mariat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 04, pp.188</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04085182v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Conseil constitutionnel remet l'action civile à sa place</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Mariat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 01, pp.34</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03950545v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La compétence universelle peut attendre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Mariat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.80</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03802557v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compétence des tribunaux répressifs français et de la loi pénale française. – Introduction générale. – Infractions commises en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Mariat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renée Koering-Joulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huet André</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JurisClasseur Droit international [Encyclopédie juridique Juris-classeur]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Fasc. 403-10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03802751v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le juge d’instruction : d’un symbole l’autre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Mariat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'IRASCible : Revue de l'Institut Rhône-Alpin de sciences criminelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9, pp.227</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03802835v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compétence des tribunaux répressifs français et de la loi pénale française. –Infractions commises à l'étranger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Mariat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renée Koering-Joulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huet André</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JurisClasseur Droit international [Encyclopédie juridique Juris-classeur]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Fasc. 403-20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03802691v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La compétence universelle à tout prix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Mariat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 05, pp.272</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03674681v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La recevabilité de l'action pénale privée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Mariat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lexbase Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03396698v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le retour de la question de l’indépendance du ministère public sur la scène politique allemande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Mariat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03396715v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Condamnation d’un agent du régime syrien pour crimes contre l’humanité : quand l’Allemagne redonne ses lettres de noblesses à la compétence universelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Mariat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03396672v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La durée des enquêtes préliminaires, la commission Mattei et le droit comparé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Mariat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.707</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03396689v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation de la procédure de jugement des ministres en droit comparé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akila Taleb-Karlsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Mariat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Lacaze</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, pp.573</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03498870v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la complémentarité active à la complémentarité tranquille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Mariat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, pp.587</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03499014v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La torture, cette politique d’État couverte par l’immunité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Mariat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.158</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03396677v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le principe de spécialité du mandat d’arrêt européen dans la jurisprudence de la chambre criminelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Mariat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.189</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03396696v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Obligation d’informer et immunité d’un chef d’État</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Mariat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.479</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03379029v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justice transitionnelle, Cour pénale internationale et intérêts de la justice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Mariat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 04, pp.765</w:t>
+              <w:t xml:space="preserve">, 2020, pp.543</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Salve de décisions de la CPI sur la situation dans l'État de Palestine</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03379036v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Obligation de vérifier le respect des droits fondamentaux lors d’un transfèrement vers une juridiction pénale internationale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Mariat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 1, pp.37</w:t>
+              <w:t xml:space="preserve">, 2020, pp.533</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Après la compétence universelle, les immunités ? Le droit français des crimes internationaux à l'épreuve du dossier syrien</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03379033v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Consécration d’un droit à l’autodétermination de la fin de vie par la Cour constitutionnelle allemande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Mariat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.312</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03379006v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La CPI autorise l’ouverture d’une enquête sur les crimes commis en Afghanistan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Mariat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 09, pp.458</w:t>
+              <w:t xml:space="preserve">, 2020, pp.300</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La montée en puissance du témoin assisté</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03379020v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interdiction des autorisations permanentes de requérir une personne qualifiée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Mariat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 01, pp.13</w:t>
+              <w:t xml:space="preserve">, 2020, pp.253</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 25, pp.34</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03379015v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La sanction des violations des mesures du confinement en Italie : du pénal à l’administratif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Mariat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.205</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...2035 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03379007v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03379029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déclenchement de l’action publique et OPEX</w:t>
               </w:r>
@@ -3722,51 +3722,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05324347v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Mariat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04911880v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04912374v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04704633v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04427343v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04994950v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686005v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lassalle" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04427347v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718885v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686007v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04085182v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04194313v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03995624v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04137153v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03950545v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802835v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802751v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;e Koering-Joulin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huet Andr&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802691v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03674681v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802557v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03396715v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03396698v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03396689v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03396672v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03498870v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akila Taleb-Karlsson" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lacaze" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03499014v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03396677v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03396696v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379036v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379006v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379033v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379020v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379015v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379007v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379029v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379000v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378988v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02094784v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Joly-Sibuet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Carpano" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027864v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686011v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02010333v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02010340v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02010356v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02915076v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Philip-Gay" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Arioli" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Aubry" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Basilien-Gainche" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Ben Achour" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03770059v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019LYSE3023" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04911880v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Mariat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05324347v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04912374v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686007v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04427343v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04994950v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04704633v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686005v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lassalle" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04427347v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718885v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04194313v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04137153v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03995624v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04085182v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03950545v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802557v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802751v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;e Koering-Joulin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huet Andr&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802835v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802691v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03674681v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03396698v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03396715v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03396672v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03396689v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03498870v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akila Taleb-Karlsson" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lacaze" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03499014v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03396677v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03396696v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379029v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379036v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379033v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379006v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379020v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379015v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379007v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379000v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378988v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02094784v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Joly-Sibuet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Carpano" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027864v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686011v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02010333v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02010340v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02010356v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02915076v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Philip-Gay" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Arioli" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Aubry" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Basilien-Gainche" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Ben Achour" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03770059v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019LYSE3023" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>