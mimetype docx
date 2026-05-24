--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -307,50 +307,490 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04912374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Dialogue comparatif sur le défèrement à la française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Pin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Mariat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 25, pp.34</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04994950v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La montée en puissance du témoin assisté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Mariat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 01, pp.13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04427343v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Après la compétence universelle, les immunités ? Le droit français des crimes internationaux à l'épreuve du dossier syrien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Mariat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 09, pp.458</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04704633v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelles spécificités du droit pénal français à la lumière du droit comparé ? (sur la responsabilité des personnes morales pour crimes internationaux)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Mariat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Lassalle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annuaire de justice transitionnelle 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.291</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04686005v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déverrouillez-moi… oui mais pas tout de suite : le nouvel article 689-11 du code de procédure pénale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Mariat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 01, pp.24</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04427347v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juger en France les nationaux impliqués dans le conflit israélo-palestinien depuis le 7 octobre : questions de compétences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Mariat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des droits et libertés fondamentaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, chron. n°64</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04718885v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Dialogue comparatif sur le défèrement à la française »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Mariat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -359,2300 +799,1860 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gazette du Palais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, pp.34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04686007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">La montée en puissance du témoin assisté</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour un code français des crimes internationaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Mariat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 07, pp.347</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03995624v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La compétence universelle, à quel prix ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Mariat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 01, pp.13</w:t>
+              <w:t xml:space="preserve">, 2023, 06, pp.277</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Xavier Pin</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04137153v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ce que comparer veut dire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Mariat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 29, pp.1471</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04194313v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À qui appartient l'action civile ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Mariat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 04, pp.188</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04085182v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Conseil constitutionnel remet l'action civile à sa place</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Mariat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 01, pp.34</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03950545v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le juge d’instruction : d’un symbole l’autre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Mariat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'IRASCible : Revue de l'Institut Rhône-Alpin de sciences criminelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9, pp.227</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03802835v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compétence des tribunaux répressifs français et de la loi pénale française. – Introduction générale. – Infractions commises en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Mariat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 25, pp.34</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renée Koering-Joulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huet André</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JurisClasseur Droit international [Encyclopédie juridique Juris-classeur]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Fasc. 403-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Après la compétence universelle, les immunités ? Le droit français des crimes internationaux à l'épreuve du dossier syrien</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03802751v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compétence des tribunaux répressifs français et de la loi pénale française. –Infractions commises à l'étranger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Mariat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renée Koering-Joulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huet André</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JurisClasseur Droit international [Encyclopédie juridique Juris-classeur]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Fasc. 403-20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03802691v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La compétence universelle à tout prix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Mariat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 09, pp.458</w:t>
+              <w:t xml:space="preserve">, 2022, 05, pp.272</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Kevin Mariat</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03674681v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La compétence universelle peut attendre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Mariat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.80</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03802557v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La recevabilité de l'action pénale privée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Mariat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lexbase Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03396698v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le retour de la question de l’indépendance du ministère public sur la scène politique allemande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Mariat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03396715v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Condamnation d’un agent du régime syrien pour crimes contre l’humanité : quand l’Allemagne redonne ses lettres de noblesses à la compétence universelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Mariat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03396672v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La durée des enquêtes préliminaires, la commission Mattei et le droit comparé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Mariat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.707</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03396689v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation de la procédure de jugement des ministres en droit comparé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akila Taleb-Karlsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, 2024, pp.291</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Mariat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Lacaze</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, pp.573</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Déverrouillez-moi… oui mais pas tout de suite : le nouvel article 689-11 du code de procédure pénale</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03498870v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la complémentarité active à la complémentarité tranquille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Mariat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 01, pp.24</w:t>
+              <w:t xml:space="preserve">, 2021, 12, pp.587</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2024, chron. n°64</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03499014v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La torture, cette politique d’État couverte par l’immunité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Mariat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.158</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 29, pp.1471</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03396677v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le principe de spécialité du mandat d’arrêt européen dans la jurisprudence de la chambre criminelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Mariat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.189</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La compétence universelle, à quel prix ?</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03396696v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justice transitionnelle, Cour pénale internationale et intérêts de la justice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Mariat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.543</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03379036v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Obligation de vérifier le respect des droits fondamentaux lors d’un transfèrement vers une juridiction pénale internationale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Mariat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 06, pp.277</w:t>
+              <w:t xml:space="preserve">, 2020, pp.533</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 07, pp.347</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03379033v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Consécration d’un droit à l’autodétermination de la fin de vie par la Cour constitutionnelle allemande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Mariat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.312</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">À qui appartient l'action civile ?</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03379006v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La sanction des violations des mesures du confinement en Italie : du pénal à l’administratif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Mariat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 04, pp.188</w:t>
+              <w:t xml:space="preserve">, 2020, pp.205</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le Conseil constitutionnel remet l'action civile à sa place</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03379007v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La CPI autorise l’ouverture d’une enquête sur les crimes commis en Afghanistan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Mariat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 01, pp.34</w:t>
+              <w:t xml:space="preserve">, 2020, pp.300</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La compétence universelle peut attendre</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03379020v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interdiction des autorisations permanentes de requérir une personne qualifiée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Mariat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, pp.80</w:t>
+              <w:t xml:space="preserve">, 2020, pp.253</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...82 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Fasc. 403-10</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03379015v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Obligation d’informer et immunité d’un chef d’État</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Mariat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.479</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...879 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03379029v1</w:t>
-              </w:r>
-[...412 lines deleted...]
-                <w:t xml:space="preserve">hal-03379007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déclenchement de l’action publique et OPEX</w:t>
               </w:r>
@@ -3722,51 +3722,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04911880v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Mariat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05324347v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04912374v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686007v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04427343v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04994950v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04704633v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686005v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lassalle" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04427347v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718885v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04194313v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04137153v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03995624v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04085182v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03950545v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802557v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802751v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;e Koering-Joulin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huet Andr&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802835v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802691v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03674681v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03396698v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03396715v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03396672v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03396689v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03498870v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akila Taleb-Karlsson" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lacaze" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03499014v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03396677v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03396696v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379029v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379036v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379033v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379006v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379020v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379015v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379007v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379000v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378988v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02094784v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Joly-Sibuet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Carpano" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027864v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686011v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02010333v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02010340v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02010356v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02915076v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Philip-Gay" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Arioli" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Aubry" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Basilien-Gainche" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Ben Achour" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03770059v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019LYSE3023" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04911880v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Mariat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05324347v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04912374v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04994950v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04427343v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04704633v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686005v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lassalle" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04427347v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718885v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686007v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03995624v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04137153v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04194313v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04085182v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03950545v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802835v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802751v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;e Koering-Joulin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huet Andr&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802691v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03674681v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802557v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03396698v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03396715v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03396672v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03396689v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03498870v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akila Taleb-Karlsson" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lacaze" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03499014v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03396677v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03396696v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379036v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379033v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379006v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379007v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379020v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379015v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379029v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379000v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378988v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02094784v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Joly-Sibuet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Carpano" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027864v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686011v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02010333v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02010340v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02010356v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02915076v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Philip-Gay" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Arioli" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Aubry" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Basilien-Gainche" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Ben Achour" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03770059v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019LYSE3023" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>