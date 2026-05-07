--- v0 (2026-03-19)
+++ v1 (2026-05-07)
@@ -831,278 +831,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03763453v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Floating Point CGRA based Ultra-Low Power DSP Accelerator</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Subutai: Speeding Up Legacy Parallel Applications Through Data Synchronization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Cataldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rohit Prasad</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Satyajit Das</w:t>
+                <w:t xml:space="preserve">Ramon Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jarbas Silveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Signal Processing Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11265-020-01630-2⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Parallel and Distributed Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 32 (5), pp.1102-1116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TPDS.2020.3040066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03124545v1</w:t>
+                <w:t xml:space="preserve">hal-03082831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subutai: Speeding Up Legacy Parallel Applications Through Data Synchronization</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ramon Fernandes</w:t>
+                <w:t xml:space="preserve">Floating Point CGRA based Ultra-Low Power DSP Accelerator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rohit Prasad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Satyajit Das</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Coussy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Parallel and Distributed Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 32 (5), pp.1102-1116. </w:t>
+              <w:t xml:space="preserve">Journal of Signal Processing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TPDS.2020.3040066⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11265-020-01630-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03082831v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03124545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Energy-Efficient Integrated Programmable Array Accelerator and Compilation flow for Near-Sensor Ultra-low Power Processing</w:t>
               </w:r>
@@ -1435,444 +1435,435 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00663464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (41)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (42)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative Study of Memory Optimization Techniques for Dataflow-Modeled Applications</w:t>
+                <w:t xml:space="preserve">XVI-V: A Scalable and ProgrammableRISC-V based Multi-Cluster Accelerator for Embedded Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naouel Haggui</w:t>
+                <w:t xml:space="preserve">Chanon Khongprasongsiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Pelcat</w:t>
+                <w:t xml:space="preserve">Tanguy Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yaesop Lee</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">P Coussy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DASIP 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2025, Barcelona (ES), Spain</w:t>
+              <w:t xml:space="preserve">International Conference on Architecture of Computing Systems (ARCS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2026, Mainz, Germany, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05117283v1</w:t>
+                <w:t xml:space="preserve">hal-05601138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scratchy : A Class of Adaptable Architectures with Software-Managed Communication for Edge Streaming Applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparative Study of Memory Optimization Techniques for Dataflow-Modeled Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naouel Haggui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joseph W Faye</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Naouel Haggui</w:t>
+                <w:t xml:space="preserve">Maxime Pelcat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Kermarrec</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kevin J M Martin</w:t>
+                <w:t xml:space="preserve">Yaesop Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shuvra Bhattacharyya</w:t>
+                <w:t xml:space="preserve">Shuvra S. Bhattacharyya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DASIP 2024: Workshop on Design and Architectures for Signal and Image Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2024, Munich (Allemagne), Germany</w:t>
+              <w:t xml:space="preserve">DASIP 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2025, Barcelona (ES), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04509310v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05117283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SplitMS: Split Modulo-Scheduling for Accelerating Loops Onto CGRAs</w:t>
+                <w:t xml:space="preserve">Scratchy : A Class of Adaptable Architectures with Software-Managed Communication for Edge Streaming Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christie Sajitha Sajan</w:t>
+                <w:t xml:space="preserve">Joseph W Faye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naouel Haggui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Kermarrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin J M Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuvra Bhattacharyya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 27th Euromicro Conference on Digital System Design (DSD)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">DASIP 2024: Workshop on Design and Architectures for Signal and Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2024, Munich (Allemagne), Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04777325v1</w:t>
+                <w:t xml:space="preserve">hal-04509310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exécution autonome de boucles sur CGRAs pour l'accélération des applications de traitement du signal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chilankamol Sunny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1914,273 +1905,312 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Compas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04651585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Standalone Nested Loop Acceleration on CGRAs for Signal Processing Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chilankamol Sunny</w:t>
+                <w:t xml:space="preserve">SplitMS: Split Modulo-Scheduling for Accelerating Loops Onto CGRAs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christie Sajitha Sajan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin J M Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Satyajit Das</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kevin J M Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Coussy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DASIP 2024: Workshop on Design and Architectures for Signal and Image Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2024 27th Euromicro Conference on Digital System Design (DSD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Paris, France. pp.242 - 249, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/dsd64264.2024.00040⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04505187v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04777325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Twenty Years of Automated Methods for Mapping Applications on CGRA</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Standalone Nested Loop Acceleration on CGRAs for Signal Processing Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chilankamol Sunny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Satyajit Das</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin J M Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Coussy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 IEEE International Parallel and Distributed Processing Symposium Workshops (IPDPSW)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">DASIP 2024: Workshop on Design and Architectures for Signal and Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2024, Munich, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03704256v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04505187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitigating Transceiver and Token Controller Permanent Faults in Wireless Network-on-Chip</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Navonil Chatterjee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Ruaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2208,73 +2238,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Euromicro International Conference on Parallel, Distributed and Network-based Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Valladolid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03609150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultra-low Power Computing with CGRAs an architecture, compilation, and application triptych</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin J M Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2290,550 +2320,503 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Reconfigurable Computing (WRC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Budapest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03704282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ManyGUI: A Graphical Tool to Accelerate Many-core Debugging Through Communication, Memory, and Energy Profiling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Ruaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin J. M. Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DroneSE and RAPIDO '22: System Engineering for constrained embedded systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Budapest, Hungary. pp.39-46, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3522784.3522791⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03704278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Cache Limits for Dataflow Applications and Related Efficient Memory Management Strategies</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Kevin Martin</w:t>
+                <w:t xml:space="preserve">Twenty Years of Automated Methods for Mapping Applications on CGRA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin J M Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DASIP 2021: Workshop on Design and Architectures for Signal and Image Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3441110.3441573⟩</w:t>
+              <w:t xml:space="preserve">2022 IEEE International Parallel and Distributed Processing Symposium Workshops (IPDPSW)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Lyon, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IPDPSW55747.2022.00118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03125551v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03704256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hardware Based Loop Optimization for CGRA Architectures</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Satyajit Das</w:t>
+                <w:t xml:space="preserve">On Cache Limits for Dataflow Applications and Related Efficient Memory Management Strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alemeh Ghasemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Cataldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Diguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Martin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Coussy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Reconfigurable Computing. Architectures, Tools, and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-79025-7_5⟩</w:t>
+              <w:t xml:space="preserve">DASIP 2021: Workshop on Design and Architectures for Signal and Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Budapest -Online, Hungary. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3441110.3441573⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03345346v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03125551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TRANSPIRE: An energy-efficient TRANSprecision floating-point Programmable archItectuRE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rohit Prasad</w:t>
+                <w:t xml:space="preserve">Hardware Based Loop Optimization for CGRA Architectures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chilankamol Sunny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Satyajit Das</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Coussy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Design, Automation and Test in Europe Conference (DATE)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Reconfigurable Computing. Architectures, Tools, and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Rennes, France. pp.65-80, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-79025-7_5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02510931v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03345346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy Efficient Acceleration of Floating Point Applications onto CGRA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Satyajit Das</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rohit Prasad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2848,250 +2831,293 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICASSP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02614908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Context-memory Aware Mapping for Energy Efficient Acceleration with CGRAs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">TRANSPIRE: An energy-efficient TRANSprecision floating-point Programmable archItectuRE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rohit Prasad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Satyajit Das</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Tagliavini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Coussy</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Design, Automation and Test in Europe Conference (DATE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2019, Florence, Italy</w:t>
+              <w:t xml:space="preserve">, Mar 2020, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02086145v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02510931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une approche basée sur la programmation par contraintes pour résoudre le problème d'affectation de binômes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Context-memory Aware Mapping for Energy Efficient Acceleration with CGRAs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Satyajit Das</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alban Derrien</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Coussy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, Lorient, France</w:t>
+              <w:t xml:space="preserve">Design, Automation and Test in Europe Conference (DATE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01724696v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02086145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Heterogeneous Cluster with Reconfigurable Accelerator for Energy Efficient Near-Sensor Data Analytics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Satyajit Das</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3133,587 +3159,548 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Circuits and Systems (ISCAS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01827425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subutai: Distributed Synchronization Primitives in NoC Interfaces for Legacy Parallel-Applications</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Une approche basée sur la programmation par contraintes pour résoudre le problème d'affectation de binômes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Derrien</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">the 55th Annual Design Automation Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ROADEF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Lorient, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01828428v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01724696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Broadcast- and Power-Aware Wireless NoC for Barrier Synchronization in Parallel Computing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Subutai: Distributed Synchronization Primitives in NoC Interfaces for Legacy Parallel-Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Cataldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramon Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hemanta Kumar Mondal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rodrigo Cataldo</w:t>
+                <w:t xml:space="preserve">Johanna Sepúlveda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cesar Augusto Missio Marcon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sujay Deb</w:t>
+                <w:t xml:space="preserve">Altamiro Susin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 31st IEEE International System-on-Chip Conference (SOCC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">the 55th Annual Design Automation Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, San Francisco, United States. pp.83:1--83:6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3195970.3196124⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02005970v1</w:t>
+                <w:t xml:space="preserve">hal-01828428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Embedded Runtime for Reconfigurable Dataflow Graphs on Manycore Architectures</w:t>
+                <w:t xml:space="preserve">Broadcast- and Power-Aware Wireless NoC for Barrier Synchronization in Parallel Computing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Miomandre</w:t>
+                <w:t xml:space="preserve">Hemanta Kumar Mondal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Cataldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Hascoët</w:t>
+                <w:t xml:space="preserve">Cesar Augusto Missio Marcon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karol Desnos</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Benoît Dupont de Dinechin</w:t>
+                <w:t xml:space="preserve">Sujay Deb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PARMA-DITAM</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2018 31st IEEE International System-on-Chip Conference (SOCC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Arlington, United States. pp.1-6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01704702v1</w:t>
+                <w:t xml:space="preserve">hal-02005970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 142MOPS/mW Integrated Programmable Array accelerator for Smart Visual Processing</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Davide Rossi</w:t>
+                <w:t xml:space="preserve">Embedded Runtime for Reconfigurable Dataflow Graphs on Manycore Architectures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Miomandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Hascoët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karol Desnos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Dupont de Dinechin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on Circuits &amp; Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PARMA-DITAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Manchester, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3183767.3183780⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01534574v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01704702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient Mapping of CDFG onto Coarse-Grained Reconfigurable Array Architectures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Satyajit Das</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3768,190 +3755,194 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASP-DAC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2017, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01452277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Notifying Memories: a case-study on Data-Flow Applications with NoC Interfaces Implementation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A 142MOPS/mW Integrated Programmable Array accelerator for Smart Visual Processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Satyajit Das</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Diguet</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Coussy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Benini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Design Automation Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE International Symposium on Circuits &amp; Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Baltimore, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01347736v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01534574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Scalable Design Approach to Efficiently Map Applications on CGRAs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Satyajit Das</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3973,119 +3964,119 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Coussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Peyret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenolé Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Computer Society Annual Symposium on VLSI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Pittsburgh, United States. pp.7560275, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ISVLSI.2016.54⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01347764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction d'aléas dans le processus de projection d'applications sur CGRA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Satyajit Das</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4127,809 +4118,783 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence d’informatique en Parallélisme, Architecture et Système (COMPAS 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lab-STICC (UMR 6285), Jul 2016, Lorient, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01347737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving Reuse by means of Asymmetrical Model Migrations: An Application to the Orcc Case Study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paola Vallejo</w:t>
+                <w:t xml:space="preserve">Notifying Memories: a case-study on Data-Flow Applications with NoC Interfaces Implementation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostafa Rizk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickaël Kerboeuf</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Babau</w:t>
+                <w:t xml:space="preserve">Martha Johanna Sepulveda Florez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Diguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 ACM/IEEE 18th International Conference on Model Driven Engineering Languages and Systems (MODELS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Design Automation Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Austin, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2897937.2898051⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01220427v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01347736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COMPA backend : Runtime dynamique pour l’exécution de programmes flot de données sur plates-formes multiprocesseurs</w:t>
+                <w:t xml:space="preserve">Improving Reuse by means of Asymmetrical Model Migrations: An Application to the Orcc Case Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yaset Oliva</w:t>
+                <w:t xml:space="preserve">Paola Vallejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Casseau</w:t>
+                <w:t xml:space="preserve">Mickaël Kerboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Babau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMPAS 2015 : - Conférence d’informatique en Parallélisme, Architecture et Système</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Lille, France. pp.1-9</w:t>
+              <w:t xml:space="preserve">2015 ACM/IEEE 18th International Conference on Model Driven Engineering Languages and Systems (MODELS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Ottawa, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01167037v1</w:t>
+                <w:t xml:space="preserve">hal-01220427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An automated design approach to map applications on CGRAs</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Thevenin</w:t>
+                <w:t xml:space="preserve">COMPA backend : Runtime dynamique pour l’exécution de programmes flot de données sur plates-formes multiprocesseurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaset Oliva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Casseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Diguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Dinh Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GLSVLSI Great Lakes Symposium on VLSI</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">COMPAS 2015 : - Conférence d’informatique en Parallélisme, Architecture et Système</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Lille, France. pp.1-9</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01002316v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01167037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ordonnancement, assignation et transformations dynamiques de graphe simultanés pour projeter efficacement des applications sur CGRAs</w:t>
+                <w:t xml:space="preserve">Efficient Application Mapping on CGRAs based on Backward Simultaneous Scheduling/Binding and Dynamic Graph Transformations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Peyret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenolé Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Thevenin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Coussy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ComPAS 2014 : conférence en parallélisme, architecture et systèmes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Application-specific Systems, Architectures and Processors (ASAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Zurich, Switzerland. pp.6868652, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ASAP.2014.6868652⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00985815v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01009486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Application Mapping on CGRAs based on Backward Simultaneous Scheduling/Binding and Dynamic Graph Transformations</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Thevenin</w:t>
+                <w:t xml:space="preserve">Virtual Devices for Hot-Pluggable Processors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bomel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Coussy</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Diguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Application-specific Systems, Architectures and Processors (ASAP)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">17th Euromicro Conference on Digital System Design (DSD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Verona, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01009486v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01018908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virtual Devices for Hot-Pluggable Processors</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dataflow program implementation onto a heterogeneous multiprocessor platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Diguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Casseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaset Oliva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th Euromicro Conference on Digital System Design (DSD)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Verona, Italy</w:t>
+              <w:t xml:space="preserve">METODO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Madrid, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01018908v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01075481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Communication-model based Embedded Mapping of Dataflow Actors on Heterogeneous MPSoC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Dinh Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sepulveda Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4944,1153 +4909,1296 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Design and Architectures for Signal and Image Processing (DASIP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Madrid, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01075476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dataflow program implementation onto a heterogeneous multiprocessor platform</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An automated design approach to map applications on CGRAs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Peyret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenolé Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Thevenin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Yaset Oliva</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Coussy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">METODO</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">GLSVLSI Great Lakes Symposium on VLSI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Houston, Texas, United States. pp.229-230, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2591513.2591552⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01075481v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01002316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GeCoS: A framework for prototyping custom hardware design flows</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Antoine Morvan</w:t>
+                <w:t xml:space="preserve">Ordonnancement, assignation et transformations dynamiques de graphe simultanés pour projeter efficacement des applications sur CGRAs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Peyret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenolé Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Thevenin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Coussy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th IEEE International Working Conference on Source Code Analysis and Manipulation (SCAM)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ComPAS 2014 : conférence en parallélisme, architecture et systèmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Neuchatel, Suisse</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00921370v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00985815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virtual UARTs for Reconfigurable Multi-processor Architectures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Bomel</w:t>
+                <w:t xml:space="preserve">GeCoS: A framework for prototyping custom hardware design flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Floch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomofumi Yuki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali El-Moussawi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 27th International Symposium on Parallel and Distributed Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">13th IEEE International Working Conference on Source Code Analysis and Manipulation (SCAM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Eindhoven, Netherlands. pp.100-105, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SCAM.2013.6648190⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00877367v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00921370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sélection d'instructions et ordonnancement parallèle simultanés pour la conception de processeurs spécialisés</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Steven Derrien</w:t>
+                <w:t xml:space="preserve">Virtual UARTs for Reconfigurable Multi-processor Architectures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bomel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Diguet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium en Architecture de Machines (Sympa'14)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, St Malo, France</w:t>
+              <w:t xml:space="preserve">IEEE 27th International Symposium on Parallel and Distributed Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, United States. pp.Pages 252-259</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00640999v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00877367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graph Constraints in Embedded System Design</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Krzysztof Kuchcinski</w:t>
+                <w:t xml:space="preserve">Sélection d'instructions et ordonnancement parallèle simultanés pour la conception de processeurs spécialisés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Floch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Charot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Derrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Erwan Raffin</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Worshop on Combinatorial Optimization for Embedded System Design (COESD 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Bologne, Italy</w:t>
+              <w:t xml:space="preserve">Symposium en Architecture de Machines (Sympa'14)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, St Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00481135v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00640999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Constraints Programming Can Help You in the Generation of Optimized Application Speciﬁc Reconﬁgurable Processor Extensions</w:t>
+                <w:t xml:space="preserve">Graph Constraints in Embedded System Design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Wolinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krzysztof Kuchcinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Floch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Raffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Engineering of Reconfigurable Systems &amp; Algorithms (ERSA 2009)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Las Vegas, United States</w:t>
+              <w:t xml:space="preserve">Worshop on Combinatorial Optimization for Embedded System Design (COESD 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Bologne, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00449775v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00481135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraint-Driven Instructions Selection and Application Scheduling in the DURASE system</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How Constraints Programming Can Help You in the Generation of Optimized Application Speciﬁc Reconﬁgurable Processor Extensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Wolinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krzysztof Kuchcinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Antoine Floch</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Raffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Charot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th IEEE International Conference on Application-specific Systems, Architectures and Processors, (ASAP 2009)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Engineering of Reconfigurable Systems &amp; Algorithms (ERSA 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Las Vegas, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00449747v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00449775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of Processor Accelerators with Constraints</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Constraint-Driven Instructions Selection and Application Scheduling in the DURASE system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Wolinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krzysztof Kuchcinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Erwan Raffin</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Charot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th workshop of the Network for Sweden-based researchers and practitioners of Constraint programming</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">20th IEEE International Conference on Application-specific Systems, Architectures and Processors, (ASAP 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Boston, United States. pp.145-152, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ASAP.2009.19⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00449820v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00449747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sélection automatique d'instructions et ordonnancement d'applications basés sur la programmation par contraintes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Design of Processor Accelerators with Constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Wolinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krzysztof Kuchcinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Antoine Floch</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Raffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Charot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13ème Symposium en Architecture de machines (SympA'13)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Toulouse, France</w:t>
+              <w:t xml:space="preserve">8th workshop of the Network for Sweden-based researchers and practitioners of Constraint programming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Linköping, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00449670v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00449820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sélection automatique d'instructions et ordonnancement d'applications basés sur la programmation par contraintes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Wolinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krzysztof Kuchcinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Floch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Charot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13ème Symposium en Architecture de machines (SympA'13)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00449670v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constraint-Driven Identification of Application Specific Instructions in the DURASE System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6135,82 +6243,82 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Charot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Workshop on Embedded Computer Systems: Architectures, Modeling, and Simulation (SAMOS 2009)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, Samos, Greece. pp.194-203, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-03138-0_21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00449798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6220,65 +6328,65 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient Application Execution Framework for CGRAs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christie Sajitha Sajan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Satyajit Das</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6306,168 +6414,168 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque du GDR SOC2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Toulouse (FRANCE), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04651635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Software-Defined Networking for Many-cores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Ruaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando G Moraes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque du GdR SOC2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03294530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subutai: Implantation de primitives de synchronisation au sein d'interfaces NoCs sans modification du code source</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Cataldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6496,615 +6604,615 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque du GdR SOC2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01828617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demonstrating the SPIDER Runtime for Reconfigurable Dataflow Graphs Execution onto a DMA-based Manycore Processor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Miomandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Hascoët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karol Desnos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Dupont de Dinechin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Workshop on Signal Processing Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Lorient, France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01637300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compa backend: a Dynamic Runtime for the execution of dataflow programs onto multi-core platforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Diguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Eustache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Dinh Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Casseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Design &amp; Architectures for Signal &amp; Image Processing, Demo Night</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Cracow, Poland. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01220680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orcc's Compa-Backend demonstration</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Casseau</w:t>
+                <w:t xml:space="preserve">Déploiement à la volée de réseaux d'acteurs dataflow dynamiques sur plateforme multiprocesseurs hétérogène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Dinh Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Diguet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Design and Architectures for Signal and Image Processing, Demo Night</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Madrid, Spain. 2014</w:t>
+              <w:t xml:space="preserve">SoCSiP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Paris, France. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01059858v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01078215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déploiement à la volée de réseaux d'acteurs dataflow dynamiques sur plateforme multiprocesseurs hétérogène</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thanh Dinh Ngo</w:t>
+                <w:t xml:space="preserve">Orcc's Compa-Backend demonstration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaset Oliva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Casseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bomel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Diguet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SoCSiP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Paris, France. 2014</w:t>
+              <w:t xml:space="preserve">Conference on Design and Architectures for Signal and Image Processing, Demo Night</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Madrid, Spain. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01078215v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01059858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Brevet (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé et dispositif d'architecture configurable à gros grains pour exécuter l'intégralité d'un code</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Peyret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thevenin Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenole Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7112,113 +7220,113 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Coussy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR1460631. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01166875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé et dispositif de tolérance aux fautes sur des composants électroniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Peyret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thevenin Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenole Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Coussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7226,51 +7334,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR1460633. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01166874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7280,201 +7388,201 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prise en compte de la contrainte de mémoire de programme dans un flot de compilation pour CGRA</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Compiling for notifying memories: issues and challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Martin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02171262v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02494373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compiling for notifying memories: issues and challenges</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prise en compte de la contrainte de mémoire de programme dans un flot de compilation pour CGRA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Satyajit Das</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Martin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Coussy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02494373v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02171262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Move Based Algorithm for Runtime Mapping of Dataflow Actors on Heterogeneous MPSoCs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7496,51 +7604,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Diguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01638863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7550,100 +7658,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Génération automatique d'extensions de jeux d'instructions de processeurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Génie logiciel [cs.SE]. Université Rennes 1, 2010. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00526133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7653,91 +7761,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping parallel applications on parallel architectures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin J M Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hardware Architecture [cs.AR]. Université Bretagne Sud, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04054474v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7747,167 +7855,167 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On-chip memories at the edge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin J. M. Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Doctoral. France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03710634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mémoires sur puce : architecture et organisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Doctorat. France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03294440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId164"/>
+      <w:footerReference w:type="default" r:id="rId168"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7975,51 +8083,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6AB9A1ED"/>
+    <w:nsid w:val="DED98543"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8206,51 +8314,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/kevin-martin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8122-1192" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/147602300" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614567v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chilankamol Sunny" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satyajit Das" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin J M Martin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Coussy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tpds.2024.3402098" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702259v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Rizk" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin J. M. Martin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Diguet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2022.3177957" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704229v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11265-022-01760-9" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606524v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alemeh Ghasemi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Ruaro" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Cataldo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Martin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11265-021-01730-7" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763453v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Peyret" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3550071" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124545v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohit Prasad" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11265-020-01630-2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082831v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Fernandes" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarbas Silveira" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Sanchez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2020.3040066" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828604v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Rossi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Benini" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCAD.2018.2834397" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236673v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Dinh Ngo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00663464v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Wolinski" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Kuchcinski" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Floch" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2209285.2209289" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117283v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naouel Haggui" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pelcat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaesop Lee" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuvra S. Bhattacharyya" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509310v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph W Faye" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Kermarrec" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuvra Bhattacharyya" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777325v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christie Sajitha Sajan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/dsd64264.2024.00040" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651585v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505187v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704256v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPSW55747.2022.00118" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609150v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Navonil Chatterjee" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704282v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704278v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3522784.3522791" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125551v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3441110.3441573" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345346v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-79025-7_5" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510931v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Tagliavini" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614908v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086145v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724696v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Derrien" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827425v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828428v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Sep&#250;lveda" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Altamiro Susin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3195970.3196124" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005970v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hemanta Kumar Mondal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Augusto Missio Marcon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sujay Deb" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704702v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Miomandre" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hasco&#235;t" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karol Desnos" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dupont de Dinechin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3183767.3183780" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534574v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452277v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347736v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Johanna Sepulveda Florez" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2897937.2898051" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347764v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenol&#233; Corre" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISVLSI.2016.54" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347737v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01220427v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Vallejo" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Kerboeuf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Babau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167037v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaset Oliva" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Casseau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002316v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Thevenin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2591513.2591552" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985815v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009486v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASAP.2014.6868652" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018908v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bomel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075476v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sepulveda Daniel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075481v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00921370v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomofumi Yuki" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali El-Moussawi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Morvan" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SCAM.2013.6648190" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877367v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00640999v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Derrien" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00481135v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Raffin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00449775v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00449747v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASAP.2009.19" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00449820v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00449670v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00449798v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03138-0_21" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-6QWMH1N9-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651635v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294530v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando G Moraes" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828617v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637300v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220680v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Eustache" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01059858v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078215v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166875v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thevenin Mathieu" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenole Corre" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166874v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171262v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494373v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638863v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00526133v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04054474v2" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710634v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294440v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/kevin-martin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8122-1192" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/147602300" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614567v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chilankamol Sunny" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satyajit Das" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin J M Martin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Coussy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tpds.2024.3402098" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702259v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Rizk" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin J. M. Martin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Diguet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2022.3177957" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704229v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11265-022-01760-9" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606524v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alemeh Ghasemi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Ruaro" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Cataldo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Martin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11265-021-01730-7" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763453v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Peyret" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3550071" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082831v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Fernandes" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarbas Silveira" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Sanchez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2020.3040066" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124545v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohit Prasad" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11265-020-01630-2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828604v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Rossi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Benini" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCAD.2018.2834397" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236673v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Dinh Ngo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00663464v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Wolinski" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Kuchcinski" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Floch" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2209285.2209289" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05601138v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chanon Khongprasongsiri" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Philippe" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Coussy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117283v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naouel Haggui" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pelcat" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaesop Lee" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuvra S. Bhattacharyya" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509310v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph W Faye" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Kermarrec" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuvra Bhattacharyya" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651585v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777325v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christie Sajitha Sajan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/dsd64264.2024.00040" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505187v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609150v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Navonil Chatterjee" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704282v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704278v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3522784.3522791" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704256v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPSW55747.2022.00118" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125551v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3441110.3441573" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345346v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-79025-7_5" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614908v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510931v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Tagliavini" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086145v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827425v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724696v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Derrien" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828428v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Sep&#250;lveda" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Altamiro Susin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3195970.3196124" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005970v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hemanta Kumar Mondal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Augusto Missio Marcon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sujay Deb" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704702v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Miomandre" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hasco&#235;t" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karol Desnos" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dupont de Dinechin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3183767.3183780" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452277v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534574v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347764v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenol&#233; Corre" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISVLSI.2016.54" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347737v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347736v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Johanna Sepulveda Florez" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2897937.2898051" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01220427v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Vallejo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Kerboeuf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Babau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167037v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaset Oliva" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Casseau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009486v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Thevenin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASAP.2014.6868652" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018908v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bomel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075481v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075476v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sepulveda Daniel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002316v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2591513.2591552" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985815v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00921370v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomofumi Yuki" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali El-Moussawi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Morvan" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SCAM.2013.6648190" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877367v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00640999v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Derrien" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00481135v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Raffin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00449775v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00449747v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASAP.2009.19" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00449820v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00449670v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00449798v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03138-0_21" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-6QWMH1N9-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651635v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294530v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando G Moraes" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828617v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637300v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220680v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Eustache" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078215v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01059858v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166875v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thevenin Mathieu" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenole Corre" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166874v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494373v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171262v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638863v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00526133v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04054474v2" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710634v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294440v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>